--- v2 (2026-06-05)
+++ v3 (2026-09-19)
@@ -213,389 +213,389 @@
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="304761"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>10</xdr:row>
-      <xdr:rowOff>1295238</xdr:rowOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>561904</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="561904"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>600000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId5"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="600000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1152000</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>1428571</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId6"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1152000" cy="1428571"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1548000</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>227583</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId7"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1548000" cy="227583"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>1295238</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="8" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1295238"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>12</xdr:row>
+      <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>12</xdr:row>
-[...151 lines deleted...]
-      <xdr:row>18</xdr:row>
+      <xdr:row>19</xdr:row>
       <xdr:rowOff>609523</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="9" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="609523"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>19</xdr:row>
+      <xdr:row>20</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>19</xdr:row>
+      <xdr:row>20</xdr:row>
       <xdr:rowOff>361904</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="10" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="361904"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>21</xdr:row>
+      <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>21</xdr:row>
+      <xdr:row>22</xdr:row>
       <xdr:rowOff>1019047</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="11" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1019047"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../drawings/drawing1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:F22"/>
+  <dimension ref="A2:F23"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true">
       <pane xSplit="1.0" ySplit="4.0" state="frozen" topLeftCell="B5" activePane="bottomRight"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="10.0" customWidth="true"/>
     <col min="3" max="3" width="20.0" customWidth="true"/>
     <col min="4" max="4" width="20.0" customWidth="true"/>
     <col min="2" max="2" width="40.0" customWidth="true"/>
     <col min="5" max="5" width="25.0" customWidth="true"/>
     <col min="6" max="6" width="20.0" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="2" customHeight="1" ht="25.0">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Search Results</t>
         </is>
       </c>
       <c r="C2" s="4" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D2" s="5" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>19</t>
         </is>
       </c>
     </row>
     <row r="4" customHeight="1" ht="25.0">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>Number</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>Visual representation</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>Words</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
@@ -758,184 +758,184 @@
       <c r="C10" s="1" t="inlineStr">
         <is>
           <t>auDA ACCREDITED REGISTRAR</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
           <t>45</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
           <t>.au Domain Administration Limited</t>
         </is>
       </c>
     </row>
     <row r="11" customHeight="1" ht="140.0">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>1743595</t>
+          <t>1958748</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>AUSTRALIA NEWS</t>
+          <t>ENCHANTED STAR</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Expired renewal possible</t>
+Registered/protected</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>41</t>
+          <t>33</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>AUDA Investments Pty Ltd</t>
+          <t>AUDA WINES PTY LTD</t>
         </is>
       </c>
     </row>
     <row r="12" customHeight="1" ht="140.0">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>1958748</t>
+          <t>2167052</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>ENCHANTED STAR</t>
+          <t>.AUDA</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>33</t>
+          <t>9, 16, 35, 38, 41, 42, 45</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>AUDA WINES PTY LTD</t>
+          <t>.au Domain Administration Limited</t>
         </is>
       </c>
     </row>
     <row r="13" customHeight="1" ht="140.0">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>2167052</t>
+          <t>2181453</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>.AUDA</t>
+          <t>ESOLS</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>9, 16, 35, 38, 41, 42, 45</t>
+          <t>21</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>.au Domain Administration Limited</t>
+          <t>DR Auda Eltahla</t>
         </is>
       </c>
     </row>
     <row r="14" customHeight="1" ht="140.0">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>2181453</t>
+          <t>2624099</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>ESOLS</t>
+          <t>FM FERRO &amp; MESH ARCHITECTURAL HOME &amp; LIVING HARDWARE</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>6</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>DR Auda Eltahla</t>
+          <t>AUDAS PTE LTD</t>
         </is>
       </c>
     </row>
     <row r="15" customHeight="1" ht="140.0">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>2624099</t>
+          <t>2657591</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>FM FERRO &amp; MESH ARCHITECTURAL HOME &amp; LIVING HARDWARE</t>
+          <t>AUDA Stablecoin</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
           <t>Accepted:
 Awaiting publication</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>9, 36</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>AUDAS PTE LTD</t>
+          <t>AUD Stablecoin Consortium Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="16" customHeight="1" ht="140.0">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>780624</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>SUNDE</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
@@ -954,182 +954,210 @@
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>AUDA[CITY]</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
           <t>Ceased - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>L'OREAL</t>
         </is>
       </c>
     </row>
     <row r="18" customHeight="1" ht="140.0">
       <c r="A18" s="1" t="inlineStr">
         <is>
+          <t>1743595</t>
+        </is>
+      </c>
+      <c r="C18" s="1" t="inlineStr">
+        <is>
+          <t>AUSTRALIA NEWS</t>
+        </is>
+      </c>
+      <c r="D18" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E18" s="1" t="inlineStr">
+        <is>
+          <t>41</t>
+        </is>
+      </c>
+      <c r="F18" s="1" t="inlineStr">
+        <is>
+          <t>AUDA Investments Pty Ltd</t>
+        </is>
+      </c>
+    </row>
+    <row r="19" customHeight="1" ht="140.0">
+      <c r="A19" s="1" t="inlineStr">
+        <is>
           <t>427033</t>
         </is>
       </c>
-      <c r="C18" s="1" t="inlineStr">
+      <c r="C19" s="1" t="inlineStr">
         <is>
           <t>YUVENAY</t>
         </is>
       </c>
-      <c r="D18" s="1" t="inlineStr">
+      <c r="D19" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E18" s="1" t="inlineStr">
+      <c r="E19" s="1" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
-      <c r="F18" s="1" t="inlineStr">
+      <c r="F19" s="1" t="inlineStr">
         <is>
           <t>AU-DA Trading Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="19" customHeight="1" ht="140.0">
-      <c r="A19" s="1" t="inlineStr">
+    <row r="20" customHeight="1" ht="140.0">
+      <c r="A20" s="1" t="inlineStr">
         <is>
           <t>1303239</t>
         </is>
       </c>
-      <c r="C19" s="1" t="inlineStr">
+      <c r="C20" s="1" t="inlineStr">
         <is>
           <t>AUDA AUSTRALIAN UNIVERSAL DESIGN ASSOCIATION</t>
         </is>
       </c>
-      <c r="D19" s="1" t="inlineStr">
+      <c r="D20" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E19" s="1" t="inlineStr">
+      <c r="E20" s="1" t="inlineStr">
         <is>
           <t>35, 41, 42</t>
         </is>
       </c>
-      <c r="F19" s="1" t="inlineStr">
+      <c r="F20" s="1" t="inlineStr">
         <is>
           <t>Grant Collins</t>
         </is>
       </c>
     </row>
-    <row r="20" customHeight="1" ht="140.0">
-      <c r="A20" s="1" t="inlineStr">
+    <row r="21" customHeight="1" ht="140.0">
+      <c r="A21" s="1" t="inlineStr">
         <is>
           <t>1823670</t>
         </is>
       </c>
-      <c r="C20" s="1" t="inlineStr">
+      <c r="C21" s="1" t="inlineStr">
         <is>
           <t>AUDA</t>
         </is>
       </c>
-      <c r="D20" s="1" t="inlineStr">
+      <c r="D21" s="1" t="inlineStr">
         <is>
           <t>Withdrawn:
 Applicant request</t>
         </is>
       </c>
-      <c r="E20" s="1" t="inlineStr">
+      <c r="E21" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="F20" s="1" t="inlineStr">
+      <c r="F21" s="1" t="inlineStr">
         <is>
           <t>KMW NATURAL PTY LTD</t>
         </is>
       </c>
     </row>
-    <row r="21" customHeight="1" ht="140.0">
-      <c r="A21" s="1" t="inlineStr">
+    <row r="22" customHeight="1" ht="140.0">
+      <c r="A22" s="1" t="inlineStr">
         <is>
           <t>1823671</t>
         </is>
       </c>
-      <c r="C21" s="1" t="inlineStr">
+      <c r="C22" s="1" t="inlineStr">
         <is>
           <t>AUDA</t>
         </is>
       </c>
-      <c r="D21" s="1" t="inlineStr">
+      <c r="D22" s="1" t="inlineStr">
         <is>
           <t>Withdrawn:
 Applicant request</t>
         </is>
       </c>
-      <c r="E21" s="1" t="inlineStr">
+      <c r="E22" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="F21" s="1" t="inlineStr">
+      <c r="F22" s="1" t="inlineStr">
         <is>
           <t>KMW NATURAL PTY LTD</t>
         </is>
       </c>
     </row>
-    <row r="22" customHeight="1" ht="140.0">
-      <c r="A22" s="1" t="inlineStr">
+    <row r="23" customHeight="1" ht="140.0">
+      <c r="A23" s="1" t="inlineStr">
         <is>
           <t>2052048</t>
         </is>
       </c>
-      <c r="C22" s="1" t="inlineStr">
+      <c r="C23" s="1" t="inlineStr">
         <is>
           <t>FLEC FIRST LINE EMERGENCY CARE COURSE EST. 1990</t>
         </is>
       </c>
-      <c r="D22" s="1" t="inlineStr">
+      <c r="D23" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E22" s="1" t="inlineStr">
+      <c r="E23" s="1" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
-      <c r="F22" s="1" t="inlineStr">
+      <c r="F23" s="1" t="inlineStr">
         <is>
           <t>Audas Grant</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>