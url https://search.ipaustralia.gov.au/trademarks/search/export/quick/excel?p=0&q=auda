--- v1 (2026-03-10)
+++ v2 (2026-06-05)
@@ -218,223 +218,223 @@
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="304761"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>1548000</xdr:colOff>
+      <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>10</xdr:row>
-      <xdr:rowOff>227583</xdr:rowOff>
+      <xdr:rowOff>1295238</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId4"/>
-        <a:stretch>
-[...36 lines deleted...]
-        <a:blip r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1295238"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>13</xdr:row>
+      <xdr:row>12</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>13</xdr:row>
+      <xdr:row>12</xdr:row>
       <xdr:rowOff>561904</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="6" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="5" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId6"/>
+        <a:blip r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="561904"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>15</xdr:row>
+      <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>15</xdr:row>
+      <xdr:row>14</xdr:row>
       <xdr:rowOff>600000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="7" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="6" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId7"/>
+        <a:blip r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="600000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1152000</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>1428571</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId7"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1152000" cy="1428571"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>1152000</xdr:colOff>
+      <xdr:colOff>1548000</xdr:colOff>
       <xdr:row>16</xdr:row>
-      <xdr:rowOff>1428571</xdr:rowOff>
+      <xdr:rowOff>227583</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="8" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1152000" cy="1428571"/>
+          <a:ext cx="1548000" cy="227583"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>609523</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="9" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
@@ -601,51 +601,51 @@
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Goods &amp; Services classes</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>Owner</t>
         </is>
       </c>
     </row>
     <row r="5" customHeight="1" ht="140.0">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>713594</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
           <t>AudaPad</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Registered/protected</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>36, 37</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
           <t>Audatex Luxembourg Sarl</t>
         </is>
       </c>
     </row>
     <row r="6" customHeight="1" ht="140.0">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>1205951</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
           <t>.AUDA THE AUSTRALIAN DOMAIN NAME ADMINISTRATOR</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
@@ -758,240 +758,240 @@
       <c r="C10" s="1" t="inlineStr">
         <is>
           <t>auDA ACCREDITED REGISTRAR</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
           <t>45</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
           <t>.au Domain Administration Limited</t>
         </is>
       </c>
     </row>
     <row r="11" customHeight="1" ht="140.0">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>1739337</t>
+          <t>1743595</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>AUDA[CITY]</t>
+          <t>AUSTRALIA NEWS</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>Protected:
+          <t>Registered:
 Expired renewal possible</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>41</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>L'OREAL</t>
+          <t>AUDA Investments Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="12" customHeight="1" ht="140.0">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>1743595</t>
+          <t>1958748</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>AUSTRALIA NEWS</t>
+          <t>ENCHANTED STAR</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Expired renewal possible</t>
+Registered/protected</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>41</t>
+          <t>33</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>AUDA Investments Pty Ltd</t>
+          <t>AUDA WINES PTY LTD</t>
         </is>
       </c>
     </row>
     <row r="13" customHeight="1" ht="140.0">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>1958748</t>
+          <t>2167052</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>ENCHANTED STAR</t>
+          <t>.AUDA</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>33</t>
+          <t>9, 16, 35, 38, 41, 42, 45</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>AUDA WINES PTY LTD</t>
+          <t>.au Domain Administration Limited</t>
         </is>
       </c>
     </row>
     <row r="14" customHeight="1" ht="140.0">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>2167052</t>
+          <t>2181453</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>.AUDA</t>
+          <t>ESOLS</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>9, 16, 35, 38, 41, 42, 45</t>
+          <t>21</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>.au Domain Administration Limited</t>
+          <t>DR Auda Eltahla</t>
         </is>
       </c>
     </row>
     <row r="15" customHeight="1" ht="140.0">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>2181453</t>
+          <t>2624099</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>ESOLS</t>
+          <t>FM FERRO &amp; MESH ARCHITECTURAL HOME &amp; LIVING HARDWARE</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Registered:
-Registered/protected</t>
+          <t>Accepted:
+Awaiting publication</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>6</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>DR Auda Eltahla</t>
+          <t>AUDAS PTE LTD</t>
         </is>
       </c>
     </row>
     <row r="16" customHeight="1" ht="140.0">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>2624099</t>
+          <t>780624</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>FM FERRO &amp; MESH ARCHITECTURAL HOME &amp; LIVING HARDWARE</t>
+          <t>SUNDE</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Published:
-Awaiting examination</t>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>20</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>AUDAS PTE LTD</t>
+          <t>Auda Import &amp; Export Pty. Ltd.</t>
         </is>
       </c>
     </row>
     <row r="17" customHeight="1" ht="140.0">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>780624</t>
+          <t>1739337</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>SUNDE</t>
+          <t>AUDA[CITY]</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Removed - Not renewed:
+          <t>Ceased - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>3</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>Auda Import &amp; Export Pty. Ltd.</t>
+          <t>L'OREAL</t>
         </is>
       </c>
     </row>
     <row r="18" customHeight="1" ht="140.0">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>427033</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>YUVENAY</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>