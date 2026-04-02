--- v1 (2026-02-04)
+++ v2 (2026-04-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="image/jpeg" Extension="jpeg"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Search Results" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
@@ -87,54 +87,54 @@
   </cellStyleXfs>
   <cellXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment vertical="top" horizontal="left" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFill="true" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../media/image1.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId10" Target="../media/image10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId11" Target="../media/image11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId12" Target="../media/image12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId13" Target="../media/image13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId14" Target="../media/image14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId15" Target="../media/image15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId16" Target="../media/image16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId17" Target="../media/image17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId18" Target="../media/image18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId19" Target="../media/image19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId2" Target="../media/image2.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId20" Target="../media/image20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId21" Target="../media/image21.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId22" Target="../media/image22.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId23" Target="../media/image23.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId24" Target="../media/image24.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId25" Target="../media/image25.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId26" Target="../media/image26.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId27" Target="../media/image27.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId28" Target="../media/image28.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId29" Target="../media/image29.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId3" Target="../media/image3.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId30" Target="../media/image30.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId31" Target="../media/image31.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId32" Target="../media/image32.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId33" Target="../media/image33.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId34" Target="../media/image34.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId35" Target="../media/image35.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId36" Target="../media/image36.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId37" Target="../media/image37.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId38" Target="../media/image38.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId39" Target="../media/image39.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId4" Target="../media/image4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId40" Target="../media/image40.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId41" Target="../media/image41.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId42" Target="../media/image42.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId43" Target="../media/image43.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId44" Target="../media/image44.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId45" Target="../media/image45.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId46" Target="../media/image46.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId47" Target="../media/image47.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId48" Target="../media/image48.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId49" Target="../media/image49.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId5" Target="../media/image5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId50" Target="../media/image50.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId51" Target="../media/image51.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId52" Target="../media/image52.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId53" Target="../media/image53.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId54" Target="../media/image54.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId55" Target="../media/image55.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId56" Target="../media/image56.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId57" Target="../media/image57.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId58" Target="../media/image58.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId6" Target="../media/image6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId7" Target="../media/image7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId8" Target="../media/image8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId9" Target="../media/image9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../media/image1.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId10" Target="../media/image10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId11" Target="../media/image11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId12" Target="../media/image12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId13" Target="../media/image13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId14" Target="../media/image14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId15" Target="../media/image15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId16" Target="../media/image16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId17" Target="../media/image17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId18" Target="../media/image18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId19" Target="../media/image19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId2" Target="../media/image2.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId20" Target="../media/image20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId21" Target="../media/image21.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId22" Target="../media/image22.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId23" Target="../media/image23.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId24" Target="../media/image24.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId25" Target="../media/image25.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId26" Target="../media/image26.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId27" Target="../media/image27.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId28" Target="../media/image28.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId29" Target="../media/image29.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId3" Target="../media/image3.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId30" Target="../media/image30.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId31" Target="../media/image31.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId32" Target="../media/image32.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId33" Target="../media/image33.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId34" Target="../media/image34.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId35" Target="../media/image35.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId36" Target="../media/image36.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId37" Target="../media/image37.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId38" Target="../media/image38.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId39" Target="../media/image39.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId4" Target="../media/image4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId40" Target="../media/image40.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId41" Target="../media/image41.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId42" Target="../media/image42.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId43" Target="../media/image43.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId44" Target="../media/image44.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId45" Target="../media/image45.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId46" Target="../media/image46.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId47" Target="../media/image47.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId48" Target="../media/image48.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId49" Target="../media/image49.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId5" Target="../media/image5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId50" Target="../media/image50.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId51" Target="../media/image51.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId52" Target="../media/image52.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId53" Target="../media/image53.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId54" Target="../media/image54.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId55" Target="../media/image55.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId56" Target="../media/image56.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId57" Target="../media/image57.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId58" Target="../media/image58.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId6" Target="../media/image6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId7" Target="../media/image7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId8" Target="../media/image8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId9" Target="../media/image9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>657142</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -636,109 +636,109 @@
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="552380"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>609523</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="15" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId15"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="609523"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>1296000</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="15" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId15"/>
+        <xdr:cNvPr id="16" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1296000" cy="1428571"/>
-        </a:xfrm>
-[...36 lines deleted...]
-          <a:ext cx="1404000" cy="609523"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>1009523</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
@@ -2302,2502 +2302,2502 @@
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="971428"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../drawings/drawing1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../drawings/drawing1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:F90"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true">
       <pane xSplit="1.0" ySplit="4.0" state="frozen" topLeftCell="B5" activePane="bottomRight"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="10.0" customWidth="true"/>
     <col min="3" max="3" width="20.0" customWidth="true"/>
     <col min="4" max="4" width="20.0" customWidth="true"/>
     <col min="2" max="2" width="40.0" customWidth="true"/>
     <col min="5" max="5" width="25.0" customWidth="true"/>
     <col min="6" max="6" width="20.0" customWidth="true"/>
   </cols>
   <sheetData>
-    <row r="2" customHeight="true" ht="25.0">
+    <row r="2" customHeight="1" ht="25.0">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Search Results</t>
         </is>
       </c>
       <c r="C2" s="4" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D2" s="5" t="inlineStr">
         <is>
           <t>86</t>
         </is>
       </c>
     </row>
-    <row r="4" customHeight="true" ht="25.0">
+    <row r="4" customHeight="1" ht="25.0">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>Number</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>Visual representation</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>Words</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Goods &amp; Services classes</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>Owner</t>
         </is>
       </c>
     </row>
-    <row r="5" customHeight="true" ht="140.0">
+    <row r="5" customHeight="1" ht="140.0">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>729648</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
           <t>BOVITA</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Renewal due</t>
+        </is>
+      </c>
+      <c r="E5" s="1" t="inlineStr">
+        <is>
+          <t>29, 32</t>
+        </is>
+      </c>
+      <c r="F5" s="1" t="inlineStr">
+        <is>
+          <t>Australia's Own Pty Ltd</t>
+        </is>
+      </c>
+    </row>
+    <row r="6" customHeight="1" ht="140.0">
+      <c r="A6" s="1" t="inlineStr">
+        <is>
+          <t>754660</t>
+        </is>
+      </c>
+      <c r="C6" s="1" t="inlineStr">
+        <is>
+          <t>DROUGHTMASTER AUSTRALIA'S OWN BEEF BREED</t>
+        </is>
+      </c>
+      <c r="D6" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
-      <c r="E5" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D6" s="1" t="inlineStr">
+      <c r="E6" s="1" t="inlineStr">
+        <is>
+          <t>31</t>
+        </is>
+      </c>
+      <c r="F6" s="1" t="inlineStr">
+        <is>
+          <t>DROUGHTMASTER STUD BREEDERS' SOCIETY LIMITED</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" customHeight="1" ht="140.0">
+      <c r="A7" s="1" t="inlineStr">
+        <is>
+          <t>775491</t>
+        </is>
+      </c>
+      <c r="C7" s="1" t="inlineStr">
+        <is>
+          <t>AUSTRALIA'S OWN</t>
+        </is>
+      </c>
+      <c r="D7" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
-      <c r="E6" s="1" t="inlineStr">
-[...16 lines deleted...]
-      <c r="C7" s="1" t="inlineStr">
+      <c r="E7" s="1" t="inlineStr">
+        <is>
+          <t>32, 33, 35</t>
+        </is>
+      </c>
+      <c r="F7" s="1" t="inlineStr">
+        <is>
+          <t>CUB PTY LTD</t>
+        </is>
+      </c>
+    </row>
+    <row r="8" customHeight="1" ht="140.0">
+      <c r="A8" s="1" t="inlineStr">
+        <is>
+          <t>905449</t>
+        </is>
+      </c>
+      <c r="C8" s="1" t="inlineStr">
         <is>
           <t>AUSTRALIA'S OWN</t>
         </is>
       </c>
-      <c r="D7" s="1" t="inlineStr">
+      <c r="D8" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
-      <c r="E7" s="1" t="inlineStr">
-[...16 lines deleted...]
-      <c r="C8" s="1" t="inlineStr">
+      <c r="E8" s="1" t="inlineStr">
+        <is>
+          <t>32</t>
+        </is>
+      </c>
+      <c r="F8" s="1" t="inlineStr">
+        <is>
+          <t>NOUMI IP PTY LTD</t>
+        </is>
+      </c>
+    </row>
+    <row r="9" customHeight="1" ht="140.0">
+      <c r="A9" s="1" t="inlineStr">
+        <is>
+          <t>905450</t>
+        </is>
+      </c>
+      <c r="C9" s="1" t="inlineStr">
         <is>
           <t>AUSTRALIA'S OWN</t>
         </is>
       </c>
-      <c r="D8" s="1" t="inlineStr">
+      <c r="D9" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
-      <c r="E8" s="1" t="inlineStr">
+      <c r="E9" s="1" t="inlineStr">
         <is>
           <t>32</t>
         </is>
       </c>
-      <c r="F8" s="1" t="inlineStr">
+      <c r="F9" s="1" t="inlineStr">
         <is>
           <t>NOUMI IP PTY LTD</t>
         </is>
       </c>
     </row>
-    <row r="9" customHeight="true" ht="140.0">
-[...5 lines deleted...]
-      <c r="C9" s="1" t="inlineStr">
+    <row r="10" customHeight="1" ht="140.0">
+      <c r="A10" s="1" t="inlineStr">
+        <is>
+          <t>954346</t>
+        </is>
+      </c>
+      <c r="C10" s="1" t="inlineStr">
         <is>
           <t>AUSTRALIA'S OWN</t>
         </is>
       </c>
-      <c r="D9" s="1" t="inlineStr">
+      <c r="D10" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
-      <c r="E9" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F9" s="1" t="inlineStr">
+      <c r="E10" s="1" t="inlineStr">
+        <is>
+          <t>29, 32</t>
+        </is>
+      </c>
+      <c r="F10" s="1" t="inlineStr">
         <is>
           <t>NOUMI IP PTY LTD</t>
         </is>
       </c>
     </row>
-    <row r="10" customHeight="true" ht="140.0">
-[...10 lines deleted...]
-      <c r="D10" s="1" t="inlineStr">
+    <row r="11" customHeight="1" ht="140.0">
+      <c r="A11" s="1" t="inlineStr">
+        <is>
+          <t>976346</t>
+        </is>
+      </c>
+      <c r="C11" s="1" t="inlineStr">
+        <is>
+          <t>AUSTRALIA'S OWN ORGANIC</t>
+        </is>
+      </c>
+      <c r="D11" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
-      <c r="E10" s="1" t="inlineStr">
+      <c r="E11" s="1" t="inlineStr">
         <is>
           <t>29, 32</t>
         </is>
       </c>
-      <c r="F10" s="1" t="inlineStr">
+      <c r="F11" s="1" t="inlineStr">
         <is>
           <t>NOUMI IP PTY LTD</t>
         </is>
       </c>
     </row>
-    <row r="11" customHeight="true" ht="140.0">
-[...10 lines deleted...]
-      <c r="D11" s="1" t="inlineStr">
+    <row r="12" customHeight="1" ht="140.0">
+      <c r="A12" s="1" t="inlineStr">
+        <is>
+          <t>997043</t>
+        </is>
+      </c>
+      <c r="C12" s="1" t="inlineStr">
+        <is>
+          <t>AUSTRALIA'S OWN</t>
+        </is>
+      </c>
+      <c r="D12" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
-      <c r="E11" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D12" s="1" t="inlineStr">
+      <c r="E12" s="1" t="inlineStr">
+        <is>
+          <t>3, 5, 29, 30</t>
+        </is>
+      </c>
+      <c r="F12" s="1" t="inlineStr">
+        <is>
+          <t>Australia's Own Pty Ltd</t>
+        </is>
+      </c>
+    </row>
+    <row r="13" customHeight="1" ht="140.0">
+      <c r="A13" s="1" t="inlineStr">
+        <is>
+          <t>1054007</t>
+        </is>
+      </c>
+      <c r="C13" s="1" t="inlineStr">
+        <is>
+          <t>NATURAL RESULTS</t>
+        </is>
+      </c>
+      <c r="D13" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
-      <c r="E12" s="1" t="inlineStr">
+      <c r="E13" s="1" t="inlineStr">
         <is>
           <t>3, 5, 29, 30</t>
         </is>
       </c>
-      <c r="F12" s="1" t="inlineStr">
+      <c r="F13" s="1" t="inlineStr">
         <is>
           <t>Australia's Own Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="13" customHeight="true" ht="140.0">
-[...10 lines deleted...]
-      <c r="D13" s="1" t="inlineStr">
+    <row r="14" customHeight="1" ht="140.0">
+      <c r="A14" s="1" t="inlineStr">
+        <is>
+          <t>1294054</t>
+        </is>
+      </c>
+      <c r="C14" s="1" t="inlineStr">
+        <is>
+          <t>Power Up Workout Formula</t>
+        </is>
+      </c>
+      <c r="D14" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
-      <c r="E13" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D14" s="1" t="inlineStr">
+      <c r="E14" s="1" t="inlineStr">
+        <is>
+          <t>5, 29, 30, 32</t>
+        </is>
+      </c>
+      <c r="F14" s="1" t="inlineStr">
+        <is>
+          <t>AUSTRALIA'S OWN PTY LTD</t>
+        </is>
+      </c>
+    </row>
+    <row r="15" customHeight="1" ht="140.0">
+      <c r="A15" s="1" t="inlineStr">
+        <is>
+          <t>1503662</t>
+        </is>
+      </c>
+      <c r="C15" s="1" t="inlineStr">
+        <is>
+          <t>AUSTRALIA'S OWN</t>
+        </is>
+      </c>
+      <c r="D15" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
-      <c r="E14" s="1" t="inlineStr">
-[...16 lines deleted...]
-      <c r="C15" s="1" t="inlineStr">
+      <c r="E15" s="1" t="inlineStr">
+        <is>
+          <t>29</t>
+        </is>
+      </c>
+      <c r="F15" s="1" t="inlineStr">
+        <is>
+          <t>NOUMI IP PTY LTD</t>
+        </is>
+      </c>
+    </row>
+    <row r="16" customHeight="1" ht="140.0">
+      <c r="A16" s="1" t="inlineStr">
+        <is>
+          <t>1518552</t>
+        </is>
+      </c>
+      <c r="C16" s="1" t="inlineStr">
         <is>
           <t>AUSTRALIA'S OWN</t>
         </is>
       </c>
-      <c r="D15" s="1" t="inlineStr">
+      <c r="D16" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
-      <c r="E15" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F15" s="1" t="inlineStr">
+      <c r="E16" s="1" t="inlineStr">
+        <is>
+          <t>5, 29</t>
+        </is>
+      </c>
+      <c r="F16" s="1" t="inlineStr">
         <is>
           <t>NOUMI IP PTY LTD</t>
         </is>
       </c>
     </row>
-    <row r="16" customHeight="true" ht="140.0">
-[...5 lines deleted...]
-      <c r="C16" s="1" t="inlineStr">
+    <row r="17" customHeight="1" ht="140.0">
+      <c r="A17" s="1" t="inlineStr">
+        <is>
+          <t>1567536</t>
+        </is>
+      </c>
+      <c r="C17" s="1" t="inlineStr">
         <is>
           <t>AUSTRALIA'S OWN</t>
         </is>
       </c>
-      <c r="D16" s="1" t="inlineStr">
+      <c r="D17" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
-      <c r="E16" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F16" s="1" t="inlineStr">
+      <c r="E17" s="1" t="inlineStr">
+        <is>
+          <t>32</t>
+        </is>
+      </c>
+      <c r="F17" s="1" t="inlineStr">
         <is>
           <t>NOUMI IP PTY LTD</t>
         </is>
       </c>
     </row>
-    <row r="17" customHeight="true" ht="140.0">
-[...5 lines deleted...]
-      <c r="C17" s="1" t="inlineStr">
+    <row r="18" customHeight="1" ht="140.0">
+      <c r="A18" s="1" t="inlineStr">
+        <is>
+          <t>1567540</t>
+        </is>
+      </c>
+      <c r="C18" s="1" t="inlineStr">
         <is>
           <t>AUSTRALIA'S OWN</t>
         </is>
       </c>
-      <c r="D17" s="1" t="inlineStr">
+      <c r="D18" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
-      <c r="E17" s="1" t="inlineStr">
+      <c r="E18" s="1" t="inlineStr">
         <is>
           <t>32</t>
         </is>
       </c>
-      <c r="F17" s="1" t="inlineStr">
+      <c r="F18" s="1" t="inlineStr">
         <is>
           <t>NOUMI IP PTY LTD</t>
         </is>
       </c>
     </row>
-    <row r="18" customHeight="true" ht="140.0">
-[...10 lines deleted...]
-      <c r="D18" s="1" t="inlineStr">
+    <row r="19" customHeight="1" ht="140.0">
+      <c r="A19" s="1" t="inlineStr">
+        <is>
+          <t>1727553</t>
+        </is>
+      </c>
+      <c r="C19" s="1" t="inlineStr">
+        <is>
+          <t>H HARDEN'S OWN HONEY AUSTRALIA EST. 1976</t>
+        </is>
+      </c>
+      <c r="D19" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
-      <c r="E18" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D19" s="1" t="inlineStr">
+      <c r="E19" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F19" s="1" t="inlineStr">
+        <is>
+          <t>Ausmiel Pty Ltd</t>
+        </is>
+      </c>
+    </row>
+    <row r="20" customHeight="1" ht="140.0">
+      <c r="A20" s="1" t="inlineStr">
+        <is>
+          <t>1731003</t>
+        </is>
+      </c>
+      <c r="C20" s="1" t="inlineStr">
+        <is>
+          <t>COFFEE GURU AUSTRALIA'S OWN GOURMET COFFEE CO</t>
+        </is>
+      </c>
+      <c r="D20" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Expired renewal possible</t>
+        </is>
+      </c>
+      <c r="E20" s="1" t="inlineStr">
+        <is>
+          <t>21, 30, 40, 43</t>
+        </is>
+      </c>
+      <c r="F20" s="1" t="inlineStr">
+        <is>
+          <t>JED IP Pty Ltd</t>
+        </is>
+      </c>
+    </row>
+    <row r="21" customHeight="1" ht="140.0">
+      <c r="A21" s="1" t="inlineStr">
+        <is>
+          <t>1781139</t>
+        </is>
+      </c>
+      <c r="C21" s="1" t="inlineStr">
+        <is>
+          <t>AUSTRALIA'S OWN DIAMOND</t>
+        </is>
+      </c>
+      <c r="D21" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
-      <c r="E19" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D20" s="1" t="inlineStr">
+      <c r="E21" s="1" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="F21" s="1" t="inlineStr">
+        <is>
+          <t>NOUMI IP PTY LTD</t>
+        </is>
+      </c>
+    </row>
+    <row r="22" customHeight="1" ht="140.0">
+      <c r="A22" s="1" t="inlineStr">
+        <is>
+          <t>1818667</t>
+        </is>
+      </c>
+      <c r="C22" s="1" t="inlineStr">
+        <is>
+          <t>TONIZONE AUSTRALIA'S OWN</t>
+        </is>
+      </c>
+      <c r="D22" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Expired renewal possible</t>
-[...24 lines deleted...]
-      <c r="D21" s="1" t="inlineStr">
+Renewal due</t>
+        </is>
+      </c>
+      <c r="E22" s="1" t="inlineStr">
+        <is>
+          <t>3, 5</t>
+        </is>
+      </c>
+      <c r="F22" s="1" t="inlineStr">
+        <is>
+          <t>PASCOES PTY LTD</t>
+        </is>
+      </c>
+    </row>
+    <row r="23" customHeight="1" ht="140.0">
+      <c r="A23" s="1" t="inlineStr">
+        <is>
+          <t>1850010</t>
+        </is>
+      </c>
+      <c r="C23" s="1" t="inlineStr">
+        <is>
+          <t>AUSTRALIA'S OWN</t>
+        </is>
+      </c>
+      <c r="D23" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
-      <c r="E21" s="1" t="inlineStr">
+      <c r="E23" s="1" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
-      <c r="F21" s="1" t="inlineStr">
+      <c r="F23" s="1" t="inlineStr">
         <is>
           <t>NOUMI IP PTY LTD</t>
         </is>
       </c>
     </row>
-    <row r="22" customHeight="true" ht="140.0">
-[...38 lines deleted...]
-      <c r="D23" s="1" t="inlineStr">
+    <row r="24" customHeight="1" ht="140.0">
+      <c r="A24" s="1" t="inlineStr">
+        <is>
+          <t>2015093</t>
+        </is>
+      </c>
+      <c r="C24" s="1" t="inlineStr">
+        <is>
+          <t>GLOWING HEALTH</t>
+        </is>
+      </c>
+      <c r="D24" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
-      <c r="E23" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D24" s="1" t="inlineStr">
+      <c r="E24" s="1" t="inlineStr">
+        <is>
+          <t>3, 5, 29, 30, 31, 32</t>
+        </is>
+      </c>
+      <c r="F24" s="1" t="inlineStr">
+        <is>
+          <t>AUSTRALIA'S OWN PTY. LTD</t>
+        </is>
+      </c>
+    </row>
+    <row r="25" customHeight="1" ht="140.0">
+      <c r="A25" s="1" t="inlineStr">
+        <is>
+          <t>2017788</t>
+        </is>
+      </c>
+      <c r="C25" s="1" t="inlineStr">
+        <is>
+          <t>LEAP START</t>
+        </is>
+      </c>
+      <c r="D25" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
-      <c r="E24" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D25" s="1" t="inlineStr">
+      <c r="E25" s="1" t="inlineStr">
+        <is>
+          <t>41, 43</t>
+        </is>
+      </c>
+      <c r="F25" s="1" t="inlineStr">
+        <is>
+          <t>Leap Start Australia Pty Ltd as trustee for The E R Trust; Leap Start Australia Pty Ltd as trustee for The Make Your Own Pie Trust; Leap Start Australia Pty Ltd as trustee for The Canere Trust</t>
+        </is>
+      </c>
+    </row>
+    <row r="26" customHeight="1" ht="140.0">
+      <c r="A26" s="1" t="inlineStr">
+        <is>
+          <t>2054839</t>
+        </is>
+      </c>
+      <c r="C26" s="1" t="inlineStr">
+        <is>
+          <t>URent2Own Australia</t>
+        </is>
+      </c>
+      <c r="D26" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
-      <c r="E25" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D26" s="1" t="inlineStr">
+      <c r="E26" s="1" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="F26" s="1" t="inlineStr">
+        <is>
+          <t>YOU-RENT-TO-OWN PTY. LTD.</t>
+        </is>
+      </c>
+    </row>
+    <row r="27" customHeight="1" ht="140.0">
+      <c r="A27" s="1" t="inlineStr">
+        <is>
+          <t>2238231</t>
+        </is>
+      </c>
+      <c r="C27" s="1" t="inlineStr">
+        <is>
+          <t>FEED WESTERN AUSTRALIA'S OWN SCIENTIFIC PREMIUM PET FOOD</t>
+        </is>
+      </c>
+      <c r="D27" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
-      <c r="E26" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D27" s="1" t="inlineStr">
+      <c r="E27" s="1" t="inlineStr">
+        <is>
+          <t>31</t>
+        </is>
+      </c>
+      <c r="F27" s="1" t="inlineStr">
+        <is>
+          <t>Advanced Pet Care of Australia Pty Ltd</t>
+        </is>
+      </c>
+    </row>
+    <row r="28" customHeight="1" ht="140.0">
+      <c r="A28" s="1" t="inlineStr">
+        <is>
+          <t>2238232</t>
+        </is>
+      </c>
+      <c r="C28" s="1" t="inlineStr">
+        <is>
+          <t>FEED AUSTRALIA'S OWN SCIENTIFIC PREMIUM PET FOOD</t>
+        </is>
+      </c>
+      <c r="D28" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
-      <c r="E27" s="1" t="inlineStr">
+      <c r="E28" s="1" t="inlineStr">
         <is>
           <t>31</t>
         </is>
       </c>
-      <c r="F27" s="1" t="inlineStr">
+      <c r="F28" s="1" t="inlineStr">
         <is>
           <t>Advanced Pet Care of Australia Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="28" customHeight="true" ht="140.0">
-[...10 lines deleted...]
-      <c r="D28" s="1" t="inlineStr">
+    <row r="29" customHeight="1" ht="140.0">
+      <c r="A29" s="1" t="inlineStr">
+        <is>
+          <t>2569462</t>
+        </is>
+      </c>
+      <c r="C29" s="1" t="inlineStr">
+        <is>
+          <t>AUSTRALIA'S OWN EST. 1995</t>
+        </is>
+      </c>
+      <c r="D29" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
-      <c r="E28" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A29" s="1" t="inlineStr">
+      <c r="E29" s="1" t="inlineStr">
+        <is>
+          <t>29</t>
+        </is>
+      </c>
+      <c r="F29" s="1" t="inlineStr">
+        <is>
+          <t>NOUMI IP PTY LTD</t>
+        </is>
+      </c>
+    </row>
+    <row r="30" customHeight="1" ht="140.0">
+      <c r="A30" s="1" t="inlineStr">
         <is>
           <t>2461899</t>
         </is>
       </c>
-      <c r="C29" s="1" t="inlineStr">
+      <c r="C30" s="1" t="inlineStr">
         <is>
           <t>THE ESPRESSO CLUB BY INDUSTRY BEANS BARISTA AUSTRALIA'S #1 COFFEE SUBSCRIPTION BE YOUR OWN BARISTA</t>
         </is>
       </c>
-      <c r="D29" s="1" t="inlineStr">
+      <c r="D30" s="1" t="inlineStr">
         <is>
           <t>Published:
 Under examination</t>
         </is>
       </c>
-      <c r="E29" s="1" t="inlineStr">
+      <c r="E30" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
-      <c r="F29" s="1" t="inlineStr">
+      <c r="F30" s="1" t="inlineStr">
         <is>
           <t>Industry Beans Intellectual Property Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="30" customHeight="true" ht="140.0">
-[...10 lines deleted...]
-      <c r="D30" s="1" t="inlineStr">
+    <row r="31" customHeight="1" ht="140.0">
+      <c r="A31" s="1" t="inlineStr">
+        <is>
+          <t>2603857</t>
+        </is>
+      </c>
+      <c r="C31" s="1" t="inlineStr">
+        <is>
+          <t>AO AUSTRALIA'S OWN</t>
+        </is>
+      </c>
+      <c r="D31" s="1" t="inlineStr">
         <is>
           <t>Accepted:
-In opposition period</t>
-[...2 lines deleted...]
-      <c r="E30" s="1" t="inlineStr">
+Awaiting publication</t>
+        </is>
+      </c>
+      <c r="E31" s="1" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
-      <c r="F30" s="1" t="inlineStr">
+      <c r="F31" s="1" t="inlineStr">
         <is>
           <t>NOUMI IP PTY LTD</t>
         </is>
       </c>
     </row>
-    <row r="31" customHeight="true" ht="140.0">
-[...27 lines deleted...]
-    <row r="32" customHeight="true" ht="140.0">
+    <row r="32" customHeight="1" ht="140.0">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>303250</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>AUSTRALIA'S OWN MATILDA</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
           <t>Status not available</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
-    <row r="33" customHeight="true" ht="140.0">
+    <row r="33" customHeight="1" ht="140.0">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>303254</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>AUSTRALIA'S OWN MATILDA</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
           <t>Status not available</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
-    <row r="34" customHeight="true" ht="140.0">
+    <row r="34" customHeight="1" ht="140.0">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>567949</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>NORTHERN AUSTRALIA'S VERY OWN CROCODILE CHOWDER</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>Smimac Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="35" customHeight="true" ht="140.0">
+    <row r="35" customHeight="1" ht="140.0">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>637990</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>REBOUND AUSTRALIA'S OWN SPORTS DRINK</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>32</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>Pharma Pacific Pty Limited</t>
         </is>
       </c>
     </row>
-    <row r="36" customHeight="true" ht="140.0">
+    <row r="36" customHeight="1" ht="140.0">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>643425</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>AUSTRALIA'S OWN BUSH FOODS</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>Bush Tucker Supply Australia Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="37" customHeight="true" ht="140.0">
+    <row r="37" customHeight="1" ht="140.0">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>677352</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>THE REAL MC.COY HOME-STYLE SLOW COOKED C &amp; M SNACK FOODS AUSTRALIA'S
 OWN THE GREAT AUSTRALIAN</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>Snack Foods Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="38" customHeight="true" ht="140.0">
+    <row r="38" customHeight="1" ht="140.0">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>708948</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>GOD'S OWN</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>29, 32</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>Australias Own Pty Limited</t>
         </is>
       </c>
     </row>
-    <row r="39" customHeight="true" ht="140.0">
+    <row r="39" customHeight="1" ht="140.0">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>847506</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>BI-LO AUSTRALIA'S OWN DISCOUNT SUPERMARKETS</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>Bi-Lo Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="40" customHeight="true" ht="140.0">
+    <row r="40" customHeight="1" ht="140.0">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>898117</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>NEURAZEST</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
           <t>AUSTRALIA'S OWN PTY LTD</t>
         </is>
       </c>
     </row>
-    <row r="41" customHeight="true" ht="140.0">
+    <row r="41" customHeight="1" ht="140.0">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>915846</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>ENERZEST</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
           <t>Australia's Own Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="42" customHeight="true" ht="140.0">
+    <row r="42" customHeight="1" ht="140.0">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>1065354</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>LAMBMASTER AUSTRALIA'S OWN EASY CARE HAIR SHEEP BREED</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>31</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
           <t>Geoff Grewar</t>
         </is>
       </c>
     </row>
-    <row r="43" customHeight="true" ht="140.0">
+    <row r="43" customHeight="1" ht="140.0">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>303251</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>AUSTRALIA'S OWN MATILDA</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
           <t>Status not available</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
-    <row r="44" customHeight="true" ht="140.0">
+    <row r="44" customHeight="1" ht="140.0">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>303252</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
           <t>AUSTRALIA'S OWN MATILDA</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
           <t>Status not available</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
-    <row r="45" customHeight="true" ht="140.0">
+    <row r="45" customHeight="1" ht="140.0">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>303253</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>AUSTRALIA'S OWN MATILDA</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
           <t>Status not available</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
-    <row r="46" customHeight="true" ht="140.0">
+    <row r="46" customHeight="1" ht="140.0">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>350398</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
           <t>WHO OWNS AUSTRALIA</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
           <t>Status not available</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
-    <row r="47" customHeight="true" ht="140.0">
+    <row r="47" customHeight="1" ht="140.0">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>436996</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>AUSTRALIA'S OWN COUNTRY FRESH</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
           <t>Denis Francis Podbury</t>
         </is>
       </c>
     </row>
-    <row r="48" customHeight="true" ht="140.0">
+    <row r="48" customHeight="1" ht="140.0">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>436997</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>AUSTRALIA'S OWN</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
           <t>Denis Francis Podbury</t>
         </is>
       </c>
     </row>
-    <row r="49" customHeight="true" ht="140.0">
+    <row r="49" customHeight="1" ht="140.0">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>472535</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>AUSTRALIA`S OWN</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
           <t>Victor Cherikoff</t>
         </is>
       </c>
     </row>
-    <row r="50" customHeight="true" ht="140.0">
+    <row r="50" customHeight="1" ht="140.0">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>532386</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>AUSTRALIA'S OWN
 AUSTRALIA'S OWN GOURMET PRODUCTS</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
           <t>Christine Smith</t>
         </is>
       </c>
     </row>
-    <row r="51" customHeight="true" ht="140.0">
+    <row r="51" customHeight="1" ht="140.0">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>532387</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
           <t>AUSTRALIA'S OWN
 AUSTRALIA'S OWN GOURMET PRODUCTS</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
       <c r="F51" s="1" t="inlineStr">
         <is>
           <t>Christine Smith</t>
         </is>
       </c>
     </row>
-    <row r="52" customHeight="true" ht="140.0">
+    <row r="52" customHeight="1" ht="140.0">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>532388</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
           <t>AUSTRALIA'S OWN
 AUSTRALIA'S OWN GOURMET PRODUCTS</t>
         </is>
       </c>
       <c r="D52" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
           <t>31</t>
         </is>
       </c>
       <c r="F52" s="1" t="inlineStr">
         <is>
           <t>Christine Smith</t>
         </is>
       </c>
     </row>
-    <row r="53" customHeight="true" ht="140.0">
+    <row r="53" customHeight="1" ht="140.0">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>532389</t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
           <t>AUSTRALIA'S OWN
 AUSTRALIA'S OWN GOURMET PRODUCTS</t>
         </is>
       </c>
       <c r="D53" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
           <t>32</t>
         </is>
       </c>
       <c r="F53" s="1" t="inlineStr">
         <is>
           <t>Christine Smith</t>
         </is>
       </c>
     </row>
-    <row r="54" customHeight="true" ht="140.0">
+    <row r="54" customHeight="1" ht="140.0">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>532390</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
           <t>AUSTRALIA'S OWN
 AUSTRALIA'S OWN GOURMET PRODUCTS</t>
         </is>
       </c>
       <c r="D54" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
           <t>33</t>
         </is>
       </c>
       <c r="F54" s="1" t="inlineStr">
         <is>
           <t>Christine Smith</t>
         </is>
       </c>
     </row>
-    <row r="55" customHeight="true" ht="140.0">
+    <row r="55" customHeight="1" ht="140.0">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>576166</t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
           <t>YO YO DESIGN HOBART AUSTRALIA TASMANIA'S OWN DESIGNER LABEL</t>
         </is>
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="F55" s="1" t="inlineStr">
         <is>
           <t>Charles Lewis Ellis</t>
         </is>
       </c>
     </row>
-    <row r="56" customHeight="true" ht="140.0">
+    <row r="56" customHeight="1" ht="140.0">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>599938</t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
           <t>AUSTRALIAS OWN LEMON FRESH AUSTRALIAS OWN WOOL FRESH AUSTRALIAS OWN SUN FRESH AUSTRALIAS OWN PINE FRESH AUSTRALIAS OWN CAR FRESH AUSTRALIAS OWN APPLE FRESH AUSTRALIAS OWN CITRUS FRESH</t>
         </is>
       </c>
       <c r="D56" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E56" s="1" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="F56" s="1" t="inlineStr">
         <is>
           <t>Fresh Products Australia Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="57" customHeight="true" ht="140.0">
+    <row r="57" customHeight="1" ht="140.0">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>607593</t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
           <t>AUSTRALIA'S OWN BUSH FOOD AUSTRALIA'S OWN BUSH FOODS AUSTRALIA'S OWN BUSHFOOD AUSTRALIA'S OWN BUSHFOODS</t>
         </is>
       </c>
       <c r="D57" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E57" s="1" t="inlineStr">
         <is>
           <t>31</t>
         </is>
       </c>
       <c r="F57" s="1" t="inlineStr">
         <is>
           <t>BUSH TUCKER SUPPLY AUSTRALIA PTY LTD</t>
         </is>
       </c>
     </row>
-    <row r="58" customHeight="true" ht="140.0">
+    <row r="58" customHeight="1" ht="140.0">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>609460</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
           <t>AUSTRALIA'S OWN COUNTRY FRESH BREAD C</t>
         </is>
       </c>
       <c r="D58" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E58" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F58" s="1" t="inlineStr">
         <is>
           <t>Seventyeighth Tostaree Pty. Ltd.</t>
         </is>
       </c>
     </row>
-    <row r="59" customHeight="true" ht="140.0">
+    <row r="59" customHeight="1" ht="140.0">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>616243</t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
           <t>MURRAY GREYS AUSTRALIA'S OWN BEEF BREED</t>
         </is>
       </c>
       <c r="D59" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E59" s="1" t="inlineStr">
         <is>
           <t>42</t>
         </is>
       </c>
       <c r="F59" s="1" t="inlineStr">
         <is>
           <t>The Murray Grey Beef Cattle Society Inc.</t>
         </is>
       </c>
     </row>
-    <row r="60" customHeight="true" ht="140.0">
+    <row r="60" customHeight="1" ht="140.0">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>616244</t>
         </is>
       </c>
       <c r="C60" s="1" t="inlineStr">
         <is>
           <t>MURRAY GREYS AUSTRALIA'S OWN BEEF BREED</t>
         </is>
       </c>
       <c r="D60" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E60" s="1" t="inlineStr">
         <is>
           <t>31</t>
         </is>
       </c>
       <c r="F60" s="1" t="inlineStr">
         <is>
           <t>The Murray Grey Beef Cattle Society Inc.</t>
         </is>
       </c>
     </row>
-    <row r="61" customHeight="true" ht="140.0">
+    <row r="61" customHeight="1" ht="140.0">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>621490</t>
         </is>
       </c>
       <c r="C61" s="1" t="inlineStr">
         <is>
           <t>YOUR VERY OWN SLICE OF BIG V ACTION THE ACTION STATE OF AUSTRALIA</t>
         </is>
       </c>
       <c r="D61" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E61" s="1" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
       <c r="F61" s="1" t="inlineStr">
         <is>
           <t>Justin Lance Christie</t>
         </is>
       </c>
     </row>
-    <row r="62" customHeight="true" ht="140.0">
+    <row r="62" customHeight="1" ht="140.0">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>621491</t>
         </is>
       </c>
       <c r="C62" s="1" t="inlineStr">
         <is>
           <t>YOUR VERY OWN SLICE OF BIG V ACTION THE ACTION STATE OF AUSTRALIA</t>
         </is>
       </c>
       <c r="D62" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E62" s="1" t="inlineStr">
         <is>
           <t>39</t>
         </is>
       </c>
       <c r="F62" s="1" t="inlineStr">
         <is>
           <t>Justin Lance Christie</t>
         </is>
       </c>
     </row>
-    <row r="63" customHeight="true" ht="140.0">
+    <row r="63" customHeight="1" ht="140.0">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>624107</t>
         </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
         <is>
           <t>MY OWN PRODUCT OF AUSTRALIA</t>
         </is>
       </c>
       <c r="D63" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E63" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F63" s="1" t="inlineStr">
         <is>
           <t>Ramasa Fine Foods</t>
         </is>
       </c>
     </row>
-    <row r="64" customHeight="true" ht="140.0">
+    <row r="64" customHeight="1" ht="140.0">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>630807</t>
         </is>
       </c>
       <c r="C64" s="1" t="inlineStr">
         <is>
           <t>AUSTRALIA'S OWN TRASH &amp; TREASURE MARKETS</t>
         </is>
       </c>
       <c r="D64" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E64" s="1" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="F64" s="1" t="inlineStr">
         <is>
           <t>Trash &amp; Treasure Australia Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="65" customHeight="true" ht="140.0">
+    <row r="65" customHeight="1" ht="140.0">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>630808</t>
         </is>
       </c>
       <c r="C65" s="1" t="inlineStr">
         <is>
           <t>AUSTRALIA'S OWN TRASH &amp; TREASURE MARKETS</t>
         </is>
       </c>
       <c r="D65" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E65" s="1" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
       <c r="F65" s="1" t="inlineStr">
         <is>
           <t>Trash &amp; Treasure Australia Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="66" customHeight="true" ht="140.0">
+    <row r="66" customHeight="1" ht="140.0">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>647982</t>
         </is>
       </c>
       <c r="C66" s="1" t="inlineStr">
         <is>
           <t>TUCKERBAGS</t>
         </is>
       </c>
       <c r="D66" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E66" s="1" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
       <c r="F66" s="1" t="inlineStr">
         <is>
           <t>Australia's Own Pty Limited</t>
         </is>
       </c>
     </row>
-    <row r="67" customHeight="true" ht="140.0">
+    <row r="67" customHeight="1" ht="140.0">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>647983</t>
         </is>
       </c>
       <c r="C67" s="1" t="inlineStr">
         <is>
           <t>TUCKERBAGS</t>
         </is>
       </c>
       <c r="D67" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E67" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F67" s="1" t="inlineStr">
         <is>
           <t>Australia's Own Pty Limited</t>
         </is>
       </c>
     </row>
-    <row r="68" customHeight="true" ht="140.0">
+    <row r="68" customHeight="1" ht="140.0">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>680832</t>
         </is>
       </c>
       <c r="C68" s="1" t="inlineStr">
         <is>
           <t>MARILYN MONROO AUSTRALIA'S VERY OWN</t>
         </is>
       </c>
       <c r="D68" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E68" s="1" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
       <c r="F68" s="1" t="inlineStr">
         <is>
           <t>Amanda Jane Covey</t>
         </is>
       </c>
     </row>
-    <row r="69" customHeight="true" ht="140.0">
+    <row r="69" customHeight="1" ht="140.0">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>713147</t>
         </is>
       </c>
       <c r="C69" s="1" t="inlineStr">
         <is>
           <t>AUSTRALIA'S OWN HAT</t>
         </is>
       </c>
       <c r="D69" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E69" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="F69" s="1" t="inlineStr">
         <is>
           <t>Helmut Anton Karl Sirninger</t>
         </is>
       </c>
     </row>
-    <row r="70" customHeight="true" ht="140.0">
+    <row r="70" customHeight="1" ht="140.0">
       <c r="A70" s="1" t="inlineStr">
         <is>
           <t>775494</t>
         </is>
       </c>
       <c r="C70" s="1" t="inlineStr">
         <is>
           <t>AUSTRALIA'S OWN</t>
         </is>
       </c>
       <c r="D70" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E70" s="1" t="inlineStr">
         <is>
           <t>32</t>
         </is>
       </c>
       <c r="F70" s="1" t="inlineStr">
         <is>
           <t>Carlton And United Breweries Limited</t>
         </is>
       </c>
     </row>
-    <row r="71" customHeight="true" ht="140.0">
+    <row r="71" customHeight="1" ht="140.0">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>823245</t>
         </is>
       </c>
       <c r="C71" s="1" t="inlineStr">
         <is>
           <t>AUSTRALIA'S OWN KOBE BEEF</t>
         </is>
       </c>
       <c r="D71" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E71" s="1" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
       <c r="F71" s="1" t="inlineStr">
         <is>
           <t>Kabashi Corporation Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="72" customHeight="true" ht="140.0">
+    <row r="72" customHeight="1" ht="140.0">
       <c r="A72" s="1" t="inlineStr">
         <is>
           <t>841152</t>
         </is>
       </c>
       <c r="C72" s="1" t="inlineStr">
         <is>
           <t>AUSTRALIA'S OWN</t>
         </is>
       </c>
       <c r="D72" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E72" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F72" s="1" t="inlineStr">
         <is>
           <t>Sugar Australia Pty Limited</t>
         </is>
       </c>
     </row>
-    <row r="73" customHeight="true" ht="140.0">
+    <row r="73" customHeight="1" ht="140.0">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>851112</t>
         </is>
       </c>
       <c r="C73" s="1" t="inlineStr">
         <is>
           <t>AUSTRALIA'S OWN</t>
         </is>
       </c>
       <c r="D73" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E73" s="1" t="inlineStr">
         <is>
           <t>32</t>
         </is>
       </c>
       <c r="F73" s="1" t="inlineStr">
         <is>
           <t>Carlton and United Breweries Limited</t>
         </is>
       </c>
     </row>
-    <row r="74" customHeight="true" ht="140.0">
+    <row r="74" customHeight="1" ht="140.0">
       <c r="A74" s="1" t="inlineStr">
         <is>
           <t>851695</t>
         </is>
       </c>
       <c r="C74" s="1" t="inlineStr">
         <is>
           <t>Own your Share of Australia</t>
         </is>
       </c>
       <c r="D74" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E74" s="1" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
       <c r="F74" s="1" t="inlineStr">
         <is>
           <t>Stock Market Investors Group</t>
         </is>
       </c>
     </row>
-    <row r="75" customHeight="true" ht="140.0">
+    <row r="75" customHeight="1" ht="140.0">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>915868</t>
         </is>
       </c>
       <c r="C75" s="1" t="inlineStr">
         <is>
           <t>COUNTESS MOUNTBATTENS OWN FRONTIERSMAN GOD GUARD THEE</t>
         </is>
       </c>
       <c r="D75" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E75" s="1" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
       <c r="F75" s="1" t="inlineStr">
         <is>
           <t>Legion of Frontiersmen of the Commonwealth (Countess Mountbatten's Own) - Australia Command</t>
         </is>
       </c>
     </row>
-    <row r="76" customHeight="true" ht="140.0">
+    <row r="76" customHeight="1" ht="140.0">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>918406</t>
         </is>
       </c>
       <c r="C76" s="1" t="inlineStr">
         <is>
           <t>AUSTRALIA'S OWN</t>
         </is>
       </c>
       <c r="D76" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E76" s="1" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
       <c r="F76" s="1" t="inlineStr">
         <is>
           <t>So Natural Foods Australia Limited</t>
         </is>
       </c>
     </row>
-    <row r="77" customHeight="true" ht="140.0">
+    <row r="77" customHeight="1" ht="140.0">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>938463</t>
         </is>
       </c>
       <c r="C77" s="1" t="inlineStr">
         <is>
           <t>AUSTRALIA'S OWN</t>
         </is>
       </c>
       <c r="D77" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E77" s="1" t="inlineStr">
         <is>
           <t>32</t>
         </is>
       </c>
       <c r="F77" s="1" t="inlineStr">
         <is>
           <t>Carlton And United Breweries Limited</t>
         </is>
       </c>
     </row>
-    <row r="78" customHeight="true" ht="140.0">
+    <row r="78" customHeight="1" ht="140.0">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t>1051517</t>
         </is>
       </c>
       <c r="C78" s="1" t="inlineStr">
         <is>
           <t>THE GREAT WHITE SWIMMING AT YOUR OWN RISK! ROADSIGN AUSTRALIA</t>
         </is>
       </c>
       <c r="D78" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E78" s="1" t="inlineStr">
         <is>
           <t>16, 25</t>
         </is>
       </c>
       <c r="F78" s="1" t="inlineStr">
         <is>
           <t>Carthew Corporation Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="79" customHeight="true" ht="140.0">
+    <row r="79" customHeight="1" ht="140.0">
       <c r="A79" s="1" t="inlineStr">
         <is>
           <t>1187716</t>
         </is>
       </c>
       <c r="C79" s="1" t="inlineStr">
         <is>
           <t>MY WEDDING MAGAZINE SOUTH AUSTRALIA'S OWN CREATIVE WEDDING MAGAZINE</t>
         </is>
       </c>
       <c r="D79" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E79" s="1" t="inlineStr">
         <is>
           <t>41, 42</t>
         </is>
       </c>
       <c r="F79" s="1" t="inlineStr">
         <is>
           <t>Belinda Wuensch; Cheryl Hughes</t>
         </is>
       </c>
     </row>
-    <row r="80" customHeight="true" ht="140.0">
+    <row r="80" customHeight="1" ht="140.0">
       <c r="A80" s="1" t="inlineStr">
         <is>
           <t>1207994</t>
         </is>
       </c>
       <c r="C80" s="1" t="inlineStr">
         <is>
           <t>DROUGHTMASTER AUSTRALIA'S OWN BEEF BREED</t>
         </is>
       </c>
       <c r="D80" s="1" t="inlineStr">
         <is>
           <t>Withdrawn:
 Applicant request</t>
         </is>
       </c>
       <c r="E80" s="1" t="inlineStr">
         <is>
           <t>31</t>
         </is>
       </c>
       <c r="F80" s="1" t="inlineStr">
         <is>
           <t>Droughtmaster Australia's Own Beef Breed</t>
         </is>
       </c>
     </row>
-    <row r="81" customHeight="true" ht="140.0">
+    <row r="81" customHeight="1" ht="140.0">
       <c r="A81" s="1" t="inlineStr">
         <is>
           <t>1319161</t>
         </is>
       </c>
       <c r="C81" s="1" t="inlineStr">
         <is>
           <t>AUSTRALIA'S OWN BRAND OF BEAUTY</t>
         </is>
       </c>
       <c r="D81" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E81" s="1" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="F81" s="1" t="inlineStr">
         <is>
           <t>Wesley Pawlowski; Joy Catherine Pawlowski</t>
         </is>
       </c>
     </row>
-    <row r="82" customHeight="true" ht="140.0">
+    <row r="82" customHeight="1" ht="140.0">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>1337234</t>
         </is>
       </c>
       <c r="C82" s="1" t="inlineStr">
         <is>
           <t>NANNY GOAT SOAP</t>
         </is>
       </c>
       <c r="D82" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E82" s="1" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="F82" s="1" t="inlineStr">
         <is>
           <t>AUSTRALIA'S OWN PTY LTD</t>
         </is>
       </c>
     </row>
-    <row r="83" customHeight="true" ht="140.0">
+    <row r="83" customHeight="1" ht="140.0">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t>1497269</t>
         </is>
       </c>
       <c r="C83" s="1" t="inlineStr">
         <is>
           <t>COFFEE GURU AUSTRALIA'S OWN GOURMET COFFEE CO.</t>
         </is>
       </c>
       <c r="D83" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E83" s="1" t="inlineStr">
         <is>
           <t>21, 30, 40, 43</t>
         </is>
       </c>
       <c r="F83" s="1" t="inlineStr">
         <is>
           <t>Coffee Guru Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="84" customHeight="true" ht="140.0">
+    <row r="84" customHeight="1" ht="140.0">
       <c r="A84" s="1" t="inlineStr">
         <is>
           <t>1562218</t>
         </is>
       </c>
       <c r="C84" s="1" t="inlineStr">
         <is>
           <t>NULON AUSTRALIA'S OWN</t>
         </is>
       </c>
       <c r="D84" s="1" t="inlineStr">
         <is>
           <t>Withdrawn:
 Applicant request</t>
         </is>
       </c>
       <c r="E84" s="1" t="inlineStr">
         <is>
           <t>1, 4</t>
         </is>
       </c>
       <c r="F84" s="1" t="inlineStr">
         <is>
           <t>Nulon Products Australia Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="85" customHeight="true" ht="140.0">
+    <row r="85" customHeight="1" ht="140.0">
       <c r="A85" s="1" t="inlineStr">
         <is>
           <t>1714509</t>
         </is>
       </c>
       <c r="C85" s="1" t="inlineStr">
         <is>
           <t>AUSTRALIA'S OWN</t>
         </is>
       </c>
       <c r="D85" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E85" s="1" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="F85" s="1" t="inlineStr">
         <is>
           <t>Australian Natural Foods Holdings Pty Limited</t>
         </is>
       </c>
     </row>
-    <row r="86" customHeight="true" ht="140.0">
+    <row r="86" customHeight="1" ht="140.0">
       <c r="A86" s="1" t="inlineStr">
         <is>
           <t>1808812</t>
         </is>
       </c>
       <c r="C86" s="1" t="inlineStr">
         <is>
           <t>UGG EX AUSTRALIA OWN</t>
         </is>
       </c>
       <c r="D86" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E86" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="F86" s="1" t="inlineStr">
         <is>
           <t>ezex pty ltd</t>
         </is>
       </c>
     </row>
-    <row r="87" customHeight="true" ht="140.0">
+    <row r="87" customHeight="1" ht="140.0">
       <c r="A87" s="1" t="inlineStr">
         <is>
           <t>1854923</t>
         </is>
       </c>
       <c r="C87" s="1" t="inlineStr">
         <is>
           <t>HANDLE YOUR OWN PR AUSTRALIA</t>
         </is>
       </c>
       <c r="D87" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E87" s="1" t="inlineStr">
         <is>
           <t>9, 35</t>
         </is>
       </c>
       <c r="F87" s="1" t="inlineStr">
         <is>
           <t>Handle Your Own PR Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="88" customHeight="true" ht="140.0">
+    <row r="88" customHeight="1" ht="140.0">
       <c r="A88" s="1" t="inlineStr">
         <is>
           <t>2031669</t>
         </is>
       </c>
       <c r="C88" s="1" t="inlineStr">
         <is>
           <t>AUSTRALIA'S OWN DAIRIES</t>
         </is>
       </c>
       <c r="D88" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E88" s="1" t="inlineStr">
         <is>
           <t>29, 39, 44</t>
         </is>
       </c>
       <c r="F88" s="1" t="inlineStr">
         <is>
           <t>Freedom Foods Group IP Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="89" customHeight="true" ht="140.0">
+    <row r="89" customHeight="1" ht="140.0">
       <c r="A89" s="1" t="inlineStr">
         <is>
           <t>2429058</t>
         </is>
       </c>
       <c r="C89" s="1" t="inlineStr">
         <is>
           <t>MURRAY GREY BEEF AUSTRALIA'S OWN BREED PREMIUM GRAIN FED BEEF</t>
         </is>
       </c>
       <c r="D89" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E89" s="1" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
       <c r="F89" s="1" t="inlineStr">
         <is>
           <t>Rhys O'Donohue; Amy Nankivell</t>
         </is>
       </c>
     </row>
-    <row r="90" customHeight="true" ht="140.0">
+    <row r="90" customHeight="1" ht="140.0">
       <c r="A90" s="1" t="inlineStr">
         <is>
           <t>2443067</t>
         </is>
       </c>
       <c r="C90" s="1" t="inlineStr">
         <is>
           <t>AUSTRALIA'S OWN SCIENTIFIC PET FOOD</t>
         </is>
       </c>
       <c r="D90" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E90" s="1" t="inlineStr">
         <is>
           <t>31</t>
         </is>
       </c>
       <c r="F90" s="1" t="inlineStr">
         <is>
           <t>Advanced Pet Care of Australia Pty Ltd</t>
         </is>