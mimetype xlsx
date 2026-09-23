--- v2 (2026-04-02)
+++ v3 (2026-09-23)
@@ -517,1824 +517,1824 @@
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1333333"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>19</xdr:row>
-[...6 lines deleted...]
-      <xdr:rowOff>980952</xdr:rowOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>1076190</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="12" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="980952"/>
-[...19 lines deleted...]
-      <xdr:rowOff>1076190</xdr:rowOff>
+          <a:ext cx="1404000" cy="1076190"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>552380</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="13" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="1076190"/>
-[...19 lines deleted...]
-      <xdr:rowOff>552380</xdr:rowOff>
+          <a:ext cx="1404000" cy="552380"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>609523</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="14" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="552380"/>
+          <a:ext cx="1404000" cy="609523"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>28</xdr:row>
-      <xdr:rowOff>609523</xdr:rowOff>
+      <xdr:rowOff>1009523</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="15" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="609523"/>
+          <a:ext cx="1404000" cy="1009523"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>1296000</xdr:colOff>
+      <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>29</xdr:row>
+      <xdr:rowOff>933333</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId16"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="933333"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>961904</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="17" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId17"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="961904"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>1314285</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="18" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId18"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1314285"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1152000</xdr:colOff>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="16" name="Picture 1" descr="Picture"/>
-[...112 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="961904"/>
+          <a:ext cx="1152000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>33</xdr:row>
-      <xdr:rowOff>1314285</xdr:rowOff>
+      <xdr:rowOff>761904</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="20" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="1314285"/>
+          <a:ext cx="1404000" cy="761904"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>1152000</xdr:colOff>
+      <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="21" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1152000" cy="1428571"/>
-[...37 lines deleted...]
-          <a:ext cx="1404000" cy="761904"/>
+          <a:ext cx="1080000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:colOff>1332000</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
+        <xdr:cNvPr id="22" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId22"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1332000" cy="1428571"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>1076190</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
         <xdr:cNvPr id="23" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1080000" cy="1428571"/>
-[...12 lines deleted...]
-      <xdr:row>38</xdr:row>
+          <a:ext cx="1404000" cy="1076190"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>980952</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="24" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId24"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="980952"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>961904</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="25" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId25"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="961904"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>971428</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="26" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId26"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="971428"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>961904</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="27" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId27"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="961904"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>1200000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="28" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId28"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1200000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>1180952</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="29" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId29"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1180952"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>1123809</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="30" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId30"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1123809"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>1209523</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="31" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId31"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1209523"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>1142857</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="32" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId32"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1142857"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>1295238</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="33" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId33"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1295238"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>885714</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="34" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId34"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="885714"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>1180952</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="35" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId35"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1180952"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>638095</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="36" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId36"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="638095"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>438095</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="37" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId37"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="438095"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>409523</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="38" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId38"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="409523"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>638095</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="39" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId39"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="638095"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>62</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1332000</xdr:colOff>
-      <xdr:row>38</xdr:row>
+      <xdr:row>62</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="24" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId24"/>
+        <xdr:cNvPr id="40" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1332000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>41</xdr:row>
-[...606 lines deleted...]
-      <xdr:colOff>0</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>1332000</xdr:colOff>
+      <xdr:colOff>1224000</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1332000" cy="1428571"/>
+          <a:ext cx="1224000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>64</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>571428</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="42" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId42"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="571428"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>619047</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="43" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId43"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="619047"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>152380</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="44" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId44"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="152380"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>342857</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="45" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId45"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="342857"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>552380</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="46" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId46"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="552380"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>1224000</xdr:colOff>
-      <xdr:row>64</xdr:row>
+      <xdr:row>73</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="42" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId42"/>
+        <xdr:cNvPr id="47" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1224000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...188 lines deleted...]
-      <xdr:colOff>0</xdr:colOff>
       <xdr:row>74</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>1224000</xdr:colOff>
+      <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>74</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="48" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1224000" cy="1428571"/>
-[...18 lines deleted...]
-      <xdr:row>75</xdr:row>
+          <a:ext cx="1404000" cy="1428571"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>1295238</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="49" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId49"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1295238"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>752380</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="50" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId50"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="752380"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>1247619</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="51" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId51"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1247619"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>1009523</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="52" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId52"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1009523"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>980952</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="53" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId53"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="980952"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>371428</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="54" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId54"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="371428"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>914285</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="55" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId55"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="914285"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>323809</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="56" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId56"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="323809"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>971428</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="57" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId57"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="971428"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1296000</xdr:colOff>
+      <xdr:row>89</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="49" name="Picture 1" descr="Picture"/>
-[...340 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="58" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="971428"/>
+          <a:ext cx="1296000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../drawings/drawing1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:F90"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true">
       <pane xSplit="1.0" ySplit="4.0" state="frozen" topLeftCell="B5" activePane="bottomRight"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
@@ -2796,2031 +2796,2031 @@
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>H HARDEN'S OWN HONEY AUSTRALIA EST. 1976</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>Ausmiel Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="20" customHeight="1" ht="140.0">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>1731003</t>
+          <t>1781139</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>COFFEE GURU AUSTRALIA'S OWN GOURMET COFFEE CO</t>
+          <t>AUSTRALIA'S OWN DIAMOND</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Expired renewal possible</t>
+Registered/protected</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>21, 30, 40, 43</t>
+          <t>5</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>JED IP Pty Ltd</t>
+          <t>NOUMI IP PTY LTD</t>
         </is>
       </c>
     </row>
     <row r="21" customHeight="1" ht="140.0">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>1781139</t>
+          <t>1818667</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>AUSTRALIA'S OWN DIAMOND</t>
+          <t>TONIZONE AUSTRALIA'S OWN</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Renewal due</t>
+        </is>
+      </c>
+      <c r="E21" s="1" t="inlineStr">
+        <is>
+          <t>3, 5</t>
+        </is>
+      </c>
+      <c r="F21" s="1" t="inlineStr">
+        <is>
+          <t>PASCOES PTY LTD</t>
+        </is>
+      </c>
+    </row>
+    <row r="22" customHeight="1" ht="140.0">
+      <c r="A22" s="1" t="inlineStr">
+        <is>
+          <t>1850010</t>
+        </is>
+      </c>
+      <c r="C22" s="1" t="inlineStr">
+        <is>
+          <t>AUSTRALIA'S OWN</t>
+        </is>
+      </c>
+      <c r="D22" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
-      <c r="E21" s="1" t="inlineStr">
+      <c r="E22" s="1" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
-      <c r="F21" s="1" t="inlineStr">
+      <c r="F22" s="1" t="inlineStr">
         <is>
           <t>NOUMI IP PTY LTD</t>
-        </is>
-[...26 lines deleted...]
-          <t>PASCOES PTY LTD</t>
         </is>
       </c>
     </row>
     <row r="23" customHeight="1" ht="140.0">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>1850010</t>
+          <t>2015093</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
-          <t>AUSTRALIA'S OWN</t>
+          <t>GLOWING HEALTH</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>3, 5, 29, 30, 31, 32</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
-          <t>NOUMI IP PTY LTD</t>
+          <t>AUSTRALIA'S OWN PTY. LTD</t>
         </is>
       </c>
     </row>
     <row r="24" customHeight="1" ht="140.0">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>2015093</t>
+          <t>2017788</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
-          <t>GLOWING HEALTH</t>
+          <t>LEAP START</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
-          <t>3, 5, 29, 30, 31, 32</t>
+          <t>41, 43</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
-          <t>AUSTRALIA'S OWN PTY. LTD</t>
+          <t>Leap Start Australia Pty Ltd as trustee for The E R Trust; Leap Start Australia Pty Ltd as trustee for The Make Your Own Pie Trust; Leap Start Australia Pty Ltd as trustee for The Canere Trust</t>
         </is>
       </c>
     </row>
     <row r="25" customHeight="1" ht="140.0">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>2017788</t>
+          <t>2054839</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
-          <t>LEAP START</t>
+          <t>URent2Own Australia</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
-          <t>41, 43</t>
+          <t>36</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
-          <t>Leap Start Australia Pty Ltd as trustee for The E R Trust; Leap Start Australia Pty Ltd as trustee for The Make Your Own Pie Trust; Leap Start Australia Pty Ltd as trustee for The Canere Trust</t>
+          <t>YOU-RENT-TO-OWN PTY. LTD.</t>
         </is>
       </c>
     </row>
     <row r="26" customHeight="1" ht="140.0">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>2054839</t>
+          <t>2238231</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
-          <t>URent2Own Australia</t>
+          <t>FEED WESTERN AUSTRALIA'S OWN SCIENTIFIC PREMIUM PET FOOD</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>31</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
-          <t>YOU-RENT-TO-OWN PTY. LTD.</t>
+          <t>Advanced Pet Care of Australia Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="27" customHeight="1" ht="140.0">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>2238231</t>
+          <t>2238232</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
-          <t>FEED WESTERN AUSTRALIA'S OWN SCIENTIFIC PREMIUM PET FOOD</t>
+          <t>FEED AUSTRALIA'S OWN SCIENTIFIC PREMIUM PET FOOD</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>31</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>Advanced Pet Care of Australia Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="28" customHeight="1" ht="140.0">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>2238232</t>
+          <t>2569462</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
-          <t>FEED AUSTRALIA'S OWN SCIENTIFIC PREMIUM PET FOOD</t>
+          <t>AUSTRALIA'S OWN EST. 1995</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
-          <t>31</t>
+          <t>29</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
-          <t>Advanced Pet Care of Australia Pty Ltd</t>
+          <t>NOUMI IP PTY LTD</t>
         </is>
       </c>
     </row>
     <row r="29" customHeight="1" ht="140.0">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>2569462</t>
+          <t>2603857</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
-          <t>AUSTRALIA'S OWN EST. 1995</t>
+          <t>AO AUSTRALIA'S OWN</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>NOUMI IP PTY LTD</t>
         </is>
       </c>
     </row>
     <row r="30" customHeight="1" ht="140.0">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>2461899</t>
+          <t>303250</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
-          <t>THE ESPRESSO CLUB BY INDUSTRY BEANS BARISTA AUSTRALIA'S #1 COFFEE SUBSCRIPTION BE YOUR OWN BARISTA</t>
+          <t>AUSTRALIA'S OWN MATILDA</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Published:
-Under examination</t>
+          <t>Status not available</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>21</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
-          <t>Industry Beans Intellectual Property Pty Ltd</t>
+          <t/>
         </is>
       </c>
     </row>
     <row r="31" customHeight="1" ht="140.0">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>2603857</t>
+          <t>303254</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
-          <t>AO AUSTRALIA'S OWN</t>
+          <t>AUSTRALIA'S OWN MATILDA</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Accepted:
-Awaiting publication</t>
+          <t>Status not available</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>16</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
-          <t>NOUMI IP PTY LTD</t>
+          <t/>
         </is>
       </c>
     </row>
     <row r="32" customHeight="1" ht="140.0">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>303250</t>
+          <t>567949</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
-          <t>AUSTRALIA'S OWN MATILDA</t>
+          <t>NORTHERN AUSTRALIA'S VERY OWN CROCODILE CHOWDER</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Status not available</t>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>29</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
-          <t/>
+          <t>Smimac Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="33" customHeight="1" ht="140.0">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>303254</t>
+          <t>637990</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
-          <t>AUSTRALIA'S OWN MATILDA</t>
+          <t>REBOUND AUSTRALIA'S OWN SPORTS DRINK</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Status not available</t>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>32</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
-          <t/>
+          <t>Pharma Pacific Pty Limited</t>
         </is>
       </c>
     </row>
     <row r="34" customHeight="1" ht="140.0">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>567949</t>
+          <t>643425</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
-          <t>NORTHERN AUSTRALIA'S VERY OWN CROCODILE CHOWDER</t>
+          <t>AUSTRALIA'S OWN BUSH FOODS</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
-          <t>Smimac Pty Ltd</t>
+          <t>Bush Tucker Supply Australia Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="35" customHeight="1" ht="140.0">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>637990</t>
+          <t>677352</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
-          <t>REBOUND AUSTRALIA'S OWN SPORTS DRINK</t>
+          <t>THE REAL MC.COY HOME-STYLE SLOW COOKED C &amp; M SNACK FOODS AUSTRALIA'S
+OWN THE GREAT AUSTRALIAN</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
-          <t>32</t>
+          <t>29</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
-          <t>Pharma Pacific Pty Limited</t>
+          <t>Snack Foods Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="36" customHeight="1" ht="140.0">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>643425</t>
+          <t>708948</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
-          <t>AUSTRALIA'S OWN BUSH FOODS</t>
+          <t>GOD'S OWN</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>29, 32</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
-          <t>Bush Tucker Supply Australia Pty Ltd</t>
+          <t>Australias Own Pty Limited</t>
         </is>
       </c>
     </row>
     <row r="37" customHeight="1" ht="140.0">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>677352</t>
+          <t>847506</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
-          <t>THE REAL MC.COY HOME-STYLE SLOW COOKED C &amp; M SNACK FOODS AUSTRALIA'S
-OWN THE GREAT AUSTRALIAN</t>
+          <t>BI-LO AUSTRALIA'S OWN DISCOUNT SUPERMARKETS</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>35</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
-          <t>Snack Foods Pty Ltd</t>
+          <t>Bi-Lo Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="38" customHeight="1" ht="140.0">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>708948</t>
+          <t>898117</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
-          <t>GOD'S OWN</t>
+          <t>NEURAZEST</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
-          <t>29, 32</t>
+          <t>5</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
-          <t>Australias Own Pty Limited</t>
+          <t>AUSTRALIA'S OWN PTY LTD</t>
         </is>
       </c>
     </row>
     <row r="39" customHeight="1" ht="140.0">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>847506</t>
+          <t>915846</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
-          <t>BI-LO AUSTRALIA'S OWN DISCOUNT SUPERMARKETS</t>
+          <t>ENERZEST</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
-          <t>35</t>
+          <t>5</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
-          <t>Bi-Lo Pty Ltd</t>
+          <t>Australia's Own Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="40" customHeight="1" ht="140.0">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>898117</t>
+          <t>1065354</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
-          <t>NEURAZEST</t>
+          <t>LAMBMASTER AUSTRALIA'S OWN EASY CARE HAIR SHEEP BREED</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>31</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
-          <t>AUSTRALIA'S OWN PTY LTD</t>
+          <t>Geoff Grewar</t>
         </is>
       </c>
     </row>
     <row r="41" customHeight="1" ht="140.0">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>915846</t>
+          <t>1731003</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
-          <t>ENERZEST</t>
+          <t>COFFEE GURU AUSTRALIA'S OWN GOURMET COFFEE CO</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>21, 30, 40, 43</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
-          <t>Australia's Own Pty Ltd</t>
+          <t>JED IP Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="42" customHeight="1" ht="140.0">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>1065354</t>
+          <t>303251</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
-          <t>LAMBMASTER AUSTRALIA'S OWN EASY CARE HAIR SHEEP BREED</t>
+          <t>AUSTRALIA'S OWN MATILDA</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
-          <t>Removed - Not renewed:
-Renewal fee not paid</t>
+          <t>Status not available</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
-          <t>31</t>
+          <t>24</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
-          <t>Geoff Grewar</t>
+          <t/>
         </is>
       </c>
     </row>
     <row r="43" customHeight="1" ht="140.0">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>303251</t>
+          <t>303252</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>AUSTRALIA'S OWN MATILDA</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
           <t>Status not available</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>25</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="44" customHeight="1" ht="140.0">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>303252</t>
+          <t>303253</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
           <t>AUSTRALIA'S OWN MATILDA</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
           <t>Status not available</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>28</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="45" customHeight="1" ht="140.0">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>303253</t>
+          <t>350398</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
-          <t>AUSTRALIA'S OWN MATILDA</t>
+          <t>WHO OWNS AUSTRALIA</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
           <t>Status not available</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>16</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="46" customHeight="1" ht="140.0">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>350398</t>
+          <t>436996</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
-          <t>WHO OWNS AUSTRALIA</t>
+          <t>AUSTRALIA'S OWN COUNTRY FRESH</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
-          <t>Status not available</t>
+          <t>Lapsed:
+Not accepted</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>3</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
-          <t/>
+          <t>Denis Francis Podbury</t>
         </is>
       </c>
     </row>
     <row r="47" customHeight="1" ht="140.0">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>436996</t>
+          <t>436997</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
-          <t>AUSTRALIA'S OWN COUNTRY FRESH</t>
+          <t>AUSTRALIA'S OWN</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
           <t>Denis Francis Podbury</t>
         </is>
       </c>
     </row>
     <row r="48" customHeight="1" ht="140.0">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>436997</t>
+          <t>472535</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
-          <t>AUSTRALIA'S OWN</t>
+          <t>AUSTRALIA`S OWN</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
-          <t>Denis Francis Podbury</t>
+          <t>Victor Cherikoff</t>
         </is>
       </c>
     </row>
     <row r="49" customHeight="1" ht="140.0">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>472535</t>
+          <t>532386</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
-          <t>AUSTRALIA`S OWN</t>
+          <t>AUSTRALIA'S OWN
+AUSTRALIA'S OWN GOURMET PRODUCTS</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
-          <t>Victor Cherikoff</t>
+          <t>Christine Smith</t>
         </is>
       </c>
     </row>
     <row r="50" customHeight="1" ht="140.0">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>532386</t>
+          <t>532387</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>AUSTRALIA'S OWN
 AUSTRALIA'S OWN GOURMET PRODUCTS</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>29</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
           <t>Christine Smith</t>
         </is>
       </c>
     </row>
     <row r="51" customHeight="1" ht="140.0">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>532387</t>
+          <t>532388</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
           <t>AUSTRALIA'S OWN
 AUSTRALIA'S OWN GOURMET PRODUCTS</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>31</t>
         </is>
       </c>
       <c r="F51" s="1" t="inlineStr">
         <is>
           <t>Christine Smith</t>
         </is>
       </c>
     </row>
     <row r="52" customHeight="1" ht="140.0">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>532388</t>
+          <t>532389</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
           <t>AUSTRALIA'S OWN
 AUSTRALIA'S OWN GOURMET PRODUCTS</t>
         </is>
       </c>
       <c r="D52" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
-          <t>31</t>
+          <t>32</t>
         </is>
       </c>
       <c r="F52" s="1" t="inlineStr">
         <is>
           <t>Christine Smith</t>
         </is>
       </c>
     </row>
     <row r="53" customHeight="1" ht="140.0">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>532389</t>
+          <t>532390</t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
           <t>AUSTRALIA'S OWN
 AUSTRALIA'S OWN GOURMET PRODUCTS</t>
         </is>
       </c>
       <c r="D53" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
-          <t>32</t>
+          <t>33</t>
         </is>
       </c>
       <c r="F53" s="1" t="inlineStr">
         <is>
           <t>Christine Smith</t>
         </is>
       </c>
     </row>
     <row r="54" customHeight="1" ht="140.0">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>532390</t>
+          <t>576166</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
-          <t>AUSTRALIA'S OWN
-AUSTRALIA'S OWN GOURMET PRODUCTS</t>
+          <t>YO YO DESIGN HOBART AUSTRALIA TASMANIA'S OWN DESIGNER LABEL</t>
         </is>
       </c>
       <c r="D54" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
-          <t>33</t>
+          <t>25</t>
         </is>
       </c>
       <c r="F54" s="1" t="inlineStr">
         <is>
-          <t>Christine Smith</t>
+          <t>Charles Lewis Ellis</t>
         </is>
       </c>
     </row>
     <row r="55" customHeight="1" ht="140.0">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>576166</t>
+          <t>599938</t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
-          <t>YO YO DESIGN HOBART AUSTRALIA TASMANIA'S OWN DESIGNER LABEL</t>
+          <t>AUSTRALIAS OWN LEMON FRESH AUSTRALIAS OWN WOOL FRESH AUSTRALIAS OWN SUN FRESH AUSTRALIAS OWN PINE FRESH AUSTRALIAS OWN CAR FRESH AUSTRALIAS OWN APPLE FRESH AUSTRALIAS OWN CITRUS FRESH</t>
         </is>
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>3</t>
         </is>
       </c>
       <c r="F55" s="1" t="inlineStr">
         <is>
-          <t>Charles Lewis Ellis</t>
+          <t>Fresh Products Australia Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="56" customHeight="1" ht="140.0">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>599938</t>
+          <t>607593</t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
-          <t>AUSTRALIAS OWN LEMON FRESH AUSTRALIAS OWN WOOL FRESH AUSTRALIAS OWN SUN FRESH AUSTRALIAS OWN PINE FRESH AUSTRALIAS OWN CAR FRESH AUSTRALIAS OWN APPLE FRESH AUSTRALIAS OWN CITRUS FRESH</t>
+          <t>AUSTRALIA'S OWN BUSH FOOD AUSTRALIA'S OWN BUSH FOODS AUSTRALIA'S OWN BUSHFOOD AUSTRALIA'S OWN BUSHFOODS</t>
         </is>
       </c>
       <c r="D56" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E56" s="1" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>31</t>
         </is>
       </c>
       <c r="F56" s="1" t="inlineStr">
         <is>
-          <t>Fresh Products Australia Pty Ltd</t>
+          <t>BUSH TUCKER SUPPLY AUSTRALIA PTY LTD</t>
         </is>
       </c>
     </row>
     <row r="57" customHeight="1" ht="140.0">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>607593</t>
+          <t>609460</t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
-          <t>AUSTRALIA'S OWN BUSH FOOD AUSTRALIA'S OWN BUSH FOODS AUSTRALIA'S OWN BUSHFOOD AUSTRALIA'S OWN BUSHFOODS</t>
+          <t>AUSTRALIA'S OWN COUNTRY FRESH BREAD C</t>
         </is>
       </c>
       <c r="D57" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E57" s="1" t="inlineStr">
         <is>
-          <t>31</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F57" s="1" t="inlineStr">
         <is>
-          <t>BUSH TUCKER SUPPLY AUSTRALIA PTY LTD</t>
+          <t>Seventyeighth Tostaree Pty. Ltd.</t>
         </is>
       </c>
     </row>
     <row r="58" customHeight="1" ht="140.0">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>609460</t>
+          <t>616243</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
-          <t>AUSTRALIA'S OWN COUNTRY FRESH BREAD C</t>
+          <t>MURRAY GREYS AUSTRALIA'S OWN BEEF BREED</t>
         </is>
       </c>
       <c r="D58" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E58" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>42</t>
         </is>
       </c>
       <c r="F58" s="1" t="inlineStr">
         <is>
-          <t>Seventyeighth Tostaree Pty. Ltd.</t>
+          <t>The Murray Grey Beef Cattle Society Inc.</t>
         </is>
       </c>
     </row>
     <row r="59" customHeight="1" ht="140.0">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>616243</t>
+          <t>616244</t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
           <t>MURRAY GREYS AUSTRALIA'S OWN BEEF BREED</t>
         </is>
       </c>
       <c r="D59" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E59" s="1" t="inlineStr">
         <is>
-          <t>42</t>
+          <t>31</t>
         </is>
       </c>
       <c r="F59" s="1" t="inlineStr">
         <is>
           <t>The Murray Grey Beef Cattle Society Inc.</t>
         </is>
       </c>
     </row>
     <row r="60" customHeight="1" ht="140.0">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>616244</t>
+          <t>621490</t>
         </is>
       </c>
       <c r="C60" s="1" t="inlineStr">
         <is>
-          <t>MURRAY GREYS AUSTRALIA'S OWN BEEF BREED</t>
+          <t>YOUR VERY OWN SLICE OF BIG V ACTION THE ACTION STATE OF AUSTRALIA</t>
         </is>
       </c>
       <c r="D60" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E60" s="1" t="inlineStr">
         <is>
-          <t>31</t>
+          <t>41</t>
         </is>
       </c>
       <c r="F60" s="1" t="inlineStr">
         <is>
-          <t>The Murray Grey Beef Cattle Society Inc.</t>
+          <t>Justin Lance Christie</t>
         </is>
       </c>
     </row>
     <row r="61" customHeight="1" ht="140.0">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>621490</t>
+          <t>621491</t>
         </is>
       </c>
       <c r="C61" s="1" t="inlineStr">
         <is>
           <t>YOUR VERY OWN SLICE OF BIG V ACTION THE ACTION STATE OF AUSTRALIA</t>
         </is>
       </c>
       <c r="D61" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E61" s="1" t="inlineStr">
         <is>
-          <t>41</t>
+          <t>39</t>
         </is>
       </c>
       <c r="F61" s="1" t="inlineStr">
         <is>
           <t>Justin Lance Christie</t>
         </is>
       </c>
     </row>
     <row r="62" customHeight="1" ht="140.0">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>621491</t>
+          <t>624107</t>
         </is>
       </c>
       <c r="C62" s="1" t="inlineStr">
         <is>
-          <t>YOUR VERY OWN SLICE OF BIG V ACTION THE ACTION STATE OF AUSTRALIA</t>
+          <t>MY OWN PRODUCT OF AUSTRALIA</t>
         </is>
       </c>
       <c r="D62" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E62" s="1" t="inlineStr">
         <is>
-          <t>39</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F62" s="1" t="inlineStr">
         <is>
-          <t>Justin Lance Christie</t>
+          <t>Ramasa Fine Foods</t>
         </is>
       </c>
     </row>
     <row r="63" customHeight="1" ht="140.0">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>624107</t>
+          <t>630807</t>
         </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
         <is>
-          <t>MY OWN PRODUCT OF AUSTRALIA</t>
+          <t>AUSTRALIA'S OWN TRASH &amp; TREASURE MARKETS</t>
         </is>
       </c>
       <c r="D63" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E63" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>16</t>
         </is>
       </c>
       <c r="F63" s="1" t="inlineStr">
         <is>
-          <t>Ramasa Fine Foods</t>
+          <t>Trash &amp; Treasure Australia Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="64" customHeight="1" ht="140.0">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>630807</t>
+          <t>630808</t>
         </is>
       </c>
       <c r="C64" s="1" t="inlineStr">
         <is>
           <t>AUSTRALIA'S OWN TRASH &amp; TREASURE MARKETS</t>
         </is>
       </c>
       <c r="D64" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E64" s="1" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>35</t>
         </is>
       </c>
       <c r="F64" s="1" t="inlineStr">
         <is>
           <t>Trash &amp; Treasure Australia Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="65" customHeight="1" ht="140.0">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>630808</t>
+          <t>647982</t>
         </is>
       </c>
       <c r="C65" s="1" t="inlineStr">
         <is>
-          <t>AUSTRALIA'S OWN TRASH &amp; TREASURE MARKETS</t>
+          <t>TUCKERBAGS</t>
         </is>
       </c>
       <c r="D65" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E65" s="1" t="inlineStr">
         <is>
-          <t>35</t>
+          <t>29</t>
         </is>
       </c>
       <c r="F65" s="1" t="inlineStr">
         <is>
-          <t>Trash &amp; Treasure Australia Pty Ltd</t>
+          <t>Australia's Own Pty Limited</t>
         </is>
       </c>
     </row>
     <row r="66" customHeight="1" ht="140.0">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>647982</t>
+          <t>647983</t>
         </is>
       </c>
       <c r="C66" s="1" t="inlineStr">
         <is>
           <t>TUCKERBAGS</t>
         </is>
       </c>
       <c r="D66" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E66" s="1" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F66" s="1" t="inlineStr">
         <is>
           <t>Australia's Own Pty Limited</t>
         </is>
       </c>
     </row>
     <row r="67" customHeight="1" ht="140.0">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>647983</t>
+          <t>680832</t>
         </is>
       </c>
       <c r="C67" s="1" t="inlineStr">
         <is>
-          <t>TUCKERBAGS</t>
+          <t>MARILYN MONROO AUSTRALIA'S VERY OWN</t>
         </is>
       </c>
       <c r="D67" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E67" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>41</t>
         </is>
       </c>
       <c r="F67" s="1" t="inlineStr">
         <is>
-          <t>Australia's Own Pty Limited</t>
+          <t>Amanda Jane Covey</t>
         </is>
       </c>
     </row>
     <row r="68" customHeight="1" ht="140.0">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>680832</t>
+          <t>713147</t>
         </is>
       </c>
       <c r="C68" s="1" t="inlineStr">
         <is>
-          <t>MARILYN MONROO AUSTRALIA'S VERY OWN</t>
+          <t>AUSTRALIA'S OWN HAT</t>
         </is>
       </c>
       <c r="D68" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E68" s="1" t="inlineStr">
         <is>
-          <t>41</t>
+          <t>25</t>
         </is>
       </c>
       <c r="F68" s="1" t="inlineStr">
         <is>
-          <t>Amanda Jane Covey</t>
+          <t>Helmut Anton Karl Sirninger</t>
         </is>
       </c>
     </row>
     <row r="69" customHeight="1" ht="140.0">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>713147</t>
+          <t>775494</t>
         </is>
       </c>
       <c r="C69" s="1" t="inlineStr">
         <is>
-          <t>AUSTRALIA'S OWN HAT</t>
+          <t>AUSTRALIA'S OWN</t>
         </is>
       </c>
       <c r="D69" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E69" s="1" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>32</t>
         </is>
       </c>
       <c r="F69" s="1" t="inlineStr">
         <is>
-          <t>Helmut Anton Karl Sirninger</t>
+          <t>Carlton And United Breweries Limited</t>
         </is>
       </c>
     </row>
     <row r="70" customHeight="1" ht="140.0">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>775494</t>
+          <t>823245</t>
         </is>
       </c>
       <c r="C70" s="1" t="inlineStr">
         <is>
-          <t>AUSTRALIA'S OWN</t>
+          <t>AUSTRALIA'S OWN KOBE BEEF</t>
         </is>
       </c>
       <c r="D70" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E70" s="1" t="inlineStr">
         <is>
-          <t>32</t>
+          <t>29</t>
         </is>
       </c>
       <c r="F70" s="1" t="inlineStr">
         <is>
-          <t>Carlton And United Breweries Limited</t>
+          <t>Kabashi Corporation Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="71" customHeight="1" ht="140.0">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>823245</t>
+          <t>841152</t>
         </is>
       </c>
       <c r="C71" s="1" t="inlineStr">
         <is>
-          <t>AUSTRALIA'S OWN KOBE BEEF</t>
+          <t>AUSTRALIA'S OWN</t>
         </is>
       </c>
       <c r="D71" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E71" s="1" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F71" s="1" t="inlineStr">
         <is>
-          <t>Kabashi Corporation Pty Ltd</t>
+          <t>Sugar Australia Pty Limited</t>
         </is>
       </c>
     </row>
     <row r="72" customHeight="1" ht="140.0">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>841152</t>
+          <t>851112</t>
         </is>
       </c>
       <c r="C72" s="1" t="inlineStr">
         <is>
           <t>AUSTRALIA'S OWN</t>
         </is>
       </c>
       <c r="D72" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E72" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>32</t>
         </is>
       </c>
       <c r="F72" s="1" t="inlineStr">
         <is>
-          <t>Sugar Australia Pty Limited</t>
+          <t>Carlton and United Breweries Limited</t>
         </is>
       </c>
     </row>
     <row r="73" customHeight="1" ht="140.0">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>851112</t>
+          <t>851695</t>
         </is>
       </c>
       <c r="C73" s="1" t="inlineStr">
         <is>
-          <t>AUSTRALIA'S OWN</t>
+          <t>Own your Share of Australia</t>
         </is>
       </c>
       <c r="D73" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E73" s="1" t="inlineStr">
         <is>
-          <t>32</t>
+          <t>41</t>
         </is>
       </c>
       <c r="F73" s="1" t="inlineStr">
         <is>
-          <t>Carlton and United Breweries Limited</t>
+          <t>Stock Market Investors Group</t>
         </is>
       </c>
     </row>
     <row r="74" customHeight="1" ht="140.0">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>851695</t>
+          <t>915868</t>
         </is>
       </c>
       <c r="C74" s="1" t="inlineStr">
         <is>
-          <t>Own your Share of Australia</t>
+          <t>COUNTESS MOUNTBATTENS OWN FRONTIERSMAN GOD GUARD THEE</t>
         </is>
       </c>
       <c r="D74" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E74" s="1" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
       <c r="F74" s="1" t="inlineStr">
         <is>
-          <t>Stock Market Investors Group</t>
+          <t>Legion of Frontiersmen of the Commonwealth (Countess Mountbatten's Own) - Australia Command</t>
         </is>
       </c>
     </row>
     <row r="75" customHeight="1" ht="140.0">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>915868</t>
+          <t>918406</t>
         </is>
       </c>
       <c r="C75" s="1" t="inlineStr">
         <is>
-          <t>COUNTESS MOUNTBATTENS OWN FRONTIERSMAN GOD GUARD THEE</t>
+          <t>AUSTRALIA'S OWN</t>
         </is>
       </c>
       <c r="D75" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E75" s="1" t="inlineStr">
         <is>
-          <t>41</t>
+          <t>29</t>
         </is>
       </c>
       <c r="F75" s="1" t="inlineStr">
         <is>
-          <t>Legion of Frontiersmen of the Commonwealth (Countess Mountbatten's Own) - Australia Command</t>
+          <t>So Natural Foods Australia Limited</t>
         </is>
       </c>
     </row>
     <row r="76" customHeight="1" ht="140.0">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>918406</t>
+          <t>938463</t>
         </is>
       </c>
       <c r="C76" s="1" t="inlineStr">
         <is>
           <t>AUSTRALIA'S OWN</t>
         </is>
       </c>
       <c r="D76" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E76" s="1" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>32</t>
         </is>
       </c>
       <c r="F76" s="1" t="inlineStr">
         <is>
-          <t>So Natural Foods Australia Limited</t>
+          <t>Carlton And United Breweries Limited</t>
         </is>
       </c>
     </row>
     <row r="77" customHeight="1" ht="140.0">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>938463</t>
+          <t>1051517</t>
         </is>
       </c>
       <c r="C77" s="1" t="inlineStr">
         <is>
-          <t>AUSTRALIA'S OWN</t>
+          <t>THE GREAT WHITE SWIMMING AT YOUR OWN RISK! ROADSIGN AUSTRALIA</t>
         </is>
       </c>
       <c r="D77" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E77" s="1" t="inlineStr">
         <is>
-          <t>32</t>
+          <t>16, 25</t>
         </is>
       </c>
       <c r="F77" s="1" t="inlineStr">
         <is>
-          <t>Carlton And United Breweries Limited</t>
+          <t>Carthew Corporation Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="78" customHeight="1" ht="140.0">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>1051517</t>
+          <t>1187716</t>
         </is>
       </c>
       <c r="C78" s="1" t="inlineStr">
         <is>
-          <t>THE GREAT WHITE SWIMMING AT YOUR OWN RISK! ROADSIGN AUSTRALIA</t>
+          <t>MY WEDDING MAGAZINE SOUTH AUSTRALIA'S OWN CREATIVE WEDDING MAGAZINE</t>
         </is>
       </c>
       <c r="D78" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E78" s="1" t="inlineStr">
         <is>
-          <t>16, 25</t>
+          <t>41, 42</t>
         </is>
       </c>
       <c r="F78" s="1" t="inlineStr">
         <is>
-          <t>Carthew Corporation Pty Ltd</t>
+          <t>Belinda Wuensch; Cheryl Hughes</t>
         </is>
       </c>
     </row>
     <row r="79" customHeight="1" ht="140.0">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>1187716</t>
+          <t>1207994</t>
         </is>
       </c>
       <c r="C79" s="1" t="inlineStr">
         <is>
-          <t>MY WEDDING MAGAZINE SOUTH AUSTRALIA'S OWN CREATIVE WEDDING MAGAZINE</t>
+          <t>DROUGHTMASTER AUSTRALIA'S OWN BEEF BREED</t>
         </is>
       </c>
       <c r="D79" s="1" t="inlineStr">
+        <is>
+          <t>Withdrawn:
+Applicant request</t>
+        </is>
+      </c>
+      <c r="E79" s="1" t="inlineStr">
+        <is>
+          <t>31</t>
+        </is>
+      </c>
+      <c r="F79" s="1" t="inlineStr">
+        <is>
+          <t>Droughtmaster Australia's Own Beef Breed</t>
+        </is>
+      </c>
+    </row>
+    <row r="80" customHeight="1" ht="140.0">
+      <c r="A80" s="1" t="inlineStr">
+        <is>
+          <t>1319161</t>
+        </is>
+      </c>
+      <c r="C80" s="1" t="inlineStr">
+        <is>
+          <t>AUSTRALIA'S OWN BRAND OF BEAUTY</t>
+        </is>
+      </c>
+      <c r="D80" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E79" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D80" s="1" t="inlineStr">
+      <c r="E80" s="1" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="F80" s="1" t="inlineStr">
+        <is>
+          <t>Wesley Pawlowski; Joy Catherine Pawlowski</t>
+        </is>
+      </c>
+    </row>
+    <row r="81" customHeight="1" ht="140.0">
+      <c r="A81" s="1" t="inlineStr">
+        <is>
+          <t>1337234</t>
+        </is>
+      </c>
+      <c r="C81" s="1" t="inlineStr">
+        <is>
+          <t>NANNY GOAT SOAP</t>
+        </is>
+      </c>
+      <c r="D81" s="1" t="inlineStr">
+        <is>
+          <t>Lapsed:
+Not accepted</t>
+        </is>
+      </c>
+      <c r="E81" s="1" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="F81" s="1" t="inlineStr">
+        <is>
+          <t>AUSTRALIA'S OWN PTY LTD</t>
+        </is>
+      </c>
+    </row>
+    <row r="82" customHeight="1" ht="140.0">
+      <c r="A82" s="1" t="inlineStr">
+        <is>
+          <t>1497269</t>
+        </is>
+      </c>
+      <c r="C82" s="1" t="inlineStr">
+        <is>
+          <t>COFFEE GURU AUSTRALIA'S OWN GOURMET COFFEE CO.</t>
+        </is>
+      </c>
+      <c r="D82" s="1" t="inlineStr">
+        <is>
+          <t>Lapsed:
+Not accepted</t>
+        </is>
+      </c>
+      <c r="E82" s="1" t="inlineStr">
+        <is>
+          <t>21, 30, 40, 43</t>
+        </is>
+      </c>
+      <c r="F82" s="1" t="inlineStr">
+        <is>
+          <t>Coffee Guru Pty Ltd</t>
+        </is>
+      </c>
+    </row>
+    <row r="83" customHeight="1" ht="140.0">
+      <c r="A83" s="1" t="inlineStr">
+        <is>
+          <t>1562218</t>
+        </is>
+      </c>
+      <c r="C83" s="1" t="inlineStr">
+        <is>
+          <t>NULON AUSTRALIA'S OWN</t>
+        </is>
+      </c>
+      <c r="D83" s="1" t="inlineStr">
         <is>
           <t>Withdrawn:
 Applicant request</t>
         </is>
       </c>
-      <c r="E80" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D81" s="1" t="inlineStr">
+      <c r="E83" s="1" t="inlineStr">
+        <is>
+          <t>1, 4</t>
+        </is>
+      </c>
+      <c r="F83" s="1" t="inlineStr">
+        <is>
+          <t>Nulon Products Australia Pty Ltd</t>
+        </is>
+      </c>
+    </row>
+    <row r="84" customHeight="1" ht="140.0">
+      <c r="A84" s="1" t="inlineStr">
+        <is>
+          <t>1714509</t>
+        </is>
+      </c>
+      <c r="C84" s="1" t="inlineStr">
+        <is>
+          <t>AUSTRALIA'S OWN</t>
+        </is>
+      </c>
+      <c r="D84" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E81" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D82" s="1" t="inlineStr">
+      <c r="E84" s="1" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="F84" s="1" t="inlineStr">
+        <is>
+          <t>Australian Natural Foods Holdings Pty Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="85" customHeight="1" ht="140.0">
+      <c r="A85" s="1" t="inlineStr">
+        <is>
+          <t>1808812</t>
+        </is>
+      </c>
+      <c r="C85" s="1" t="inlineStr">
+        <is>
+          <t>UGG EX AUSTRALIA OWN</t>
+        </is>
+      </c>
+      <c r="D85" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E82" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D83" s="1" t="inlineStr">
+      <c r="E85" s="1" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="F85" s="1" t="inlineStr">
+        <is>
+          <t>ezex pty ltd</t>
+        </is>
+      </c>
+    </row>
+    <row r="86" customHeight="1" ht="140.0">
+      <c r="A86" s="1" t="inlineStr">
+        <is>
+          <t>1854923</t>
+        </is>
+      </c>
+      <c r="C86" s="1" t="inlineStr">
+        <is>
+          <t>HANDLE YOUR OWN PR AUSTRALIA</t>
+        </is>
+      </c>
+      <c r="D86" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E83" s="1" t="inlineStr">
-[...49 lines deleted...]
-      <c r="D85" s="1" t="inlineStr">
+      <c r="E86" s="1" t="inlineStr">
+        <is>
+          <t>9, 35</t>
+        </is>
+      </c>
+      <c r="F86" s="1" t="inlineStr">
+        <is>
+          <t>Handle Your Own PR Pty Ltd</t>
+        </is>
+      </c>
+    </row>
+    <row r="87" customHeight="1" ht="140.0">
+      <c r="A87" s="1" t="inlineStr">
+        <is>
+          <t>2031669</t>
+        </is>
+      </c>
+      <c r="C87" s="1" t="inlineStr">
+        <is>
+          <t>AUSTRALIA'S OWN DAIRIES</t>
+        </is>
+      </c>
+      <c r="D87" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E85" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D86" s="1" t="inlineStr">
+      <c r="E87" s="1" t="inlineStr">
+        <is>
+          <t>29, 39, 44</t>
+        </is>
+      </c>
+      <c r="F87" s="1" t="inlineStr">
+        <is>
+          <t>Freedom Foods Group IP Pty Ltd</t>
+        </is>
+      </c>
+    </row>
+    <row r="88" customHeight="1" ht="140.0">
+      <c r="A88" s="1" t="inlineStr">
+        <is>
+          <t>2429058</t>
+        </is>
+      </c>
+      <c r="C88" s="1" t="inlineStr">
+        <is>
+          <t>MURRAY GREY BEEF AUSTRALIA'S OWN BREED PREMIUM GRAIN FED BEEF</t>
+        </is>
+      </c>
+      <c r="D88" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E86" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D87" s="1" t="inlineStr">
+      <c r="E88" s="1" t="inlineStr">
+        <is>
+          <t>29</t>
+        </is>
+      </c>
+      <c r="F88" s="1" t="inlineStr">
+        <is>
+          <t>Rhys O'Donohue; Amy Nankivell</t>
+        </is>
+      </c>
+    </row>
+    <row r="89" customHeight="1" ht="140.0">
+      <c r="A89" s="1" t="inlineStr">
+        <is>
+          <t>2443067</t>
+        </is>
+      </c>
+      <c r="C89" s="1" t="inlineStr">
+        <is>
+          <t>AUSTRALIA'S OWN SCIENTIFIC PET FOOD</t>
+        </is>
+      </c>
+      <c r="D89" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E87" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D88" s="1" t="inlineStr">
+      <c r="E89" s="1" t="inlineStr">
+        <is>
+          <t>31</t>
+        </is>
+      </c>
+      <c r="F89" s="1" t="inlineStr">
+        <is>
+          <t>Advanced Pet Care of Australia Pty Ltd</t>
+        </is>
+      </c>
+    </row>
+    <row r="90" customHeight="1" ht="140.0">
+      <c r="A90" s="1" t="inlineStr">
+        <is>
+          <t>2461899</t>
+        </is>
+      </c>
+      <c r="C90" s="1" t="inlineStr">
+        <is>
+          <t>THE ESPRESSO CLUB BY INDUSTRY BEANS BARISTA AUSTRALIA'S #1 COFFEE SUBSCRIPTION BE YOUR OWN BARISTA</t>
+        </is>
+      </c>
+      <c r="D90" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E88" s="1" t="inlineStr">
-[...54 lines deleted...]
-      </c>
       <c r="E90" s="1" t="inlineStr">
         <is>
-          <t>31</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F90" s="1" t="inlineStr">
         <is>
-          <t>Advanced Pet Care of Australia Pty Ltd</t>
+          <t>Industry Beans Intellectual Property Pty Ltd</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>