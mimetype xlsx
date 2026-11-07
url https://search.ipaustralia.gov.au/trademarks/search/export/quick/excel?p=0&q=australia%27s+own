--- v3 (2026-09-23)
+++ v4 (2026-11-07)
@@ -90,51 +90,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment vertical="top" horizontal="left" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFill="true" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../media/image1.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId10" Target="../media/image10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId11" Target="../media/image11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId12" Target="../media/image12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId13" Target="../media/image13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId14" Target="../media/image14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId15" Target="../media/image15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId16" Target="../media/image16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId17" Target="../media/image17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId18" Target="../media/image18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId19" Target="../media/image19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId2" Target="../media/image2.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId20" Target="../media/image20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId21" Target="../media/image21.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId22" Target="../media/image22.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId23" Target="../media/image23.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId24" Target="../media/image24.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId25" Target="../media/image25.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId26" Target="../media/image26.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId27" Target="../media/image27.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId28" Target="../media/image28.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId29" Target="../media/image29.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId3" Target="../media/image3.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId30" Target="../media/image30.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId31" Target="../media/image31.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId32" Target="../media/image32.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId33" Target="../media/image33.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId34" Target="../media/image34.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId35" Target="../media/image35.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId36" Target="../media/image36.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId37" Target="../media/image37.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId38" Target="../media/image38.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId39" Target="../media/image39.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId4" Target="../media/image4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId40" Target="../media/image40.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId41" Target="../media/image41.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId42" Target="../media/image42.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId43" Target="../media/image43.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId44" Target="../media/image44.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId45" Target="../media/image45.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId46" Target="../media/image46.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId47" Target="../media/image47.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId48" Target="../media/image48.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId49" Target="../media/image49.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId5" Target="../media/image5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId50" Target="../media/image50.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId51" Target="../media/image51.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId52" Target="../media/image52.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId53" Target="../media/image53.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId54" Target="../media/image54.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId55" Target="../media/image55.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId56" Target="../media/image56.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId57" Target="../media/image57.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId58" Target="../media/image58.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId6" Target="../media/image6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId7" Target="../media/image7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId8" Target="../media/image8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId9" Target="../media/image9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../media/image1.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId10" Target="../media/image10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId11" Target="../media/image11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId12" Target="../media/image12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId13" Target="../media/image13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId14" Target="../media/image14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId15" Target="../media/image15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId16" Target="../media/image16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId17" Target="../media/image17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId18" Target="../media/image18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId19" Target="../media/image19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId2" Target="../media/image2.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId20" Target="../media/image20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId21" Target="../media/image21.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId22" Target="../media/image22.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId23" Target="../media/image23.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId24" Target="../media/image24.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId25" Target="../media/image25.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId26" Target="../media/image26.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId27" Target="../media/image27.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId28" Target="../media/image28.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId29" Target="../media/image29.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId3" Target="../media/image3.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId30" Target="../media/image30.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId31" Target="../media/image31.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId32" Target="../media/image32.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId33" Target="../media/image33.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId34" Target="../media/image34.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId35" Target="../media/image35.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId36" Target="../media/image36.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId37" Target="../media/image37.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId38" Target="../media/image38.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId39" Target="../media/image39.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId4" Target="../media/image4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId40" Target="../media/image40.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId41" Target="../media/image41.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId42" Target="../media/image42.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId43" Target="../media/image43.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId44" Target="../media/image44.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId45" Target="../media/image45.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId46" Target="../media/image46.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId47" Target="../media/image47.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId48" Target="../media/image48.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId49" Target="../media/image49.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId5" Target="../media/image5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId50" Target="../media/image50.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId51" Target="../media/image51.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId52" Target="../media/image52.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId53" Target="../media/image53.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId54" Target="../media/image54.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId55" Target="../media/image55.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId56" Target="../media/image56.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId57" Target="../media/image57.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId58" Target="../media/image58.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId59" Target="../media/image59.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId6" Target="../media/image6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId60" Target="../media/image60.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId7" Target="../media/image7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId8" Target="../media/image8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId9" Target="../media/image9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>657142</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -676,1712 +676,1788 @@
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1009523"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>29</xdr:row>
+      <xdr:rowOff>952380</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId16"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="952380"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1008000</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>1428571</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="17" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId17"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1008000" cy="1428571"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>933333</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="16" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId16"/>
+        <xdr:cNvPr id="18" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="933333"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>30</xdr:row>
-[...5 lines deleted...]
-      <xdr:row>30</xdr:row>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>961904</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="17" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId17"/>
+        <xdr:cNvPr id="19" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="961904"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>31</xdr:row>
-[...5 lines deleted...]
-      <xdr:row>31</xdr:row>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>1314285</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="18" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId18"/>
+        <xdr:cNvPr id="20" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1314285"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1152000</xdr:colOff>
-      <xdr:row>32</xdr:row>
-[...74 lines deleted...]
-      <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="21" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1080000" cy="1428571"/>
+          <a:ext cx="1152000" cy="1428571"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>761904</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="22" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId22"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="761904"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>1332000</xdr:colOff>
+      <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="22" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId22"/>
+        <xdr:cNvPr id="23" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId23"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="1428571"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1332000</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>1428571</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="24" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1332000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>39</xdr:row>
-[...5 lines deleted...]
-      <xdr:row>39</xdr:row>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>41</xdr:row>
       <xdr:rowOff>1076190</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="23" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId23"/>
+        <xdr:cNvPr id="25" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1076190"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>40</xdr:row>
-[...5 lines deleted...]
-      <xdr:row>40</xdr:row>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>42</xdr:row>
       <xdr:rowOff>980952</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="24" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId24"/>
+        <xdr:cNvPr id="26" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="980952"/>
-        </a:xfrm>
-[...74 lines deleted...]
-          <a:ext cx="1404000" cy="971428"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>43</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>43</xdr:row>
       <xdr:rowOff>961904</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="27" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="961904"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>48</xdr:row>
-[...5 lines deleted...]
-      <xdr:row>48</xdr:row>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>971428</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="28" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId28"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="971428"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>961904</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="29" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId29"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="961904"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>50</xdr:row>
       <xdr:rowOff>1200000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="28" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId28"/>
+        <xdr:cNvPr id="30" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1200000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>49</xdr:row>
-[...5 lines deleted...]
-      <xdr:row>49</xdr:row>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>51</xdr:row>
       <xdr:rowOff>1180952</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="29" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId29"/>
+        <xdr:cNvPr id="31" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1180952"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>50</xdr:row>
-[...5 lines deleted...]
-      <xdr:row>50</xdr:row>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>52</xdr:row>
       <xdr:rowOff>1123809</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="30" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId30"/>
+        <xdr:cNvPr id="32" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1123809"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>51</xdr:row>
-[...5 lines deleted...]
-      <xdr:row>51</xdr:row>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>53</xdr:row>
       <xdr:rowOff>1209523</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="31" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId31"/>
+        <xdr:cNvPr id="33" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1209523"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>52</xdr:row>
-[...5 lines deleted...]
-      <xdr:row>52</xdr:row>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>54</xdr:row>
       <xdr:rowOff>1142857</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="32" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId32"/>
+        <xdr:cNvPr id="34" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1142857"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>53</xdr:row>
-[...5 lines deleted...]
-      <xdr:row>53</xdr:row>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>55</xdr:row>
       <xdr:rowOff>1295238</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="33" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId33"/>
+        <xdr:cNvPr id="35" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1295238"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
-[...5 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>885714</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="34" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId34"/>
+        <xdr:cNvPr id="36" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="885714"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...5 lines deleted...]
-      <xdr:row>57</xdr:row>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>59</xdr:row>
       <xdr:rowOff>1180952</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="35" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId35"/>
+        <xdr:cNvPr id="37" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1180952"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...5 lines deleted...]
-      <xdr:row>58</xdr:row>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>60</xdr:row>
       <xdr:rowOff>638095</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="36" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId36"/>
+        <xdr:cNvPr id="38" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId38"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="638095"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...5 lines deleted...]
-      <xdr:row>59</xdr:row>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>61</xdr:row>
       <xdr:rowOff>438095</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="37" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId37"/>
+        <xdr:cNvPr id="39" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId39"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="438095"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...5 lines deleted...]
-      <xdr:row>60</xdr:row>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>62</xdr:row>
       <xdr:rowOff>409523</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="38" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId38"/>
+        <xdr:cNvPr id="40" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="409523"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...5 lines deleted...]
-      <xdr:row>61</xdr:row>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>63</xdr:row>
       <xdr:rowOff>638095</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="39" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId39"/>
+        <xdr:cNvPr id="41" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="638095"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
+      <xdr:row>64</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1332000</xdr:colOff>
-      <xdr:row>62</xdr:row>
+      <xdr:row>64</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="40" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId40"/>
+        <xdr:cNvPr id="42" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1332000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
+      <xdr:row>65</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1224000</xdr:colOff>
-      <xdr:row>63</xdr:row>
+      <xdr:row>65</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="41" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId41"/>
+        <xdr:cNvPr id="43" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1224000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...5 lines deleted...]
-      <xdr:row>64</xdr:row>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>66</xdr:row>
       <xdr:rowOff>571428</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="42" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId42"/>
+        <xdr:cNvPr id="44" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="571428"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...5 lines deleted...]
-      <xdr:row>65</xdr:row>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>67</xdr:row>
       <xdr:rowOff>619047</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="43" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId43"/>
+        <xdr:cNvPr id="45" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="619047"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>66</xdr:row>
-[...5 lines deleted...]
-      <xdr:row>66</xdr:row>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>68</xdr:row>
       <xdr:rowOff>152380</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="44" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId44"/>
+        <xdr:cNvPr id="46" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="152380"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...5 lines deleted...]
-      <xdr:row>67</xdr:row>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>69</xdr:row>
       <xdr:rowOff>342857</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="45" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId45"/>
+        <xdr:cNvPr id="47" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="342857"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>69</xdr:row>
-[...5 lines deleted...]
-      <xdr:row>69</xdr:row>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>71</xdr:row>
       <xdr:rowOff>552380</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="46" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId46"/>
+        <xdr:cNvPr id="48" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="552380"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>73</xdr:row>
+      <xdr:row>75</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1224000</xdr:colOff>
-      <xdr:row>73</xdr:row>
+      <xdr:row>75</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="47" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId47"/>
+        <xdr:cNvPr id="49" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1224000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>74</xdr:row>
-[...5 lines deleted...]
-      <xdr:row>74</xdr:row>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>76</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="48" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId48"/>
+        <xdr:cNvPr id="50" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>76</xdr:row>
-[...5 lines deleted...]
-      <xdr:row>76</xdr:row>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>78</xdr:row>
       <xdr:rowOff>1295238</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="49" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId49"/>
+        <xdr:cNvPr id="51" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1295238"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>77</xdr:row>
-[...5 lines deleted...]
-      <xdr:row>77</xdr:row>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>79</xdr:row>
       <xdr:rowOff>752380</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="50" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId50"/>
+        <xdr:cNvPr id="52" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="752380"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>78</xdr:row>
-[...5 lines deleted...]
-      <xdr:row>78</xdr:row>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>80</xdr:row>
       <xdr:rowOff>1247619</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="51" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId51"/>
+        <xdr:cNvPr id="53" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1247619"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>80</xdr:row>
-[...5 lines deleted...]
-      <xdr:row>80</xdr:row>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>82</xdr:row>
       <xdr:rowOff>1009523</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="52" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId52"/>
+        <xdr:cNvPr id="54" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1009523"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>81</xdr:row>
-[...5 lines deleted...]
-      <xdr:row>81</xdr:row>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>83</xdr:row>
       <xdr:rowOff>980952</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="53" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId53"/>
+        <xdr:cNvPr id="55" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="980952"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>82</xdr:row>
-[...5 lines deleted...]
-      <xdr:row>82</xdr:row>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>84</xdr:row>
       <xdr:rowOff>371428</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="54" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId54"/>
+        <xdr:cNvPr id="56" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="371428"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>84</xdr:row>
-[...5 lines deleted...]
-      <xdr:row>84</xdr:row>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>86</xdr:row>
       <xdr:rowOff>914285</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="55" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId55"/>
+        <xdr:cNvPr id="57" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="914285"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>85</xdr:row>
-[...5 lines deleted...]
-      <xdr:row>85</xdr:row>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>87</xdr:row>
       <xdr:rowOff>323809</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="56" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId56"/>
+        <xdr:cNvPr id="58" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="323809"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>87</xdr:row>
-[...5 lines deleted...]
-      <xdr:row>87</xdr:row>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>89</xdr:row>
       <xdr:rowOff>971428</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="57" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId57"/>
+        <xdr:cNvPr id="59" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="971428"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>89</xdr:row>
+      <xdr:row>91</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1296000</xdr:colOff>
-      <xdr:row>89</xdr:row>
+      <xdr:row>91</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="58" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId58"/>
+        <xdr:cNvPr id="60" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1296000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../drawings/drawing1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:F90"/>
+  <dimension ref="A2:F92"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true">
       <pane xSplit="1.0" ySplit="4.0" state="frozen" topLeftCell="B5" activePane="bottomRight"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="10.0" customWidth="true"/>
     <col min="3" max="3" width="20.0" customWidth="true"/>
     <col min="4" max="4" width="20.0" customWidth="true"/>
     <col min="2" max="2" width="40.0" customWidth="true"/>
     <col min="5" max="5" width="25.0" customWidth="true"/>
     <col min="6" max="6" width="20.0" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="2" customHeight="1" ht="25.0">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Search Results</t>
         </is>
       </c>
       <c r="C2" s="4" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D2" s="5" t="inlineStr">
         <is>
-          <t>86</t>
+          <t>88</t>
         </is>
       </c>
     </row>
     <row r="4" customHeight="1" ht="25.0">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>Number</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>Visual representation</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>Words</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
@@ -3076,1750 +3152,1806 @@
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>AO AUSTRALIA'S OWN</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>NOUMI IP PTY LTD</t>
         </is>
       </c>
     </row>
     <row r="30" customHeight="1" ht="140.0">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>303250</t>
+          <t>2687497</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
-          <t>AUSTRALIA'S OWN MATILDA</t>
+          <t>DOLFIE-CORE CHARACTER DNA (BASE STRUCTURE) THE FOLLOWING IS THE BASE DNA (CORE STRUCTURE) OF DOLFIE. ALL DOLFIE CHARACTERS, IN ANY VERSION, COLOUR, EXPRESSION OR STYLE, ARE DERIVED FROM AND MUST MAINTAIN THESE FUNDAMENTAL PHYSICAL TRAITS. CORE INVARIABLE TRAITS (ALWAYS PRESENT) FURRY TEXTURE (ENTIRE BODY), ROBUST, ROUND, COMPACT BODY, THREE ANTENNAE ON TOP OF HEAD, EACH ANTENNA IS A SERIES OF CONNECTED SPHERES, FOUR FINGERS ON EACH HAND (NO CLAWS), SHORT ARMS AND LEGS, PLAYFUL, ALIEN APPEARANCE *THESE TRAITS ARE THE VISUAL FOUNDATION AND MUST EXIST IN EVERY DOLFIE. FRONT VIEW SIDE VIEW (RIGHT) BACK VIEW FOUR FINGERS (ON EACH HAND) TOP VIEW VARIABLE ELEMENTS-EXTREMELY DIVERSE POSSIBILITIES ALL ELEMENTS IN THIS SECTION MAY VARY INFINITELY BETWEEN CHARACTERS. THESE EXAMPLES ARE ILLUSTRATIVE ONLY AND DO NOT REPRESENT ANY SINGLE CHARACTER. ANTENNAE-SHAPES, SIZES, SPHERE STYLES &amp; PATTERNS MAY VARY INFINITELY FUR/COLOUR-COLOURS, TEXTURES, LENGTH &amp; STYLES MAY VARY INFINITELY FACIAL EXPRESSIONS-EYES, MOUTH &amp; EXPRESSIONS MAY VARY INFINITELY SHOES-STYLES, SHAPES, COLOURS &amp; DETAILS MAY VARY INFINITELY SOLE DESIGNS-SYMBOLS, PATTERNS &amp; ARTWORK MAY VARY INFINITELY IMPORTANT NOTE: ALL ELEMENTS SHOWN AS VARIABLE (ANTENNAE, FUR/COLOUR, FACIAL EXPRESSIONS, SHOES, AND SOLE DESIGNS) MAY BE MODIFIED, COMBINED, STYLED, AND ADAPTED IN COUNTLESS WAYS BY THE ARTIST. THIS INCLUDES THOUSANDS, MILLIONS, OR EVEN INFINITE VARIATIONS. NO DOLFIE CHARACTER IS LIMITED TO A SINGLE SPECIFIC DESIGN. THIS REGISTRATION PROTECTS THE DNA (BASE STRUCTURE) OF DOLFIE, NOT ANY INDIVIDUAL VARIATION OR STYLISTIC INTERPRETATION. DOLFIE IS A BRAND FAMILY-NAME + INDIVIDUAL IDENTITY "DOLFIE" IS THE MASTER BRAND NAME THAT REPRESENTS THE ENTIRE FAMILY OF CHARACTERS. EACH DOLFIE CHARACTER MAY HAVE ITS OWN INDIVIDUAL NAME THAT REFLECTS ITS UNIQUE ESSENCE, STORY, OR THEME. EXAMPLES OF INDIVIDUAL CHARACTER NAMES WITHIN THE DOLFIE BRAND: DOLFIE-RESILIENCE DOLFIE-COURAGE DOLFIE-HOPE DOLFIE-WISDOM DOLFIE-JOY DOLFIE-INTEGRITY DOLFIE-FREEDOM DOLFIE-INFINITY DOLFIE-ORIGIN ...DOLFIE ...AND INFINITE IDENTITY. EACH DOLFIE CHARACTER MAY HAVE A UNIQUE NAME, PERSONALITY, BACKSTORY AND PURPOSE. THE NAME "DOLFIE" WILL ALWAYS BE PART OF THE CHARACTER'S NAME. EXAMPLE FORMAT: DOLFIE-[UNIQUE NAME]. ALL NAMES AND IDENTITIES ARE PART OF THE DOLFIE BRAND UNIVERSE. DOLFIE DESIGN INTENT FOR IP REGISTRATION (IP AUSTRALIA) THIS REGISTRATION COVERS THE CORE CHARACTER DNA (BASE STRUCTURE) OF DOLFIE AND ITS ESSENTIAL VISUAL IDENTITY AS SHOWN IN THE INVARIABLE TRAITS. ALL PRESENT AND FUTURE VARIATIONS, ADAPTATIONS, AND STYLISTIC INTERPRETATIONS DERIVED FROM THIS DNA ARE PART OF THE CREATIVE EXPRESSION OF THE BRAND AND ARE PROTECTED UNDER THIS REGISTRATION. CREATED BY: JOHAN SEBASTIAN GRISALES ARBOLEDA FOR: IP REGISTRATION-IP AUSTRALIA. UNAUTHORISED USE OR REPRODUCTION IS PROHIBITED.</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Status not available</t>
+          <t>Accepted:
+Awaiting publication</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>9</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
-          <t/>
+          <t>Johan Sebastian Grisales Arboleda</t>
         </is>
       </c>
     </row>
     <row r="31" customHeight="1" ht="140.0">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>303254</t>
+          <t>2697912</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
-          <t>AUSTRALIA'S OWN MATILDA</t>
+          <t>ALLIED HEALTH SERVICES AUSTRALIA WOBBLY WALKERS FALLS PREVENTION MOBILITY INDEPENDENCE REGAIN YOUR CONFIDENCE. IMPROVE YOUR MOBILITY. MAINTAIN YOUR INDEPENDENCE. THE WOBBLY WALKERS PROGRAM IS A COMPREHENSIVE, EVIDENCE-BASED REHABILITATION PROGRAM DESIGNED TO HELP OLDER ADULTS IMPROVE MOBILITY, REDUCE FALLS RISK AND STAY INDEPENDENT FOR LONGER. IN YOUR HOME RECEIVE TREATMENT IN THE COMFORT AND CONVENIENCE OF YOUR OWN HOME RESIDENTIAL AGED CARE FACILITIES WE WORK IN PARTNERSHIP WITH AGED CARE FACILITIES TO SUPPORT RESIDENTS' INDEPENDENCE CLINIC LOCATIONS HELENSVALE ROBINA PROFESSIONAL CARE AT OUR MODERN, FULLY EQUIPPED CLINIC LOCATIONS WWW.AHSAGROUP.COM.AU COMMUNITY@ALLIEDHEALTHSERVICESAUSTRALIA.COM.AU ENQUIRE TODAY! SCAN THE QR CODE TO FILL OUT OUR ENQUIRY FORM. OUR FRIENDLY ADMIN TEAM WILL BE IN TOUCH! ASPIRE</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Status not available</t>
+          <t>Published:
+Awaiting examination</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>44</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
-          <t/>
+          <t>Allied Health Services Australia</t>
         </is>
       </c>
     </row>
     <row r="32" customHeight="1" ht="140.0">
       <c r="A32" s="1" t="inlineStr">
         <is>
+          <t>303250</t>
+        </is>
+      </c>
+      <c r="C32" s="1" t="inlineStr">
+        <is>
+          <t>AUSTRALIA'S OWN MATILDA</t>
+        </is>
+      </c>
+      <c r="D32" s="1" t="inlineStr">
+        <is>
+          <t>Status not available</t>
+        </is>
+      </c>
+      <c r="E32" s="1" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="F32" s="1" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="33" customHeight="1" ht="140.0">
+      <c r="A33" s="1" t="inlineStr">
+        <is>
+          <t>303254</t>
+        </is>
+      </c>
+      <c r="C33" s="1" t="inlineStr">
+        <is>
+          <t>AUSTRALIA'S OWN MATILDA</t>
+        </is>
+      </c>
+      <c r="D33" s="1" t="inlineStr">
+        <is>
+          <t>Status not available</t>
+        </is>
+      </c>
+      <c r="E33" s="1" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="F33" s="1" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="34" customHeight="1" ht="140.0">
+      <c r="A34" s="1" t="inlineStr">
+        <is>
           <t>567949</t>
         </is>
       </c>
-      <c r="C32" s="1" t="inlineStr">
+      <c r="C34" s="1" t="inlineStr">
         <is>
           <t>NORTHERN AUSTRALIA'S VERY OWN CROCODILE CHOWDER</t>
         </is>
       </c>
-      <c r="D32" s="1" t="inlineStr">
+      <c r="D34" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E32" s="1" t="inlineStr">
+      <c r="E34" s="1" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
-      <c r="F32" s="1" t="inlineStr">
+      <c r="F34" s="1" t="inlineStr">
         <is>
           <t>Smimac Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="33" customHeight="1" ht="140.0">
-      <c r="A33" s="1" t="inlineStr">
+    <row r="35" customHeight="1" ht="140.0">
+      <c r="A35" s="1" t="inlineStr">
         <is>
           <t>637990</t>
         </is>
       </c>
-      <c r="C33" s="1" t="inlineStr">
+      <c r="C35" s="1" t="inlineStr">
         <is>
           <t>REBOUND AUSTRALIA'S OWN SPORTS DRINK</t>
         </is>
       </c>
-      <c r="D33" s="1" t="inlineStr">
+      <c r="D35" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E33" s="1" t="inlineStr">
+      <c r="E35" s="1" t="inlineStr">
         <is>
           <t>32</t>
         </is>
       </c>
-      <c r="F33" s="1" t="inlineStr">
+      <c r="F35" s="1" t="inlineStr">
         <is>
           <t>Pharma Pacific Pty Limited</t>
         </is>
       </c>
     </row>
-    <row r="34" customHeight="1" ht="140.0">
-      <c r="A34" s="1" t="inlineStr">
+    <row r="36" customHeight="1" ht="140.0">
+      <c r="A36" s="1" t="inlineStr">
         <is>
           <t>643425</t>
         </is>
       </c>
-      <c r="C34" s="1" t="inlineStr">
+      <c r="C36" s="1" t="inlineStr">
         <is>
           <t>AUSTRALIA'S OWN BUSH FOODS</t>
         </is>
       </c>
-      <c r="D34" s="1" t="inlineStr">
+      <c r="D36" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E34" s="1" t="inlineStr">
+      <c r="E36" s="1" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
-      <c r="F34" s="1" t="inlineStr">
+      <c r="F36" s="1" t="inlineStr">
         <is>
           <t>Bush Tucker Supply Australia Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="35" customHeight="1" ht="140.0">
-      <c r="A35" s="1" t="inlineStr">
+    <row r="37" customHeight="1" ht="140.0">
+      <c r="A37" s="1" t="inlineStr">
         <is>
           <t>677352</t>
         </is>
       </c>
-      <c r="C35" s="1" t="inlineStr">
+      <c r="C37" s="1" t="inlineStr">
         <is>
           <t>THE REAL MC.COY HOME-STYLE SLOW COOKED C &amp; M SNACK FOODS AUSTRALIA'S
 OWN THE GREAT AUSTRALIAN</t>
         </is>
       </c>
-      <c r="D35" s="1" t="inlineStr">
+      <c r="D37" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E35" s="1" t="inlineStr">
+      <c r="E37" s="1" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
-      <c r="F35" s="1" t="inlineStr">
+      <c r="F37" s="1" t="inlineStr">
         <is>
           <t>Snack Foods Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="36" customHeight="1" ht="140.0">
-      <c r="A36" s="1" t="inlineStr">
+    <row r="38" customHeight="1" ht="140.0">
+      <c r="A38" s="1" t="inlineStr">
         <is>
           <t>708948</t>
         </is>
       </c>
-      <c r="C36" s="1" t="inlineStr">
+      <c r="C38" s="1" t="inlineStr">
         <is>
           <t>GOD'S OWN</t>
         </is>
       </c>
-      <c r="D36" s="1" t="inlineStr">
+      <c r="D38" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E36" s="1" t="inlineStr">
+      <c r="E38" s="1" t="inlineStr">
         <is>
           <t>29, 32</t>
         </is>
       </c>
-      <c r="F36" s="1" t="inlineStr">
+      <c r="F38" s="1" t="inlineStr">
         <is>
           <t>Australias Own Pty Limited</t>
         </is>
       </c>
     </row>
-    <row r="37" customHeight="1" ht="140.0">
-      <c r="A37" s="1" t="inlineStr">
+    <row r="39" customHeight="1" ht="140.0">
+      <c r="A39" s="1" t="inlineStr">
         <is>
           <t>847506</t>
         </is>
       </c>
-      <c r="C37" s="1" t="inlineStr">
+      <c r="C39" s="1" t="inlineStr">
         <is>
           <t>BI-LO AUSTRALIA'S OWN DISCOUNT SUPERMARKETS</t>
         </is>
       </c>
-      <c r="D37" s="1" t="inlineStr">
+      <c r="D39" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E37" s="1" t="inlineStr">
+      <c r="E39" s="1" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
-      <c r="F37" s="1" t="inlineStr">
+      <c r="F39" s="1" t="inlineStr">
         <is>
           <t>Bi-Lo Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="38" customHeight="1" ht="140.0">
-      <c r="A38" s="1" t="inlineStr">
+    <row r="40" customHeight="1" ht="140.0">
+      <c r="A40" s="1" t="inlineStr">
         <is>
           <t>898117</t>
         </is>
       </c>
-      <c r="C38" s="1" t="inlineStr">
+      <c r="C40" s="1" t="inlineStr">
         <is>
           <t>NEURAZEST</t>
         </is>
       </c>
-      <c r="D38" s="1" t="inlineStr">
+      <c r="D40" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E38" s="1" t="inlineStr">
+      <c r="E40" s="1" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
-      <c r="F38" s="1" t="inlineStr">
+      <c r="F40" s="1" t="inlineStr">
         <is>
           <t>AUSTRALIA'S OWN PTY LTD</t>
         </is>
       </c>
     </row>
-    <row r="39" customHeight="1" ht="140.0">
-      <c r="A39" s="1" t="inlineStr">
+    <row r="41" customHeight="1" ht="140.0">
+      <c r="A41" s="1" t="inlineStr">
         <is>
           <t>915846</t>
         </is>
       </c>
-      <c r="C39" s="1" t="inlineStr">
+      <c r="C41" s="1" t="inlineStr">
         <is>
           <t>ENERZEST</t>
         </is>
       </c>
-      <c r="D39" s="1" t="inlineStr">
+      <c r="D41" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E39" s="1" t="inlineStr">
+      <c r="E41" s="1" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
-      <c r="F39" s="1" t="inlineStr">
+      <c r="F41" s="1" t="inlineStr">
         <is>
           <t>Australia's Own Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="40" customHeight="1" ht="140.0">
-      <c r="A40" s="1" t="inlineStr">
+    <row r="42" customHeight="1" ht="140.0">
+      <c r="A42" s="1" t="inlineStr">
         <is>
           <t>1065354</t>
         </is>
       </c>
-      <c r="C40" s="1" t="inlineStr">
+      <c r="C42" s="1" t="inlineStr">
         <is>
           <t>LAMBMASTER AUSTRALIA'S OWN EASY CARE HAIR SHEEP BREED</t>
         </is>
       </c>
-      <c r="D40" s="1" t="inlineStr">
+      <c r="D42" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E40" s="1" t="inlineStr">
+      <c r="E42" s="1" t="inlineStr">
         <is>
           <t>31</t>
         </is>
       </c>
-      <c r="F40" s="1" t="inlineStr">
+      <c r="F42" s="1" t="inlineStr">
         <is>
           <t>Geoff Grewar</t>
         </is>
       </c>
     </row>
-    <row r="41" customHeight="1" ht="140.0">
-      <c r="A41" s="1" t="inlineStr">
+    <row r="43" customHeight="1" ht="140.0">
+      <c r="A43" s="1" t="inlineStr">
         <is>
           <t>1731003</t>
         </is>
       </c>
-      <c r="C41" s="1" t="inlineStr">
+      <c r="C43" s="1" t="inlineStr">
         <is>
           <t>COFFEE GURU AUSTRALIA'S OWN GOURMET COFFEE CO</t>
         </is>
       </c>
-      <c r="D41" s="1" t="inlineStr">
+      <c r="D43" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E41" s="1" t="inlineStr">
+      <c r="E43" s="1" t="inlineStr">
         <is>
           <t>21, 30, 40, 43</t>
         </is>
       </c>
-      <c r="F41" s="1" t="inlineStr">
+      <c r="F43" s="1" t="inlineStr">
         <is>
           <t>JED IP Pty Ltd</t>
-        </is>
-[...52 lines deleted...]
-          <t/>
         </is>
       </c>
     </row>
     <row r="44" customHeight="1" ht="140.0">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>303253</t>
+          <t>303251</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
           <t>AUSTRALIA'S OWN MATILDA</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
           <t>Status not available</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>24</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="45" customHeight="1" ht="140.0">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>350398</t>
+          <t>303252</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
-          <t>WHO OWNS AUSTRALIA</t>
+          <t>AUSTRALIA'S OWN MATILDA</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
           <t>Status not available</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>25</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="46" customHeight="1" ht="140.0">
       <c r="A46" s="1" t="inlineStr">
         <is>
+          <t>303253</t>
+        </is>
+      </c>
+      <c r="C46" s="1" t="inlineStr">
+        <is>
+          <t>AUSTRALIA'S OWN MATILDA</t>
+        </is>
+      </c>
+      <c r="D46" s="1" t="inlineStr">
+        <is>
+          <t>Status not available</t>
+        </is>
+      </c>
+      <c r="E46" s="1" t="inlineStr">
+        <is>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="F46" s="1" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="47" customHeight="1" ht="140.0">
+      <c r="A47" s="1" t="inlineStr">
+        <is>
+          <t>350398</t>
+        </is>
+      </c>
+      <c r="C47" s="1" t="inlineStr">
+        <is>
+          <t>WHO OWNS AUSTRALIA</t>
+        </is>
+      </c>
+      <c r="D47" s="1" t="inlineStr">
+        <is>
+          <t>Status not available</t>
+        </is>
+      </c>
+      <c r="E47" s="1" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="F47" s="1" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="48" customHeight="1" ht="140.0">
+      <c r="A48" s="1" t="inlineStr">
+        <is>
           <t>436996</t>
         </is>
       </c>
-      <c r="C46" s="1" t="inlineStr">
+      <c r="C48" s="1" t="inlineStr">
         <is>
           <t>AUSTRALIA'S OWN COUNTRY FRESH</t>
         </is>
       </c>
-      <c r="D46" s="1" t="inlineStr">
+      <c r="D48" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E46" s="1" t="inlineStr">
+      <c r="E48" s="1" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
-      <c r="F46" s="1" t="inlineStr">
+      <c r="F48" s="1" t="inlineStr">
         <is>
           <t>Denis Francis Podbury</t>
         </is>
       </c>
     </row>
-    <row r="47" customHeight="1" ht="140.0">
-      <c r="A47" s="1" t="inlineStr">
+    <row r="49" customHeight="1" ht="140.0">
+      <c r="A49" s="1" t="inlineStr">
         <is>
           <t>436997</t>
         </is>
       </c>
-      <c r="C47" s="1" t="inlineStr">
+      <c r="C49" s="1" t="inlineStr">
         <is>
           <t>AUSTRALIA'S OWN</t>
         </is>
       </c>
-      <c r="D47" s="1" t="inlineStr">
+      <c r="D49" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E47" s="1" t="inlineStr">
+      <c r="E49" s="1" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
-      <c r="F47" s="1" t="inlineStr">
+      <c r="F49" s="1" t="inlineStr">
         <is>
           <t>Denis Francis Podbury</t>
         </is>
       </c>
     </row>
-    <row r="48" customHeight="1" ht="140.0">
-      <c r="A48" s="1" t="inlineStr">
+    <row r="50" customHeight="1" ht="140.0">
+      <c r="A50" s="1" t="inlineStr">
         <is>
           <t>472535</t>
         </is>
       </c>
-      <c r="C48" s="1" t="inlineStr">
+      <c r="C50" s="1" t="inlineStr">
         <is>
           <t>AUSTRALIA`S OWN</t>
         </is>
       </c>
-      <c r="D48" s="1" t="inlineStr">
+      <c r="D50" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E48" s="1" t="inlineStr">
+      <c r="E50" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
-      <c r="F48" s="1" t="inlineStr">
+      <c r="F50" s="1" t="inlineStr">
         <is>
           <t>Victor Cherikoff</t>
         </is>
       </c>
     </row>
-    <row r="49" customHeight="1" ht="140.0">
-      <c r="A49" s="1" t="inlineStr">
+    <row r="51" customHeight="1" ht="140.0">
+      <c r="A51" s="1" t="inlineStr">
         <is>
           <t>532386</t>
         </is>
       </c>
-      <c r="C49" s="1" t="inlineStr">
+      <c r="C51" s="1" t="inlineStr">
         <is>
           <t>AUSTRALIA'S OWN
 AUSTRALIA'S OWN GOURMET PRODUCTS</t>
         </is>
       </c>
-      <c r="D49" s="1" t="inlineStr">
+      <c r="D51" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E49" s="1" t="inlineStr">
+      <c r="E51" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
-      <c r="F49" s="1" t="inlineStr">
+      <c r="F51" s="1" t="inlineStr">
         <is>
           <t>Christine Smith</t>
         </is>
       </c>
     </row>
-    <row r="50" customHeight="1" ht="140.0">
-      <c r="A50" s="1" t="inlineStr">
+    <row r="52" customHeight="1" ht="140.0">
+      <c r="A52" s="1" t="inlineStr">
         <is>
           <t>532387</t>
         </is>
       </c>
-      <c r="C50" s="1" t="inlineStr">
+      <c r="C52" s="1" t="inlineStr">
         <is>
           <t>AUSTRALIA'S OWN
 AUSTRALIA'S OWN GOURMET PRODUCTS</t>
         </is>
       </c>
-      <c r="D50" s="1" t="inlineStr">
+      <c r="D52" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E50" s="1" t="inlineStr">
+      <c r="E52" s="1" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
-      <c r="F50" s="1" t="inlineStr">
+      <c r="F52" s="1" t="inlineStr">
         <is>
           <t>Christine Smith</t>
         </is>
       </c>
     </row>
-    <row r="51" customHeight="1" ht="140.0">
-      <c r="A51" s="1" t="inlineStr">
+    <row r="53" customHeight="1" ht="140.0">
+      <c r="A53" s="1" t="inlineStr">
         <is>
           <t>532388</t>
         </is>
       </c>
-      <c r="C51" s="1" t="inlineStr">
+      <c r="C53" s="1" t="inlineStr">
         <is>
           <t>AUSTRALIA'S OWN
 AUSTRALIA'S OWN GOURMET PRODUCTS</t>
         </is>
       </c>
-      <c r="D51" s="1" t="inlineStr">
+      <c r="D53" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E51" s="1" t="inlineStr">
+      <c r="E53" s="1" t="inlineStr">
         <is>
           <t>31</t>
         </is>
       </c>
-      <c r="F51" s="1" t="inlineStr">
+      <c r="F53" s="1" t="inlineStr">
         <is>
           <t>Christine Smith</t>
         </is>
       </c>
     </row>
-    <row r="52" customHeight="1" ht="140.0">
-      <c r="A52" s="1" t="inlineStr">
+    <row r="54" customHeight="1" ht="140.0">
+      <c r="A54" s="1" t="inlineStr">
         <is>
           <t>532389</t>
         </is>
       </c>
-      <c r="C52" s="1" t="inlineStr">
+      <c r="C54" s="1" t="inlineStr">
         <is>
           <t>AUSTRALIA'S OWN
 AUSTRALIA'S OWN GOURMET PRODUCTS</t>
         </is>
       </c>
-      <c r="D52" s="1" t="inlineStr">
+      <c r="D54" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E52" s="1" t="inlineStr">
+      <c r="E54" s="1" t="inlineStr">
         <is>
           <t>32</t>
         </is>
       </c>
-      <c r="F52" s="1" t="inlineStr">
+      <c r="F54" s="1" t="inlineStr">
         <is>
           <t>Christine Smith</t>
         </is>
       </c>
     </row>
-    <row r="53" customHeight="1" ht="140.0">
-      <c r="A53" s="1" t="inlineStr">
+    <row r="55" customHeight="1" ht="140.0">
+      <c r="A55" s="1" t="inlineStr">
         <is>
           <t>532390</t>
         </is>
       </c>
-      <c r="C53" s="1" t="inlineStr">
+      <c r="C55" s="1" t="inlineStr">
         <is>
           <t>AUSTRALIA'S OWN
 AUSTRALIA'S OWN GOURMET PRODUCTS</t>
         </is>
       </c>
-      <c r="D53" s="1" t="inlineStr">
+      <c r="D55" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E53" s="1" t="inlineStr">
+      <c r="E55" s="1" t="inlineStr">
         <is>
           <t>33</t>
         </is>
       </c>
-      <c r="F53" s="1" t="inlineStr">
+      <c r="F55" s="1" t="inlineStr">
         <is>
           <t>Christine Smith</t>
         </is>
       </c>
     </row>
-    <row r="54" customHeight="1" ht="140.0">
-      <c r="A54" s="1" t="inlineStr">
+    <row r="56" customHeight="1" ht="140.0">
+      <c r="A56" s="1" t="inlineStr">
         <is>
           <t>576166</t>
         </is>
       </c>
-      <c r="C54" s="1" t="inlineStr">
+      <c r="C56" s="1" t="inlineStr">
         <is>
           <t>YO YO DESIGN HOBART AUSTRALIA TASMANIA'S OWN DESIGNER LABEL</t>
         </is>
       </c>
-      <c r="D54" s="1" t="inlineStr">
+      <c r="D56" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E54" s="1" t="inlineStr">
+      <c r="E56" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
-      <c r="F54" s="1" t="inlineStr">
+      <c r="F56" s="1" t="inlineStr">
         <is>
           <t>Charles Lewis Ellis</t>
         </is>
       </c>
     </row>
-    <row r="55" customHeight="1" ht="140.0">
-      <c r="A55" s="1" t="inlineStr">
+    <row r="57" customHeight="1" ht="140.0">
+      <c r="A57" s="1" t="inlineStr">
         <is>
           <t>599938</t>
         </is>
       </c>
-      <c r="C55" s="1" t="inlineStr">
+      <c r="C57" s="1" t="inlineStr">
         <is>
           <t>AUSTRALIAS OWN LEMON FRESH AUSTRALIAS OWN WOOL FRESH AUSTRALIAS OWN SUN FRESH AUSTRALIAS OWN PINE FRESH AUSTRALIAS OWN CAR FRESH AUSTRALIAS OWN APPLE FRESH AUSTRALIAS OWN CITRUS FRESH</t>
         </is>
       </c>
-      <c r="D55" s="1" t="inlineStr">
+      <c r="D57" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E55" s="1" t="inlineStr">
+      <c r="E57" s="1" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
-      <c r="F55" s="1" t="inlineStr">
+      <c r="F57" s="1" t="inlineStr">
         <is>
           <t>Fresh Products Australia Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="56" customHeight="1" ht="140.0">
-      <c r="A56" s="1" t="inlineStr">
+    <row r="58" customHeight="1" ht="140.0">
+      <c r="A58" s="1" t="inlineStr">
         <is>
           <t>607593</t>
         </is>
       </c>
-      <c r="C56" s="1" t="inlineStr">
+      <c r="C58" s="1" t="inlineStr">
         <is>
           <t>AUSTRALIA'S OWN BUSH FOOD AUSTRALIA'S OWN BUSH FOODS AUSTRALIA'S OWN BUSHFOOD AUSTRALIA'S OWN BUSHFOODS</t>
         </is>
       </c>
-      <c r="D56" s="1" t="inlineStr">
+      <c r="D58" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E56" s="1" t="inlineStr">
+      <c r="E58" s="1" t="inlineStr">
         <is>
           <t>31</t>
         </is>
       </c>
-      <c r="F56" s="1" t="inlineStr">
+      <c r="F58" s="1" t="inlineStr">
         <is>
           <t>BUSH TUCKER SUPPLY AUSTRALIA PTY LTD</t>
         </is>
       </c>
     </row>
-    <row r="57" customHeight="1" ht="140.0">
-      <c r="A57" s="1" t="inlineStr">
+    <row r="59" customHeight="1" ht="140.0">
+      <c r="A59" s="1" t="inlineStr">
         <is>
           <t>609460</t>
         </is>
       </c>
-      <c r="C57" s="1" t="inlineStr">
+      <c r="C59" s="1" t="inlineStr">
         <is>
           <t>AUSTRALIA'S OWN COUNTRY FRESH BREAD C</t>
         </is>
       </c>
-      <c r="D57" s="1" t="inlineStr">
+      <c r="D59" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E57" s="1" t="inlineStr">
+      <c r="E59" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
-      <c r="F57" s="1" t="inlineStr">
+      <c r="F59" s="1" t="inlineStr">
         <is>
           <t>Seventyeighth Tostaree Pty. Ltd.</t>
         </is>
       </c>
     </row>
-    <row r="58" customHeight="1" ht="140.0">
-      <c r="A58" s="1" t="inlineStr">
+    <row r="60" customHeight="1" ht="140.0">
+      <c r="A60" s="1" t="inlineStr">
         <is>
           <t>616243</t>
         </is>
       </c>
-      <c r="C58" s="1" t="inlineStr">
+      <c r="C60" s="1" t="inlineStr">
         <is>
           <t>MURRAY GREYS AUSTRALIA'S OWN BEEF BREED</t>
         </is>
       </c>
-      <c r="D58" s="1" t="inlineStr">
+      <c r="D60" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E58" s="1" t="inlineStr">
+      <c r="E60" s="1" t="inlineStr">
         <is>
           <t>42</t>
         </is>
       </c>
-      <c r="F58" s="1" t="inlineStr">
+      <c r="F60" s="1" t="inlineStr">
         <is>
           <t>The Murray Grey Beef Cattle Society Inc.</t>
         </is>
       </c>
     </row>
-    <row r="59" customHeight="1" ht="140.0">
-      <c r="A59" s="1" t="inlineStr">
+    <row r="61" customHeight="1" ht="140.0">
+      <c r="A61" s="1" t="inlineStr">
         <is>
           <t>616244</t>
         </is>
       </c>
-      <c r="C59" s="1" t="inlineStr">
+      <c r="C61" s="1" t="inlineStr">
         <is>
           <t>MURRAY GREYS AUSTRALIA'S OWN BEEF BREED</t>
         </is>
       </c>
-      <c r="D59" s="1" t="inlineStr">
+      <c r="D61" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E59" s="1" t="inlineStr">
+      <c r="E61" s="1" t="inlineStr">
         <is>
           <t>31</t>
         </is>
       </c>
-      <c r="F59" s="1" t="inlineStr">
+      <c r="F61" s="1" t="inlineStr">
         <is>
           <t>The Murray Grey Beef Cattle Society Inc.</t>
         </is>
       </c>
     </row>
-    <row r="60" customHeight="1" ht="140.0">
-      <c r="A60" s="1" t="inlineStr">
+    <row r="62" customHeight="1" ht="140.0">
+      <c r="A62" s="1" t="inlineStr">
         <is>
           <t>621490</t>
         </is>
       </c>
-      <c r="C60" s="1" t="inlineStr">
+      <c r="C62" s="1" t="inlineStr">
         <is>
           <t>YOUR VERY OWN SLICE OF BIG V ACTION THE ACTION STATE OF AUSTRALIA</t>
         </is>
       </c>
-      <c r="D60" s="1" t="inlineStr">
+      <c r="D62" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E60" s="1" t="inlineStr">
+      <c r="E62" s="1" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
-      <c r="F60" s="1" t="inlineStr">
+      <c r="F62" s="1" t="inlineStr">
         <is>
           <t>Justin Lance Christie</t>
         </is>
       </c>
     </row>
-    <row r="61" customHeight="1" ht="140.0">
-      <c r="A61" s="1" t="inlineStr">
+    <row r="63" customHeight="1" ht="140.0">
+      <c r="A63" s="1" t="inlineStr">
         <is>
           <t>621491</t>
         </is>
       </c>
-      <c r="C61" s="1" t="inlineStr">
+      <c r="C63" s="1" t="inlineStr">
         <is>
           <t>YOUR VERY OWN SLICE OF BIG V ACTION THE ACTION STATE OF AUSTRALIA</t>
         </is>
       </c>
-      <c r="D61" s="1" t="inlineStr">
+      <c r="D63" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E61" s="1" t="inlineStr">
+      <c r="E63" s="1" t="inlineStr">
         <is>
           <t>39</t>
         </is>
       </c>
-      <c r="F61" s="1" t="inlineStr">
+      <c r="F63" s="1" t="inlineStr">
         <is>
           <t>Justin Lance Christie</t>
         </is>
       </c>
     </row>
-    <row r="62" customHeight="1" ht="140.0">
-      <c r="A62" s="1" t="inlineStr">
+    <row r="64" customHeight="1" ht="140.0">
+      <c r="A64" s="1" t="inlineStr">
         <is>
           <t>624107</t>
         </is>
       </c>
-      <c r="C62" s="1" t="inlineStr">
+      <c r="C64" s="1" t="inlineStr">
         <is>
           <t>MY OWN PRODUCT OF AUSTRALIA</t>
         </is>
       </c>
-      <c r="D62" s="1" t="inlineStr">
+      <c r="D64" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E62" s="1" t="inlineStr">
+      <c r="E64" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
-      <c r="F62" s="1" t="inlineStr">
+      <c r="F64" s="1" t="inlineStr">
         <is>
           <t>Ramasa Fine Foods</t>
         </is>
       </c>
     </row>
-    <row r="63" customHeight="1" ht="140.0">
-      <c r="A63" s="1" t="inlineStr">
+    <row r="65" customHeight="1" ht="140.0">
+      <c r="A65" s="1" t="inlineStr">
         <is>
           <t>630807</t>
         </is>
       </c>
-      <c r="C63" s="1" t="inlineStr">
+      <c r="C65" s="1" t="inlineStr">
         <is>
           <t>AUSTRALIA'S OWN TRASH &amp; TREASURE MARKETS</t>
         </is>
       </c>
-      <c r="D63" s="1" t="inlineStr">
+      <c r="D65" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E63" s="1" t="inlineStr">
+      <c r="E65" s="1" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
-      <c r="F63" s="1" t="inlineStr">
+      <c r="F65" s="1" t="inlineStr">
         <is>
           <t>Trash &amp; Treasure Australia Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="64" customHeight="1" ht="140.0">
-      <c r="A64" s="1" t="inlineStr">
+    <row r="66" customHeight="1" ht="140.0">
+      <c r="A66" s="1" t="inlineStr">
         <is>
           <t>630808</t>
         </is>
       </c>
-      <c r="C64" s="1" t="inlineStr">
+      <c r="C66" s="1" t="inlineStr">
         <is>
           <t>AUSTRALIA'S OWN TRASH &amp; TREASURE MARKETS</t>
         </is>
       </c>
-      <c r="D64" s="1" t="inlineStr">
+      <c r="D66" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E64" s="1" t="inlineStr">
+      <c r="E66" s="1" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
-      <c r="F64" s="1" t="inlineStr">
+      <c r="F66" s="1" t="inlineStr">
         <is>
           <t>Trash &amp; Treasure Australia Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="65" customHeight="1" ht="140.0">
-      <c r="A65" s="1" t="inlineStr">
+    <row r="67" customHeight="1" ht="140.0">
+      <c r="A67" s="1" t="inlineStr">
         <is>
           <t>647982</t>
         </is>
       </c>
-      <c r="C65" s="1" t="inlineStr">
+      <c r="C67" s="1" t="inlineStr">
         <is>
           <t>TUCKERBAGS</t>
         </is>
       </c>
-      <c r="D65" s="1" t="inlineStr">
+      <c r="D67" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E65" s="1" t="inlineStr">
+      <c r="E67" s="1" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
-      <c r="F65" s="1" t="inlineStr">
+      <c r="F67" s="1" t="inlineStr">
         <is>
           <t>Australia's Own Pty Limited</t>
         </is>
       </c>
     </row>
-    <row r="66" customHeight="1" ht="140.0">
-      <c r="A66" s="1" t="inlineStr">
+    <row r="68" customHeight="1" ht="140.0">
+      <c r="A68" s="1" t="inlineStr">
         <is>
           <t>647983</t>
         </is>
       </c>
-      <c r="C66" s="1" t="inlineStr">
+      <c r="C68" s="1" t="inlineStr">
         <is>
           <t>TUCKERBAGS</t>
         </is>
       </c>
-      <c r="D66" s="1" t="inlineStr">
+      <c r="D68" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E66" s="1" t="inlineStr">
+      <c r="E68" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
-      <c r="F66" s="1" t="inlineStr">
+      <c r="F68" s="1" t="inlineStr">
         <is>
           <t>Australia's Own Pty Limited</t>
         </is>
       </c>
     </row>
-    <row r="67" customHeight="1" ht="140.0">
-      <c r="A67" s="1" t="inlineStr">
+    <row r="69" customHeight="1" ht="140.0">
+      <c r="A69" s="1" t="inlineStr">
         <is>
           <t>680832</t>
         </is>
       </c>
-      <c r="C67" s="1" t="inlineStr">
+      <c r="C69" s="1" t="inlineStr">
         <is>
           <t>MARILYN MONROO AUSTRALIA'S VERY OWN</t>
         </is>
       </c>
-      <c r="D67" s="1" t="inlineStr">
+      <c r="D69" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E67" s="1" t="inlineStr">
+      <c r="E69" s="1" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
-      <c r="F67" s="1" t="inlineStr">
+      <c r="F69" s="1" t="inlineStr">
         <is>
           <t>Amanda Jane Covey</t>
         </is>
       </c>
     </row>
-    <row r="68" customHeight="1" ht="140.0">
-      <c r="A68" s="1" t="inlineStr">
+    <row r="70" customHeight="1" ht="140.0">
+      <c r="A70" s="1" t="inlineStr">
         <is>
           <t>713147</t>
         </is>
       </c>
-      <c r="C68" s="1" t="inlineStr">
+      <c r="C70" s="1" t="inlineStr">
         <is>
           <t>AUSTRALIA'S OWN HAT</t>
         </is>
       </c>
-      <c r="D68" s="1" t="inlineStr">
+      <c r="D70" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E68" s="1" t="inlineStr">
+      <c r="E70" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
-      <c r="F68" s="1" t="inlineStr">
+      <c r="F70" s="1" t="inlineStr">
         <is>
           <t>Helmut Anton Karl Sirninger</t>
         </is>
       </c>
     </row>
-    <row r="69" customHeight="1" ht="140.0">
-      <c r="A69" s="1" t="inlineStr">
+    <row r="71" customHeight="1" ht="140.0">
+      <c r="A71" s="1" t="inlineStr">
         <is>
           <t>775494</t>
         </is>
       </c>
-      <c r="C69" s="1" t="inlineStr">
+      <c r="C71" s="1" t="inlineStr">
         <is>
           <t>AUSTRALIA'S OWN</t>
         </is>
       </c>
-      <c r="D69" s="1" t="inlineStr">
+      <c r="D71" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E69" s="1" t="inlineStr">
+      <c r="E71" s="1" t="inlineStr">
         <is>
           <t>32</t>
         </is>
       </c>
-      <c r="F69" s="1" t="inlineStr">
+      <c r="F71" s="1" t="inlineStr">
         <is>
           <t>Carlton And United Breweries Limited</t>
         </is>
       </c>
     </row>
-    <row r="70" customHeight="1" ht="140.0">
-      <c r="A70" s="1" t="inlineStr">
+    <row r="72" customHeight="1" ht="140.0">
+      <c r="A72" s="1" t="inlineStr">
         <is>
           <t>823245</t>
         </is>
       </c>
-      <c r="C70" s="1" t="inlineStr">
+      <c r="C72" s="1" t="inlineStr">
         <is>
           <t>AUSTRALIA'S OWN KOBE BEEF</t>
         </is>
       </c>
-      <c r="D70" s="1" t="inlineStr">
+      <c r="D72" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E70" s="1" t="inlineStr">
+      <c r="E72" s="1" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
-      <c r="F70" s="1" t="inlineStr">
+      <c r="F72" s="1" t="inlineStr">
         <is>
           <t>Kabashi Corporation Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="71" customHeight="1" ht="140.0">
-      <c r="A71" s="1" t="inlineStr">
+    <row r="73" customHeight="1" ht="140.0">
+      <c r="A73" s="1" t="inlineStr">
         <is>
           <t>841152</t>
         </is>
       </c>
-      <c r="C71" s="1" t="inlineStr">
+      <c r="C73" s="1" t="inlineStr">
         <is>
           <t>AUSTRALIA'S OWN</t>
         </is>
       </c>
-      <c r="D71" s="1" t="inlineStr">
+      <c r="D73" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E71" s="1" t="inlineStr">
+      <c r="E73" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
-      <c r="F71" s="1" t="inlineStr">
+      <c r="F73" s="1" t="inlineStr">
         <is>
           <t>Sugar Australia Pty Limited</t>
         </is>
       </c>
     </row>
-    <row r="72" customHeight="1" ht="140.0">
-      <c r="A72" s="1" t="inlineStr">
+    <row r="74" customHeight="1" ht="140.0">
+      <c r="A74" s="1" t="inlineStr">
         <is>
           <t>851112</t>
         </is>
       </c>
-      <c r="C72" s="1" t="inlineStr">
+      <c r="C74" s="1" t="inlineStr">
         <is>
           <t>AUSTRALIA'S OWN</t>
         </is>
       </c>
-      <c r="D72" s="1" t="inlineStr">
+      <c r="D74" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E72" s="1" t="inlineStr">
+      <c r="E74" s="1" t="inlineStr">
         <is>
           <t>32</t>
         </is>
       </c>
-      <c r="F72" s="1" t="inlineStr">
+      <c r="F74" s="1" t="inlineStr">
         <is>
           <t>Carlton and United Breweries Limited</t>
         </is>
       </c>
     </row>
-    <row r="73" customHeight="1" ht="140.0">
-      <c r="A73" s="1" t="inlineStr">
+    <row r="75" customHeight="1" ht="140.0">
+      <c r="A75" s="1" t="inlineStr">
         <is>
           <t>851695</t>
         </is>
       </c>
-      <c r="C73" s="1" t="inlineStr">
+      <c r="C75" s="1" t="inlineStr">
         <is>
           <t>Own your Share of Australia</t>
         </is>
       </c>
-      <c r="D73" s="1" t="inlineStr">
+      <c r="D75" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E73" s="1" t="inlineStr">
+      <c r="E75" s="1" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
-      <c r="F73" s="1" t="inlineStr">
+      <c r="F75" s="1" t="inlineStr">
         <is>
           <t>Stock Market Investors Group</t>
         </is>
       </c>
     </row>
-    <row r="74" customHeight="1" ht="140.0">
-      <c r="A74" s="1" t="inlineStr">
+    <row r="76" customHeight="1" ht="140.0">
+      <c r="A76" s="1" t="inlineStr">
         <is>
           <t>915868</t>
         </is>
       </c>
-      <c r="C74" s="1" t="inlineStr">
+      <c r="C76" s="1" t="inlineStr">
         <is>
           <t>COUNTESS MOUNTBATTENS OWN FRONTIERSMAN GOD GUARD THEE</t>
         </is>
       </c>
-      <c r="D74" s="1" t="inlineStr">
+      <c r="D76" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E74" s="1" t="inlineStr">
+      <c r="E76" s="1" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
-      <c r="F74" s="1" t="inlineStr">
+      <c r="F76" s="1" t="inlineStr">
         <is>
           <t>Legion of Frontiersmen of the Commonwealth (Countess Mountbatten's Own) - Australia Command</t>
         </is>
       </c>
     </row>
-    <row r="75" customHeight="1" ht="140.0">
-      <c r="A75" s="1" t="inlineStr">
+    <row r="77" customHeight="1" ht="140.0">
+      <c r="A77" s="1" t="inlineStr">
         <is>
           <t>918406</t>
         </is>
       </c>
-      <c r="C75" s="1" t="inlineStr">
+      <c r="C77" s="1" t="inlineStr">
         <is>
           <t>AUSTRALIA'S OWN</t>
         </is>
       </c>
-      <c r="D75" s="1" t="inlineStr">
+      <c r="D77" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E75" s="1" t="inlineStr">
+      <c r="E77" s="1" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
-      <c r="F75" s="1" t="inlineStr">
+      <c r="F77" s="1" t="inlineStr">
         <is>
           <t>So Natural Foods Australia Limited</t>
         </is>
       </c>
     </row>
-    <row r="76" customHeight="1" ht="140.0">
-      <c r="A76" s="1" t="inlineStr">
+    <row r="78" customHeight="1" ht="140.0">
+      <c r="A78" s="1" t="inlineStr">
         <is>
           <t>938463</t>
         </is>
       </c>
-      <c r="C76" s="1" t="inlineStr">
+      <c r="C78" s="1" t="inlineStr">
         <is>
           <t>AUSTRALIA'S OWN</t>
         </is>
       </c>
-      <c r="D76" s="1" t="inlineStr">
+      <c r="D78" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E76" s="1" t="inlineStr">
+      <c r="E78" s="1" t="inlineStr">
         <is>
           <t>32</t>
         </is>
       </c>
-      <c r="F76" s="1" t="inlineStr">
+      <c r="F78" s="1" t="inlineStr">
         <is>
           <t>Carlton And United Breweries Limited</t>
         </is>
       </c>
     </row>
-    <row r="77" customHeight="1" ht="140.0">
-      <c r="A77" s="1" t="inlineStr">
+    <row r="79" customHeight="1" ht="140.0">
+      <c r="A79" s="1" t="inlineStr">
         <is>
           <t>1051517</t>
         </is>
       </c>
-      <c r="C77" s="1" t="inlineStr">
+      <c r="C79" s="1" t="inlineStr">
         <is>
           <t>THE GREAT WHITE SWIMMING AT YOUR OWN RISK! ROADSIGN AUSTRALIA</t>
         </is>
       </c>
-      <c r="D77" s="1" t="inlineStr">
+      <c r="D79" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E77" s="1" t="inlineStr">
+      <c r="E79" s="1" t="inlineStr">
         <is>
           <t>16, 25</t>
         </is>
       </c>
-      <c r="F77" s="1" t="inlineStr">
+      <c r="F79" s="1" t="inlineStr">
         <is>
           <t>Carthew Corporation Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="78" customHeight="1" ht="140.0">
-      <c r="A78" s="1" t="inlineStr">
+    <row r="80" customHeight="1" ht="140.0">
+      <c r="A80" s="1" t="inlineStr">
         <is>
           <t>1187716</t>
         </is>
       </c>
-      <c r="C78" s="1" t="inlineStr">
+      <c r="C80" s="1" t="inlineStr">
         <is>
           <t>MY WEDDING MAGAZINE SOUTH AUSTRALIA'S OWN CREATIVE WEDDING MAGAZINE</t>
         </is>
       </c>
-      <c r="D78" s="1" t="inlineStr">
+      <c r="D80" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E78" s="1" t="inlineStr">
+      <c r="E80" s="1" t="inlineStr">
         <is>
           <t>41, 42</t>
         </is>
       </c>
-      <c r="F78" s="1" t="inlineStr">
+      <c r="F80" s="1" t="inlineStr">
         <is>
           <t>Belinda Wuensch; Cheryl Hughes</t>
         </is>
       </c>
     </row>
-    <row r="79" customHeight="1" ht="140.0">
-      <c r="A79" s="1" t="inlineStr">
+    <row r="81" customHeight="1" ht="140.0">
+      <c r="A81" s="1" t="inlineStr">
         <is>
           <t>1207994</t>
         </is>
       </c>
-      <c r="C79" s="1" t="inlineStr">
+      <c r="C81" s="1" t="inlineStr">
         <is>
           <t>DROUGHTMASTER AUSTRALIA'S OWN BEEF BREED</t>
         </is>
       </c>
-      <c r="D79" s="1" t="inlineStr">
+      <c r="D81" s="1" t="inlineStr">
         <is>
           <t>Withdrawn:
 Applicant request</t>
         </is>
       </c>
-      <c r="E79" s="1" t="inlineStr">
+      <c r="E81" s="1" t="inlineStr">
         <is>
           <t>31</t>
         </is>
       </c>
-      <c r="F79" s="1" t="inlineStr">
+      <c r="F81" s="1" t="inlineStr">
         <is>
           <t>Droughtmaster Australia's Own Beef Breed</t>
         </is>
       </c>
     </row>
-    <row r="80" customHeight="1" ht="140.0">
-      <c r="A80" s="1" t="inlineStr">
+    <row r="82" customHeight="1" ht="140.0">
+      <c r="A82" s="1" t="inlineStr">
         <is>
           <t>1319161</t>
         </is>
       </c>
-      <c r="C80" s="1" t="inlineStr">
+      <c r="C82" s="1" t="inlineStr">
         <is>
           <t>AUSTRALIA'S OWN BRAND OF BEAUTY</t>
         </is>
       </c>
-      <c r="D80" s="1" t="inlineStr">
+      <c r="D82" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E80" s="1" t="inlineStr">
+      <c r="E82" s="1" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
-      <c r="F80" s="1" t="inlineStr">
+      <c r="F82" s="1" t="inlineStr">
         <is>
           <t>Wesley Pawlowski; Joy Catherine Pawlowski</t>
         </is>
       </c>
     </row>
-    <row r="81" customHeight="1" ht="140.0">
-      <c r="A81" s="1" t="inlineStr">
+    <row r="83" customHeight="1" ht="140.0">
+      <c r="A83" s="1" t="inlineStr">
         <is>
           <t>1337234</t>
         </is>
       </c>
-      <c r="C81" s="1" t="inlineStr">
+      <c r="C83" s="1" t="inlineStr">
         <is>
           <t>NANNY GOAT SOAP</t>
         </is>
       </c>
-      <c r="D81" s="1" t="inlineStr">
+      <c r="D83" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E81" s="1" t="inlineStr">
+      <c r="E83" s="1" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
-      <c r="F81" s="1" t="inlineStr">
+      <c r="F83" s="1" t="inlineStr">
         <is>
           <t>AUSTRALIA'S OWN PTY LTD</t>
         </is>
       </c>
     </row>
-    <row r="82" customHeight="1" ht="140.0">
-      <c r="A82" s="1" t="inlineStr">
+    <row r="84" customHeight="1" ht="140.0">
+      <c r="A84" s="1" t="inlineStr">
         <is>
           <t>1497269</t>
         </is>
       </c>
-      <c r="C82" s="1" t="inlineStr">
+      <c r="C84" s="1" t="inlineStr">
         <is>
           <t>COFFEE GURU AUSTRALIA'S OWN GOURMET COFFEE CO.</t>
         </is>
       </c>
-      <c r="D82" s="1" t="inlineStr">
+      <c r="D84" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E82" s="1" t="inlineStr">
+      <c r="E84" s="1" t="inlineStr">
         <is>
           <t>21, 30, 40, 43</t>
         </is>
       </c>
-      <c r="F82" s="1" t="inlineStr">
+      <c r="F84" s="1" t="inlineStr">
         <is>
           <t>Coffee Guru Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="83" customHeight="1" ht="140.0">
-      <c r="A83" s="1" t="inlineStr">
+    <row r="85" customHeight="1" ht="140.0">
+      <c r="A85" s="1" t="inlineStr">
         <is>
           <t>1562218</t>
         </is>
       </c>
-      <c r="C83" s="1" t="inlineStr">
+      <c r="C85" s="1" t="inlineStr">
         <is>
           <t>NULON AUSTRALIA'S OWN</t>
         </is>
       </c>
-      <c r="D83" s="1" t="inlineStr">
+      <c r="D85" s="1" t="inlineStr">
         <is>
           <t>Withdrawn:
 Applicant request</t>
         </is>
       </c>
-      <c r="E83" s="1" t="inlineStr">
+      <c r="E85" s="1" t="inlineStr">
         <is>
           <t>1, 4</t>
         </is>
       </c>
-      <c r="F83" s="1" t="inlineStr">
+      <c r="F85" s="1" t="inlineStr">
         <is>
           <t>Nulon Products Australia Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="84" customHeight="1" ht="140.0">
-      <c r="A84" s="1" t="inlineStr">
+    <row r="86" customHeight="1" ht="140.0">
+      <c r="A86" s="1" t="inlineStr">
         <is>
           <t>1714509</t>
         </is>
       </c>
-      <c r="C84" s="1" t="inlineStr">
+      <c r="C86" s="1" t="inlineStr">
         <is>
           <t>AUSTRALIA'S OWN</t>
         </is>
       </c>
-      <c r="D84" s="1" t="inlineStr">
+      <c r="D86" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E84" s="1" t="inlineStr">
+      <c r="E86" s="1" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
-      <c r="F84" s="1" t="inlineStr">
+      <c r="F86" s="1" t="inlineStr">
         <is>
           <t>Australian Natural Foods Holdings Pty Limited</t>
         </is>
       </c>
     </row>
-    <row r="85" customHeight="1" ht="140.0">
-      <c r="A85" s="1" t="inlineStr">
+    <row r="87" customHeight="1" ht="140.0">
+      <c r="A87" s="1" t="inlineStr">
         <is>
           <t>1808812</t>
         </is>
       </c>
-      <c r="C85" s="1" t="inlineStr">
+      <c r="C87" s="1" t="inlineStr">
         <is>
           <t>UGG EX AUSTRALIA OWN</t>
         </is>
       </c>
-      <c r="D85" s="1" t="inlineStr">
+      <c r="D87" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E85" s="1" t="inlineStr">
+      <c r="E87" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
-      <c r="F85" s="1" t="inlineStr">
+      <c r="F87" s="1" t="inlineStr">
         <is>
           <t>ezex pty ltd</t>
         </is>
       </c>
     </row>
-    <row r="86" customHeight="1" ht="140.0">
-      <c r="A86" s="1" t="inlineStr">
+    <row r="88" customHeight="1" ht="140.0">
+      <c r="A88" s="1" t="inlineStr">
         <is>
           <t>1854923</t>
         </is>
       </c>
-      <c r="C86" s="1" t="inlineStr">
+      <c r="C88" s="1" t="inlineStr">
         <is>
           <t>HANDLE YOUR OWN PR AUSTRALIA</t>
         </is>
       </c>
-      <c r="D86" s="1" t="inlineStr">
+      <c r="D88" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E86" s="1" t="inlineStr">
+      <c r="E88" s="1" t="inlineStr">
         <is>
           <t>9, 35</t>
         </is>
       </c>
-      <c r="F86" s="1" t="inlineStr">
+      <c r="F88" s="1" t="inlineStr">
         <is>
           <t>Handle Your Own PR Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="87" customHeight="1" ht="140.0">
-      <c r="A87" s="1" t="inlineStr">
+    <row r="89" customHeight="1" ht="140.0">
+      <c r="A89" s="1" t="inlineStr">
         <is>
           <t>2031669</t>
         </is>
       </c>
-      <c r="C87" s="1" t="inlineStr">
+      <c r="C89" s="1" t="inlineStr">
         <is>
           <t>AUSTRALIA'S OWN DAIRIES</t>
         </is>
       </c>
-      <c r="D87" s="1" t="inlineStr">
+      <c r="D89" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E87" s="1" t="inlineStr">
+      <c r="E89" s="1" t="inlineStr">
         <is>
           <t>29, 39, 44</t>
         </is>
       </c>
-      <c r="F87" s="1" t="inlineStr">
+      <c r="F89" s="1" t="inlineStr">
         <is>
           <t>Freedom Foods Group IP Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="88" customHeight="1" ht="140.0">
-      <c r="A88" s="1" t="inlineStr">
+    <row r="90" customHeight="1" ht="140.0">
+      <c r="A90" s="1" t="inlineStr">
         <is>
           <t>2429058</t>
         </is>
       </c>
-      <c r="C88" s="1" t="inlineStr">
+      <c r="C90" s="1" t="inlineStr">
         <is>
           <t>MURRAY GREY BEEF AUSTRALIA'S OWN BREED PREMIUM GRAIN FED BEEF</t>
         </is>
       </c>
-      <c r="D88" s="1" t="inlineStr">
+      <c r="D90" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E88" s="1" t="inlineStr">
+      <c r="E90" s="1" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
-      <c r="F88" s="1" t="inlineStr">
+      <c r="F90" s="1" t="inlineStr">
         <is>
           <t>Rhys O'Donohue; Amy Nankivell</t>
         </is>
       </c>
     </row>
-    <row r="89" customHeight="1" ht="140.0">
-      <c r="A89" s="1" t="inlineStr">
+    <row r="91" customHeight="1" ht="140.0">
+      <c r="A91" s="1" t="inlineStr">
         <is>
           <t>2443067</t>
         </is>
       </c>
-      <c r="C89" s="1" t="inlineStr">
+      <c r="C91" s="1" t="inlineStr">
         <is>
           <t>AUSTRALIA'S OWN SCIENTIFIC PET FOOD</t>
         </is>
       </c>
-      <c r="D89" s="1" t="inlineStr">
+      <c r="D91" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E89" s="1" t="inlineStr">
+      <c r="E91" s="1" t="inlineStr">
         <is>
           <t>31</t>
         </is>
       </c>
-      <c r="F89" s="1" t="inlineStr">
+      <c r="F91" s="1" t="inlineStr">
         <is>
           <t>Advanced Pet Care of Australia Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="90" customHeight="1" ht="140.0">
-      <c r="A90" s="1" t="inlineStr">
+    <row r="92" customHeight="1" ht="140.0">
+      <c r="A92" s="1" t="inlineStr">
         <is>
           <t>2461899</t>
         </is>
       </c>
-      <c r="C90" s="1" t="inlineStr">
+      <c r="C92" s="1" t="inlineStr">
         <is>
           <t>THE ESPRESSO CLUB BY INDUSTRY BEANS BARISTA AUSTRALIA'S #1 COFFEE SUBSCRIPTION BE YOUR OWN BARISTA</t>
         </is>
       </c>
-      <c r="D90" s="1" t="inlineStr">
+      <c r="D92" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E90" s="1" t="inlineStr">
+      <c r="E92" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
-      <c r="F90" s="1" t="inlineStr">
+      <c r="F92" s="1" t="inlineStr">
         <is>
           <t>Industry Beans Intellectual Property Pty Ltd</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>