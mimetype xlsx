--- v1 (2026-02-21)
+++ v2 (2026-04-29)
@@ -90,51 +90,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment vertical="top" horizontal="left" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFill="true" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../media/image1.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId10" Target="../media/image10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId100" Target="../media/image100.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId101" Target="../media/image101.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId102" Target="../media/image102.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId103" Target="../media/image103.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId104" Target="../media/image104.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId105" Target="../media/image105.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId106" Target="../media/image106.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId107" Target="../media/image107.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId108" Target="../media/image108.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId109" Target="../media/image109.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId11" Target="../media/image11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId110" Target="../media/image110.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId111" Target="../media/image111.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId112" Target="../media/image112.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId113" Target="../media/image113.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId114" Target="../media/image114.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId115" Target="../media/image115.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId116" Target="../media/image116.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId117" Target="../media/image117.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId118" Target="../media/image118.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId119" Target="../media/image119.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId12" Target="../media/image12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId120" Target="../media/image120.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId121" Target="../media/image121.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId122" Target="../media/image122.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId123" Target="../media/image123.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId124" Target="../media/image124.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId125" Target="../media/image125.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId126" Target="../media/image126.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId127" Target="../media/image127.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId128" Target="../media/image128.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId129" Target="../media/image129.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId13" Target="../media/image13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId130" Target="../media/image130.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId131" Target="../media/image131.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId132" Target="../media/image132.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId133" Target="../media/image133.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId134" Target="../media/image134.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId135" Target="../media/image135.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId136" Target="../media/image136.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId137" Target="../media/image137.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId138" Target="../media/image138.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId14" Target="../media/image14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId15" Target="../media/image15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId16" Target="../media/image16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId17" Target="../media/image17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId18" Target="../media/image18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId19" Target="../media/image19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId2" Target="../media/image2.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId20" Target="../media/image20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId21" Target="../media/image21.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId22" Target="../media/image22.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId23" Target="../media/image23.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId24" Target="../media/image24.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId25" Target="../media/image25.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId26" Target="../media/image26.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId27" Target="../media/image27.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId28" Target="../media/image28.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId29" Target="../media/image29.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId3" Target="../media/image3.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId30" Target="../media/image30.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId31" Target="../media/image31.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId32" Target="../media/image32.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId33" Target="../media/image33.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId34" Target="../media/image34.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId35" Target="../media/image35.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId36" Target="../media/image36.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId37" Target="../media/image37.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId38" Target="../media/image38.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId39" Target="../media/image39.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId4" Target="../media/image4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId40" Target="../media/image40.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId41" Target="../media/image41.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId42" Target="../media/image42.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId43" Target="../media/image43.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId44" Target="../media/image44.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId45" Target="../media/image45.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId46" Target="../media/image46.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId47" Target="../media/image47.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId48" Target="../media/image48.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId49" Target="../media/image49.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId5" Target="../media/image5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId50" Target="../media/image50.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId51" Target="../media/image51.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId52" Target="../media/image52.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId53" Target="../media/image53.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId54" Target="../media/image54.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId55" Target="../media/image55.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId56" Target="../media/image56.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId57" Target="../media/image57.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId58" Target="../media/image58.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId59" Target="../media/image59.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId6" Target="../media/image6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId60" Target="../media/image60.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId61" Target="../media/image61.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId62" Target="../media/image62.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId63" Target="../media/image63.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId64" Target="../media/image64.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId65" Target="../media/image65.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId66" Target="../media/image66.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId67" Target="../media/image67.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId68" Target="../media/image68.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId69" Target="../media/image69.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId7" Target="../media/image7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId70" Target="../media/image70.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId71" Target="../media/image71.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId72" Target="../media/image72.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId73" Target="../media/image73.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId74" Target="../media/image74.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId75" Target="../media/image75.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId76" Target="../media/image76.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId77" Target="../media/image77.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId78" Target="../media/image78.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId79" Target="../media/image79.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId8" Target="../media/image8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId80" Target="../media/image80.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId81" Target="../media/image81.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId82" Target="../media/image82.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId83" Target="../media/image83.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId84" Target="../media/image84.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId85" Target="../media/image85.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId86" Target="../media/image86.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId87" Target="../media/image87.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId88" Target="../media/image88.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId89" Target="../media/image89.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId9" Target="../media/image9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId90" Target="../media/image90.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId91" Target="../media/image91.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId92" Target="../media/image92.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId93" Target="../media/image93.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId94" Target="../media/image94.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId95" Target="../media/image95.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId96" Target="../media/image96.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId97" Target="../media/image97.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId98" Target="../media/image98.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId99" Target="../media/image99.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../media/image1.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId10" Target="../media/image10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId100" Target="../media/image100.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId101" Target="../media/image101.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId102" Target="../media/image102.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId103" Target="../media/image103.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId104" Target="../media/image104.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId105" Target="../media/image105.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId106" Target="../media/image106.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId107" Target="../media/image107.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId108" Target="../media/image108.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId109" Target="../media/image109.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId11" Target="../media/image11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId110" Target="../media/image110.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId111" Target="../media/image111.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId112" Target="../media/image112.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId113" Target="../media/image113.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId114" Target="../media/image114.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId115" Target="../media/image115.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId116" Target="../media/image116.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId117" Target="../media/image117.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId118" Target="../media/image118.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId119" Target="../media/image119.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId12" Target="../media/image12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId120" Target="../media/image120.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId121" Target="../media/image121.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId122" Target="../media/image122.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId123" Target="../media/image123.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId124" Target="../media/image124.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId125" Target="../media/image125.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId126" Target="../media/image126.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId127" Target="../media/image127.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId128" Target="../media/image128.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId129" Target="../media/image129.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId13" Target="../media/image13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId130" Target="../media/image130.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId131" Target="../media/image131.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId132" Target="../media/image132.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId133" Target="../media/image133.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId134" Target="../media/image134.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId135" Target="../media/image135.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId136" Target="../media/image136.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId137" Target="../media/image137.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId138" Target="../media/image138.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId139" Target="../media/image139.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId14" Target="../media/image14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId15" Target="../media/image15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId16" Target="../media/image16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId17" Target="../media/image17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId18" Target="../media/image18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId19" Target="../media/image19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId2" Target="../media/image2.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId20" Target="../media/image20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId21" Target="../media/image21.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId22" Target="../media/image22.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId23" Target="../media/image23.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId24" Target="../media/image24.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId25" Target="../media/image25.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId26" Target="../media/image26.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId27" Target="../media/image27.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId28" Target="../media/image28.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId29" Target="../media/image29.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId3" Target="../media/image3.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId30" Target="../media/image30.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId31" Target="../media/image31.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId32" Target="../media/image32.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId33" Target="../media/image33.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId34" Target="../media/image34.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId35" Target="../media/image35.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId36" Target="../media/image36.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId37" Target="../media/image37.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId38" Target="../media/image38.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId39" Target="../media/image39.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId4" Target="../media/image4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId40" Target="../media/image40.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId41" Target="../media/image41.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId42" Target="../media/image42.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId43" Target="../media/image43.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId44" Target="../media/image44.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId45" Target="../media/image45.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId46" Target="../media/image46.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId47" Target="../media/image47.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId48" Target="../media/image48.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId49" Target="../media/image49.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId5" Target="../media/image5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId50" Target="../media/image50.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId51" Target="../media/image51.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId52" Target="../media/image52.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId53" Target="../media/image53.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId54" Target="../media/image54.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId55" Target="../media/image55.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId56" Target="../media/image56.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId57" Target="../media/image57.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId58" Target="../media/image58.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId59" Target="../media/image59.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId6" Target="../media/image6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId60" Target="../media/image60.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId61" Target="../media/image61.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId62" Target="../media/image62.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId63" Target="../media/image63.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId64" Target="../media/image64.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId65" Target="../media/image65.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId66" Target="../media/image66.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId67" Target="../media/image67.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId68" Target="../media/image68.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId69" Target="../media/image69.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId7" Target="../media/image7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId70" Target="../media/image70.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId71" Target="../media/image71.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId72" Target="../media/image72.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId73" Target="../media/image73.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId74" Target="../media/image74.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId75" Target="../media/image75.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId76" Target="../media/image76.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId77" Target="../media/image77.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId78" Target="../media/image78.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId79" Target="../media/image79.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId8" Target="../media/image8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId80" Target="../media/image80.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId81" Target="../media/image81.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId82" Target="../media/image82.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId83" Target="../media/image83.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId84" Target="../media/image84.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId85" Target="../media/image85.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId86" Target="../media/image86.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId87" Target="../media/image87.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId88" Target="../media/image88.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId89" Target="../media/image89.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId9" Target="../media/image9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId90" Target="../media/image90.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId91" Target="../media/image91.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId92" Target="../media/image92.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId93" Target="../media/image93.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId94" Target="../media/image94.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId95" Target="../media/image95.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId96" Target="../media/image96.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId97" Target="../media/image97.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId98" Target="../media/image98.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId99" Target="../media/image99.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>523809</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -3937,1491 +3937,1529 @@
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId101"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="771428"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>136</xdr:row>
+      <xdr:row>137</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>136</xdr:row>
+      <xdr:row>137</xdr:row>
       <xdr:rowOff>1028571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="102" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId102"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1028571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>137</xdr:row>
+      <xdr:row>138</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1152000</xdr:colOff>
-      <xdr:row>137</xdr:row>
-[...36 lines deleted...]
-      <xdr:colOff>1188000</xdr:colOff>
       <xdr:row>138</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="104" name="Picture 1" descr="Picture"/>
-[...13 lines deleted...]
-          <a:ext cx="1188000" cy="1428571"/>
+        <xdr:cNvPr id="103" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId103"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1152000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>139</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>139</xdr:row>
       <xdr:rowOff>1342857</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
+        <xdr:cNvPr id="104" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId104"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1342857"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>1085714</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
         <xdr:cNvPr id="105" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId105"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="1342857"/>
-[...12 lines deleted...]
-      <xdr:row>140</xdr:row>
+          <a:ext cx="1404000" cy="1085714"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>140</xdr:row>
-      <xdr:rowOff>1238095</xdr:rowOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>857142</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="106" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId106"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="1238095"/>
-[...19 lines deleted...]
-      <xdr:rowOff>1085714</xdr:rowOff>
+          <a:ext cx="1404000" cy="857142"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1008000</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="107" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId107"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="1085714"/>
+          <a:ext cx="1008000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:colOff>1332000</xdr:colOff>
       <xdr:row>146</xdr:row>
-      <xdr:rowOff>857142</xdr:rowOff>
+      <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="108" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId108"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="857142"/>
+          <a:ext cx="1332000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>1008000</xdr:colOff>
+      <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>147</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1008000" cy="1428571"/>
+          <a:ext cx="1080000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>1332000</xdr:colOff>
+      <xdr:colOff>1188000</xdr:colOff>
       <xdr:row>148</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1332000" cy="1428571"/>
+          <a:ext cx="1188000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:colOff>1296000</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1080000" cy="1428571"/>
+          <a:ext cx="1296000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1296000</xdr:colOff>
       <xdr:row>150</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1296000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
-[...6 lines deleted...]
-      <xdr:rowOff>1428571</xdr:rowOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>1200000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1296000" cy="1428571"/>
-[...12 lines deleted...]
-      <xdr:row>157</xdr:row>
+          <a:ext cx="1404000" cy="1200000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>157</xdr:row>
-      <xdr:rowOff>1200000</xdr:rowOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>980952</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="1200000"/>
+          <a:ext cx="1404000" cy="980952"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>159</xdr:row>
-      <xdr:rowOff>980952</xdr:rowOff>
+      <xdr:rowOff>333333</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="980952"/>
+          <a:ext cx="1404000" cy="333333"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>160</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>160</xdr:row>
-      <xdr:rowOff>333333</xdr:rowOff>
+      <xdr:rowOff>714285</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="333333"/>
+          <a:ext cx="1404000" cy="714285"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>161</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>161</xdr:row>
-      <xdr:rowOff>714285</xdr:rowOff>
+      <xdr:rowOff>523809</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="714285"/>
+          <a:ext cx="1404000" cy="523809"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>162</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>162</xdr:row>
-      <xdr:rowOff>523809</xdr:rowOff>
+      <xdr:rowOff>533333</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="523809"/>
+          <a:ext cx="1404000" cy="533333"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>163</xdr:row>
-      <xdr:rowOff>533333</xdr:rowOff>
+      <xdr:rowOff>561904</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="533333"/>
+          <a:ext cx="1404000" cy="561904"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>164</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:colOff>756000</xdr:colOff>
       <xdr:row>164</xdr:row>
-      <xdr:rowOff>561904</xdr:rowOff>
+      <xdr:rowOff>971428</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="561904"/>
+          <a:ext cx="756000" cy="971428"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>165</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>756000</xdr:colOff>
+      <xdr:colOff>900000</xdr:colOff>
       <xdr:row>165</xdr:row>
-      <xdr:rowOff>971428</xdr:rowOff>
+      <xdr:rowOff>1028571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="756000" cy="971428"/>
+          <a:ext cx="900000" cy="1028571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>166</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>900000</xdr:colOff>
+      <xdr:colOff>1116000</xdr:colOff>
       <xdr:row>166</xdr:row>
-      <xdr:rowOff>1028571</xdr:rowOff>
+      <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="900000" cy="1028571"/>
+          <a:ext cx="1116000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>167</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>1116000</xdr:colOff>
+      <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>167</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1116000" cy="1428571"/>
+          <a:ext cx="1080000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>168</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>1047619</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="124" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId124"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1047619"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1260000</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>1428571</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="125" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId125"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1260000" cy="1428571"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>1038095</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="126" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId126"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1038095"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1188000</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>1428571</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="127" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId127"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1188000" cy="1428571"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>1000000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="128" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId128"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1000000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1224000</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>1428571</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="129" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId129"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1224000" cy="1428571"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>168</xdr:row>
-[...226 lines deleted...]
-      <xdr:colOff>1224000</xdr:colOff>
       <xdr:row>176</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="130" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId130"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1224000" cy="1428571"/>
-[...19 lines deleted...]
-      <xdr:rowOff>1428571</xdr:rowOff>
+          <a:ext cx="1080000" cy="1428571"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>1266666</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="131" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId131"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1080000" cy="1428571"/>
+          <a:ext cx="1404000" cy="1266666"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>179</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>179</xdr:row>
-      <xdr:rowOff>1266666</xdr:rowOff>
+      <xdr:rowOff>1171428</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="132" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId132"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="1266666"/>
-[...12 lines deleted...]
-      <xdr:row>180</xdr:row>
+          <a:ext cx="1404000" cy="1171428"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>180</xdr:row>
-      <xdr:rowOff>1171428</xdr:rowOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>819047</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="133" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId133"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="1171428"/>
+          <a:ext cx="1404000" cy="819047"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>182</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>182</xdr:row>
-      <xdr:rowOff>819047</xdr:rowOff>
+      <xdr:rowOff>1209523</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="134" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId134"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="819047"/>
+          <a:ext cx="1404000" cy="1209523"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>183</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
+      <xdr:colOff>1368000</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>1428571</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="135" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId135"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1368000" cy="1428571"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>183</xdr:row>
+      <xdr:row>184</xdr:row>
       <xdr:rowOff>1209523</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="135" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId135"/>
+        <xdr:cNvPr id="136" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId136"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1209523"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>184</xdr:row>
-[...5 lines deleted...]
-      <xdr:row>184</xdr:row>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1188000</xdr:colOff>
+      <xdr:row>185</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="136" name="Picture 1" descr="Picture"/>
-[...36 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="137" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId137"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="1209523"/>
+          <a:ext cx="1188000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>186</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>186</xdr:row>
+      <xdr:rowOff>1238095</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="138" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId138"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1238095"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>187</xdr:row>
       <xdr:rowOff>1047619</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="138" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId138"/>
+        <xdr:cNvPr id="139" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId139"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1047619"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../drawings/drawing1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:F189"/>
+  <dimension ref="A2:F190"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true">
       <pane xSplit="1.0" ySplit="4.0" state="frozen" topLeftCell="B5" activePane="bottomRight"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="10.0" customWidth="true"/>
     <col min="3" max="3" width="20.0" customWidth="true"/>
     <col min="4" max="4" width="20.0" customWidth="true"/>
     <col min="2" max="2" width="40.0" customWidth="true"/>
     <col min="5" max="5" width="25.0" customWidth="true"/>
     <col min="6" max="6" width="20.0" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="2" customHeight="1" ht="25.0">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Search Results</t>
         </is>
       </c>
       <c r="C2" s="4" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D2" s="5" t="inlineStr">
         <is>
-          <t>185</t>
+          <t>186</t>
         </is>
       </c>
     </row>
     <row r="4" customHeight="1" ht="25.0">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>Number</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>Visual representation</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>Words</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
@@ -6183,471 +6221,471 @@
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>16, 25, 28, 41</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>Australian Rugby League Commission Limited</t>
         </is>
       </c>
     </row>
     <row r="32" customHeight="1" ht="140.0">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>1104273</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Expired renewal possible</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>16, 25, 28, 41</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>Australian Rugby League Commission Limited</t>
         </is>
       </c>
     </row>
     <row r="33" customHeight="1" ht="140.0">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>1104281</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Expired renewal possible</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>16, 25, 28, 41</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>Australian Rugby League Commission Limited</t>
         </is>
       </c>
     </row>
     <row r="34" customHeight="1" ht="140.0">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>1104288</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Expired renewal possible</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>16, 25, 28, 41</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>Australian Rugby League Commission Limited</t>
         </is>
       </c>
     </row>
     <row r="35" customHeight="1" ht="140.0">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>1104289</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Expired renewal possible</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>16, 25, 28, 41</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>Australian Rugby League Commission Limited</t>
         </is>
       </c>
     </row>
     <row r="36" customHeight="1" ht="140.0">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>1104290</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Expired renewal possible</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>16, 25, 28, 41</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>Australian Rugby League Commission Limited</t>
         </is>
       </c>
     </row>
     <row r="37" customHeight="1" ht="140.0">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>1104292</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Expired renewal possible</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>16, 25, 28, 41</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>Australian Rugby League Commission Limited</t>
         </is>
       </c>
     </row>
     <row r="38" customHeight="1" ht="140.0">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>1104294</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Expired renewal possible</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>16, 25, 28, 41</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>Australian Rugby League Commission Limited</t>
         </is>
       </c>
     </row>
     <row r="39" customHeight="1" ht="140.0">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>1104295</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Expired renewal possible</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>16, 25, 28, 41</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>Australian Rugby League Commission Limited</t>
         </is>
       </c>
     </row>
     <row r="40" customHeight="1" ht="140.0">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>1104297</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>PENRITH PANTHERS</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Registered/protected</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
-          <t>9, 14, 16, 18, 21, 24, 25, 27, 28, 41</t>
+          <t>25, 41</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
           <t>Australian Rugby League Commission Limited</t>
         </is>
       </c>
     </row>
     <row r="41" customHeight="1" ht="140.0">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>1104300</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>BULLDOGS</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Registered/protected</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
-          <t>9, 14, 18, 21, 24, 27</t>
+          <t>9</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
           <t>Australian Rugby League Commission Limited</t>
         </is>
       </c>
     </row>
     <row r="42" customHeight="1" ht="140.0">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>1104301</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>ST.GEORGE ILLAWARRA</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Registered/protected</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
-          <t>9, 14, 18, 21, 24, 27</t>
+          <t>9</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
           <t>Australian Rugby League Commission Limited</t>
         </is>
       </c>
     </row>
     <row r="43" customHeight="1" ht="140.0">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>1104302</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>MANLY WARRINGAH SEA EAGLES</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Registered/protected</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
-          <t>9, 14, 18, 21, 24, 27</t>
+          <t>9</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
           <t>Australian Rugby League Commission Limited</t>
         </is>
       </c>
     </row>
     <row r="44" customHeight="1" ht="140.0">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>1104304</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
           <t>PARRAMATTA EELS</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Registered/protected</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
-          <t>9, 14, 18, 21, 24, 27</t>
+          <t>9</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
           <t>Australian Rugby League Commission Limited</t>
         </is>
       </c>
     </row>
     <row r="45" customHeight="1" ht="140.0">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>1104305</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>CANBERRA RAIDERS</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Registered/protected</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
-          <t>9, 14, 18, 21, 24, 27</t>
+          <t>9</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
           <t>Australian Rugby League Commission Limited</t>
         </is>
       </c>
     </row>
     <row r="46" customHeight="1" ht="140.0">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>1104309</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
           <t>BRONCOS BRISBANE</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Registered/protected</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
           <t>9, 14, 18, 21, 24, 27</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
           <t>Australian Rugby League Commission Limited</t>
         </is>
       </c>
     </row>
     <row r="47" customHeight="1" ht="140.0">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>1111090</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>STATE OF ORIGIN</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Registered/protected</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>25, 41</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
           <t>Australian Rugby League Commission Limited</t>
         </is>
       </c>
     </row>
     <row r="48" customHeight="1" ht="140.0">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>1143475</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
@@ -7891,79 +7929,79 @@
       <c r="E92" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="F92" s="1" t="inlineStr">
         <is>
           <t>Australian Rugby League Commission Limited</t>
         </is>
       </c>
     </row>
     <row r="93" customHeight="1" ht="140.0">
       <c r="A93" s="1" t="inlineStr">
         <is>
           <t>1756653</t>
         </is>
       </c>
       <c r="C93" s="1" t="inlineStr">
         <is>
           <t>NRL BUNKER</t>
         </is>
       </c>
       <c r="D93" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Registered/protected</t>
         </is>
       </c>
       <c r="E93" s="1" t="inlineStr">
         <is>
           <t>9, 41, 42</t>
         </is>
       </c>
       <c r="F93" s="1" t="inlineStr">
         <is>
           <t>Australian Rugby League Commission Limited</t>
         </is>
       </c>
     </row>
     <row r="94" customHeight="1" ht="140.0">
       <c r="A94" s="1" t="inlineStr">
         <is>
           <t>1756662</t>
         </is>
       </c>
       <c r="C94" s="1" t="inlineStr">
         <is>
           <t>NRL BUNKER</t>
         </is>
       </c>
       <c r="D94" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Registered/protected</t>
         </is>
       </c>
       <c r="E94" s="1" t="inlineStr">
         <is>
           <t>9, 41, 42</t>
         </is>
       </c>
       <c r="F94" s="1" t="inlineStr">
         <is>
           <t>Australian Rugby League Commission Limited</t>
         </is>
       </c>
     </row>
     <row r="95" customHeight="1" ht="140.0">
       <c r="A95" s="1" t="inlineStr">
         <is>
           <t>1915528</t>
         </is>
       </c>
       <c r="C95" s="1" t="inlineStr">
         <is>
           <t>W</t>
         </is>
       </c>
       <c r="D95" s="1" t="inlineStr">
@@ -9112,1527 +9150,1555 @@
       <c r="C136" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D136" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E136" s="1" t="inlineStr">
         <is>
           <t>9, 14, 16, 18, 21, 24, 25, 28, 41</t>
         </is>
       </c>
       <c r="F136" s="1" t="inlineStr">
         <is>
           <t>Australian Rugby League Commission Limited</t>
         </is>
       </c>
     </row>
     <row r="137" customHeight="1" ht="140.0">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>2547606</t>
+          <t>2545691</t>
         </is>
       </c>
       <c r="C137" s="1" t="inlineStr">
         <is>
-          <t>RUGBY LEAGUE LAS VEGAS</t>
+          <t>PERTH BEARS RUGBY LEAGUE FOOTBALL CLUB</t>
         </is>
       </c>
       <c r="D137" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E137" s="1" t="inlineStr">
         <is>
-          <t>9, 16, 25, 28, 41</t>
+          <t>9, 14, 16, 18, 21, 24, 25, 27, 28, 41</t>
         </is>
       </c>
       <c r="F137" s="1" t="inlineStr">
         <is>
           <t>Australian Rugby League Commission Limited</t>
         </is>
       </c>
     </row>
     <row r="138" customHeight="1" ht="140.0">
       <c r="A138" s="1" t="inlineStr">
         <is>
+          <t>2547606</t>
+        </is>
+      </c>
+      <c r="C138" s="1" t="inlineStr">
+        <is>
+          <t>RUGBY LEAGUE LAS VEGAS</t>
+        </is>
+      </c>
+      <c r="D138" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E138" s="1" t="inlineStr">
+        <is>
+          <t>9, 16, 25, 28, 41</t>
+        </is>
+      </c>
+      <c r="F138" s="1" t="inlineStr">
+        <is>
+          <t>Australian Rugby League Commission Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="139" customHeight="1" ht="140.0">
+      <c r="A139" s="1" t="inlineStr">
+        <is>
           <t>2335859</t>
         </is>
       </c>
-      <c r="C138" s="1" t="inlineStr">
+      <c r="C139" s="1" t="inlineStr">
         <is>
           <t>GOLD COAST TWEED GIANTS</t>
         </is>
       </c>
-      <c r="D138" s="1" t="inlineStr">
+      <c r="D139" s="1" t="inlineStr">
         <is>
           <t>Published:
 Under examination</t>
         </is>
       </c>
-      <c r="E138" s="1" t="inlineStr">
+      <c r="E139" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
-      <c r="F138" s="1" t="inlineStr">
-[...16 lines deleted...]
-      <c r="D139" s="1" t="inlineStr">
+      <c r="F139" s="1" t="inlineStr">
+        <is>
+          <t>Australian Rugby League Commission Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="140" customHeight="1" ht="140.0">
+      <c r="A140" s="1" t="inlineStr">
+        <is>
+          <t>2410059</t>
+        </is>
+      </c>
+      <c r="C140" s="1" t="inlineStr">
+        <is>
+          <t>SOUTH QUEENSLAND CRUSHERS</t>
+        </is>
+      </c>
+      <c r="D140" s="1" t="inlineStr">
         <is>
           <t>Published:
 Under examination</t>
         </is>
       </c>
-      <c r="E139" s="1" t="inlineStr">
+      <c r="E140" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
-      <c r="F139" s="1" t="inlineStr">
-[...16 lines deleted...]
-      <c r="D140" s="1" t="inlineStr">
+      <c r="F140" s="1" t="inlineStr">
+        <is>
+          <t>Australian Rugby League Commission Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="141" customHeight="1" ht="140.0">
+      <c r="A141" s="1" t="inlineStr">
+        <is>
+          <t>2545712</t>
+        </is>
+      </c>
+      <c r="C141" s="1" t="inlineStr">
+        <is>
+          <t>PERTH BEARS</t>
+        </is>
+      </c>
+      <c r="D141" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+Opposed</t>
+        </is>
+      </c>
+      <c r="E141" s="1" t="inlineStr">
+        <is>
+          <t>9, 14, 16, 18, 21, 24, 25, 27, 28, 41</t>
+        </is>
+      </c>
+      <c r="F141" s="1" t="inlineStr">
+        <is>
+          <t>Australian Rugby League Commission Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="142" customHeight="1" ht="140.0">
+      <c r="A142" s="1" t="inlineStr">
+        <is>
+          <t>2550119</t>
+        </is>
+      </c>
+      <c r="C142" s="1" t="inlineStr">
+        <is>
+          <t>ORIGIN ROOKIES</t>
+        </is>
+      </c>
+      <c r="D142" s="1" t="inlineStr">
+        <is>
+          <t>Published:
+Under examination - Deferred</t>
+        </is>
+      </c>
+      <c r="E142" s="1" t="inlineStr">
+        <is>
+          <t>9, 12, 14, 16, 18, 21, 24, 25, 27, 28, 38, 41</t>
+        </is>
+      </c>
+      <c r="F142" s="1" t="inlineStr">
+        <is>
+          <t>Australian Rugby League Commission Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="143" customHeight="1" ht="140.0">
+      <c r="A143" s="1" t="inlineStr">
+        <is>
+          <t>2590163</t>
+        </is>
+      </c>
+      <c r="C143" s="1" t="inlineStr">
+        <is>
+          <t>SPEED LEAGUE</t>
+        </is>
+      </c>
+      <c r="D143" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+Opposition period expired</t>
+        </is>
+      </c>
+      <c r="E143" s="1" t="inlineStr">
+        <is>
+          <t>9, 28, 41</t>
+        </is>
+      </c>
+      <c r="F143" s="1" t="inlineStr">
+        <is>
+          <t>Australian Rugby League Commission Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="144" customHeight="1" ht="140.0">
+      <c r="A144" s="1" t="inlineStr">
+        <is>
+          <t>2594621</t>
+        </is>
+      </c>
+      <c r="C144" s="1" t="inlineStr">
+        <is>
+          <t>PNG CHIEFS</t>
+        </is>
+      </c>
+      <c r="D144" s="1" t="inlineStr">
         <is>
           <t>Published:
 Under examination</t>
         </is>
       </c>
-      <c r="E140" s="1" t="inlineStr">
-[...55 lines deleted...]
-      <c r="E142" s="1" t="inlineStr">
+      <c r="E144" s="1" t="inlineStr">
         <is>
           <t>9, 14, 16, 18, 21, 24, 25, 27, 28, 41</t>
-        </is>
-[...54 lines deleted...]
-          <t>9, 12, 14, 16, 18, 21, 24, 25, 27, 28, 38, 41</t>
         </is>
       </c>
       <c r="F144" s="1" t="inlineStr">
         <is>
           <t>Australian Rugby League Commission Limited</t>
         </is>
       </c>
     </row>
     <row r="145" customHeight="1" ht="140.0">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>2590163</t>
+          <t>2594754</t>
         </is>
       </c>
       <c r="C145" s="1" t="inlineStr">
         <is>
-          <t>SPEED LEAGUE</t>
+          <t>AUS 26 IRL RUGBY LEAGUE WORLD CUP</t>
         </is>
       </c>
       <c r="D145" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+In opposition period</t>
+        </is>
+      </c>
+      <c r="E145" s="1" t="inlineStr">
+        <is>
+          <t>9, 12, 14, 16, 18, 21, 24, 25, 27, 28, 38, 41</t>
+        </is>
+      </c>
+      <c r="F145" s="1" t="inlineStr">
+        <is>
+          <t>Australian Rugby League Commission Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="146" customHeight="1" ht="140.0">
+      <c r="A146" s="1" t="inlineStr">
+        <is>
+          <t>2594756</t>
+        </is>
+      </c>
+      <c r="C146" s="1" t="inlineStr">
+        <is>
+          <t>AUS 26 IRL</t>
+        </is>
+      </c>
+      <c r="D146" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+In opposition period</t>
+        </is>
+      </c>
+      <c r="E146" s="1" t="inlineStr">
+        <is>
+          <t>9, 12, 14, 16, 18, 21, 24, 25, 27, 28, 38, 41</t>
+        </is>
+      </c>
+      <c r="F146" s="1" t="inlineStr">
+        <is>
+          <t>Australian Rugby League Commission Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="147" customHeight="1" ht="140.0">
+      <c r="A147" s="1" t="inlineStr">
+        <is>
+          <t>2601848</t>
+        </is>
+      </c>
+      <c r="C147" s="1" t="inlineStr">
+        <is>
+          <t>CB</t>
+        </is>
+      </c>
+      <c r="D147" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+In opposition period</t>
+        </is>
+      </c>
+      <c r="E147" s="1" t="inlineStr">
+        <is>
+          <t>24, 25, 28, 41</t>
+        </is>
+      </c>
+      <c r="F147" s="1" t="inlineStr">
+        <is>
+          <t>Australian Rugby League Commission Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="148" customHeight="1" ht="140.0">
+      <c r="A148" s="1" t="inlineStr">
+        <is>
+          <t>2618446</t>
+        </is>
+      </c>
+      <c r="C148" s="1" t="inlineStr">
+        <is>
+          <t>PERTH BEARS</t>
+        </is>
+      </c>
+      <c r="D148" s="1" t="inlineStr">
         <is>
           <t>Accepted:
 Awaiting publication</t>
         </is>
       </c>
-      <c r="E145" s="1" t="inlineStr">
-[...27 lines deleted...]
-      <c r="E146" s="1" t="inlineStr">
+      <c r="E148" s="1" t="inlineStr">
         <is>
           <t>9, 14, 16, 18, 21, 24, 25, 27, 28, 41</t>
-        </is>
-[...54 lines deleted...]
-          <t>9, 12, 14, 16, 18, 21, 24, 25, 27, 28, 38, 41</t>
         </is>
       </c>
       <c r="F148" s="1" t="inlineStr">
         <is>
           <t>Australian Rugby League Commission Limited</t>
         </is>
       </c>
     </row>
     <row r="149" customHeight="1" ht="140.0">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>2601848</t>
+          <t>2632465</t>
         </is>
       </c>
       <c r="C149" s="1" t="inlineStr">
         <is>
-          <t>CB</t>
+          <t>CANBERRA RAIDERS</t>
         </is>
       </c>
       <c r="D149" s="1" t="inlineStr">
         <is>
-          <t>Accepted:
-Awaiting publication</t>
+          <t>Published:
+Awaiting examination</t>
         </is>
       </c>
       <c r="E149" s="1" t="inlineStr">
         <is>
           <t>24, 25, 28, 41</t>
         </is>
       </c>
       <c r="F149" s="1" t="inlineStr">
         <is>
           <t>Australian Rugby League Commission Limited</t>
         </is>
       </c>
     </row>
     <row r="150" customHeight="1" ht="140.0">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>2618446</t>
+          <t>602764</t>
         </is>
       </c>
       <c r="C150" s="1" t="inlineStr">
         <is>
-          <t>PERTH BEARS</t>
+          <t>AUSTRALIA KANGAROOS</t>
         </is>
       </c>
       <c r="D150" s="1" t="inlineStr">
         <is>
-          <t>Published:
-Awaiting examination</t>
+          <t>Removed:
+Non-use</t>
         </is>
       </c>
       <c r="E150" s="1" t="inlineStr">
         <is>
-          <t>9, 14, 16, 18, 21, 24, 25, 27, 28, 41</t>
+          <t>25</t>
         </is>
       </c>
       <c r="F150" s="1" t="inlineStr">
         <is>
           <t>Australian Rugby League Commission Limited</t>
         </is>
       </c>
     </row>
     <row r="151" customHeight="1" ht="140.0">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>602764</t>
+          <t>602766</t>
         </is>
       </c>
       <c r="C151" s="1" t="inlineStr">
         <is>
           <t>AUSTRALIA KANGAROOS</t>
         </is>
       </c>
       <c r="D151" s="1" t="inlineStr">
         <is>
           <t>Removed:
 Non-use</t>
         </is>
       </c>
       <c r="E151" s="1" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>41</t>
         </is>
       </c>
       <c r="F151" s="1" t="inlineStr">
         <is>
           <t>Australian Rugby League Commission Limited</t>
         </is>
       </c>
     </row>
     <row r="152" customHeight="1" ht="140.0">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>602766</t>
+          <t>626015</t>
         </is>
       </c>
       <c r="C152" s="1" t="inlineStr">
         <is>
-          <t>AUSTRALIA KANGAROOS</t>
+          <t>KANGAROOS</t>
         </is>
       </c>
       <c r="D152" s="1" t="inlineStr">
         <is>
-          <t>Removed:
-Non-use</t>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
         </is>
       </c>
       <c r="E152" s="1" t="inlineStr">
         <is>
-          <t>41</t>
+          <t>16</t>
         </is>
       </c>
       <c r="F152" s="1" t="inlineStr">
         <is>
           <t>Australian Rugby League Commission Limited</t>
         </is>
       </c>
     </row>
     <row r="153" customHeight="1" ht="140.0">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>626015</t>
+          <t>626016</t>
         </is>
       </c>
       <c r="C153" s="1" t="inlineStr">
         <is>
           <t>KANGAROOS</t>
         </is>
       </c>
       <c r="D153" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E153" s="1" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>18</t>
         </is>
       </c>
       <c r="F153" s="1" t="inlineStr">
         <is>
           <t>Australian Rugby League Commission Limited</t>
         </is>
       </c>
     </row>
     <row r="154" customHeight="1" ht="140.0">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>626016</t>
+          <t>626017</t>
         </is>
       </c>
       <c r="C154" s="1" t="inlineStr">
         <is>
           <t>KANGAROOS</t>
         </is>
       </c>
       <c r="D154" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E154" s="1" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>21</t>
         </is>
       </c>
       <c r="F154" s="1" t="inlineStr">
         <is>
           <t>Australian Rugby League Commission Limited</t>
         </is>
       </c>
     </row>
     <row r="155" customHeight="1" ht="140.0">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>626017</t>
+          <t>626018</t>
         </is>
       </c>
       <c r="C155" s="1" t="inlineStr">
         <is>
           <t>KANGAROOS</t>
         </is>
       </c>
       <c r="D155" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E155" s="1" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>24</t>
         </is>
       </c>
       <c r="F155" s="1" t="inlineStr">
         <is>
           <t>Australian Rugby League Commission Limited</t>
         </is>
       </c>
     </row>
     <row r="156" customHeight="1" ht="140.0">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>626018</t>
+          <t>626021</t>
         </is>
       </c>
       <c r="C156" s="1" t="inlineStr">
         <is>
           <t>KANGAROOS</t>
         </is>
       </c>
       <c r="D156" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E156" s="1" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>41</t>
         </is>
       </c>
       <c r="F156" s="1" t="inlineStr">
         <is>
           <t>Australian Rugby League Commission Limited</t>
         </is>
       </c>
     </row>
     <row r="157" customHeight="1" ht="140.0">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>626021</t>
+          <t>1002554</t>
         </is>
       </c>
       <c r="C157" s="1" t="inlineStr">
         <is>
-          <t>KANGAROOS</t>
+          <t>KIDS TO KANGAROOS</t>
         </is>
       </c>
       <c r="D157" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E157" s="1" t="inlineStr">
         <is>
-          <t>41</t>
+          <t>25, 28, 41</t>
         </is>
       </c>
       <c r="F157" s="1" t="inlineStr">
         <is>
           <t>Australian Rugby League Commission Limited</t>
         </is>
       </c>
     </row>
     <row r="158" customHeight="1" ht="140.0">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>1002554</t>
+          <t>1061691</t>
         </is>
       </c>
       <c r="C158" s="1" t="inlineStr">
         <is>
-          <t>KIDS TO KANGAROOS</t>
+          <t>BLUES WORKWEAR</t>
         </is>
       </c>
       <c r="D158" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E158" s="1" t="inlineStr">
         <is>
-          <t>25, 28, 41</t>
+          <t>25</t>
         </is>
       </c>
       <c r="F158" s="1" t="inlineStr">
         <is>
           <t>Australian Rugby League Commission Limited</t>
         </is>
       </c>
     </row>
     <row r="159" customHeight="1" ht="140.0">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>1061691</t>
+          <t>1143477</t>
         </is>
       </c>
       <c r="C159" s="1" t="inlineStr">
         <is>
-          <t>BLUES WORKWEAR</t>
+          <t/>
         </is>
       </c>
       <c r="D159" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E159" s="1" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>16, 25, 28, 41</t>
         </is>
       </c>
       <c r="F159" s="1" t="inlineStr">
         <is>
           <t>Australian Rugby League Commission Limited</t>
         </is>
       </c>
     </row>
     <row r="160" customHeight="1" ht="140.0">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>1143477</t>
+          <t>1282174</t>
         </is>
       </c>
       <c r="C160" s="1" t="inlineStr">
         <is>
-          <t/>
+          <t>AUSTRALIA ARL AUSTRALIAN RUGBY LEAGUE MASTERS RUGBY LEAGUE FOR OVER
+35'S</t>
         </is>
       </c>
       <c r="D160" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E160" s="1" t="inlineStr">
         <is>
           <t>16, 25, 28, 41</t>
         </is>
       </c>
       <c r="F160" s="1" t="inlineStr">
         <is>
           <t>Australian Rugby League Commission Limited</t>
         </is>
       </c>
     </row>
     <row r="161" customHeight="1" ht="140.0">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>1282174</t>
+          <t>1337375</t>
         </is>
       </c>
       <c r="C161" s="1" t="inlineStr">
         <is>
-          <t>AUSTRALIA ARL AUSTRALIAN RUGBY LEAGUE MASTERS RUGBY LEAGUE FOR OVER
-35'S</t>
+          <t>INDIGENOUS ALL STARS</t>
         </is>
       </c>
       <c r="D161" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E161" s="1" t="inlineStr">
         <is>
-          <t>16, 25, 28, 41</t>
+          <t>25, 41</t>
         </is>
       </c>
       <c r="F161" s="1" t="inlineStr">
         <is>
           <t>Australian Rugby League Commission Limited</t>
         </is>
       </c>
     </row>
     <row r="162" customHeight="1" ht="140.0">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>1337375</t>
+          <t>1337376</t>
         </is>
       </c>
       <c r="C162" s="1" t="inlineStr">
         <is>
-          <t>INDIGENOUS ALL STARS</t>
+          <t>NRL ALL STARS</t>
         </is>
       </c>
       <c r="D162" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E162" s="1" t="inlineStr">
         <is>
           <t>25, 41</t>
         </is>
       </c>
       <c r="F162" s="1" t="inlineStr">
         <is>
           <t>Australian Rugby League Commission Limited</t>
         </is>
       </c>
     </row>
     <row r="163" customHeight="1" ht="140.0">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>1337376</t>
+          <t>1337377</t>
         </is>
       </c>
       <c r="C163" s="1" t="inlineStr">
         <is>
-          <t>NRL ALL STARS</t>
+          <t>RUGBY LEAGUE ALL STARS</t>
         </is>
       </c>
       <c r="D163" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E163" s="1" t="inlineStr">
         <is>
           <t>25, 41</t>
         </is>
       </c>
       <c r="F163" s="1" t="inlineStr">
         <is>
           <t>Australian Rugby League Commission Limited</t>
         </is>
       </c>
     </row>
     <row r="164" customHeight="1" ht="140.0">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>1337377</t>
+          <t>1428399</t>
         </is>
       </c>
       <c r="C164" s="1" t="inlineStr">
         <is>
-          <t>RUGBY LEAGUE ALL STARS</t>
+          <t>RL13</t>
         </is>
       </c>
       <c r="D164" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E164" s="1" t="inlineStr">
         <is>
-          <t>25, 41</t>
+          <t>16, 25</t>
         </is>
       </c>
       <c r="F164" s="1" t="inlineStr">
         <is>
           <t>Australian Rugby League Commission Limited</t>
         </is>
       </c>
     </row>
     <row r="165" customHeight="1" ht="140.0">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>1428399</t>
+          <t>1556266</t>
         </is>
       </c>
       <c r="C165" s="1" t="inlineStr">
         <is>
-          <t>RL13</t>
+          <t>TAS RUGBY LEAGUE</t>
         </is>
       </c>
       <c r="D165" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E165" s="1" t="inlineStr">
         <is>
-          <t>16, 25</t>
+          <t>16, 25, 41</t>
         </is>
       </c>
       <c r="F165" s="1" t="inlineStr">
         <is>
           <t>Australian Rugby League Commission Limited</t>
         </is>
       </c>
     </row>
     <row r="166" customHeight="1" ht="140.0">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>1556266</t>
+          <t>1556268</t>
         </is>
       </c>
       <c r="C166" s="1" t="inlineStr">
         <is>
-          <t>TAS RUGBY LEAGUE</t>
+          <t>NRL FILMS</t>
         </is>
       </c>
       <c r="D166" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E166" s="1" t="inlineStr">
         <is>
-          <t>16, 25, 41</t>
+          <t>9, 16, 41</t>
         </is>
       </c>
       <c r="F166" s="1" t="inlineStr">
         <is>
           <t>Australian Rugby League Commission Limited</t>
         </is>
       </c>
     </row>
     <row r="167" customHeight="1" ht="140.0">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>1556268</t>
+          <t>1557655</t>
         </is>
       </c>
       <c r="C167" s="1" t="inlineStr">
         <is>
-          <t>NRL FILMS</t>
+          <t>NRL ALL STARS</t>
         </is>
       </c>
       <c r="D167" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E167" s="1" t="inlineStr">
         <is>
-          <t>9, 16, 41</t>
+          <t>9, 16, 25, 28, 41</t>
         </is>
       </c>
       <c r="F167" s="1" t="inlineStr">
         <is>
           <t>Australian Rugby League Commission Limited</t>
         </is>
       </c>
     </row>
     <row r="168" customHeight="1" ht="140.0">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>1557655</t>
+          <t>1580084</t>
         </is>
       </c>
       <c r="C168" s="1" t="inlineStr">
         <is>
-          <t>NRL ALL STARS</t>
+          <t>NRL AUCKLAND NINES 9</t>
         </is>
       </c>
       <c r="D168" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E168" s="1" t="inlineStr">
         <is>
           <t>9, 16, 25, 28, 41</t>
         </is>
       </c>
       <c r="F168" s="1" t="inlineStr">
         <is>
           <t>Australian Rugby League Commission Limited</t>
         </is>
       </c>
     </row>
     <row r="169" customHeight="1" ht="140.0">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>1580084</t>
+          <t>1696825</t>
         </is>
       </c>
       <c r="C169" s="1" t="inlineStr">
         <is>
-          <t>NRL AUCKLAND NINES 9</t>
+          <t/>
         </is>
       </c>
       <c r="D169" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E169" s="1" t="inlineStr">
         <is>
           <t>9, 16, 25, 28, 41</t>
         </is>
       </c>
       <c r="F169" s="1" t="inlineStr">
         <is>
           <t>Australian Rugby League Commission Limited</t>
         </is>
       </c>
     </row>
     <row r="170" customHeight="1" ht="140.0">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>1696825</t>
+          <t>1696827</t>
         </is>
       </c>
       <c r="C170" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D170" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E170" s="1" t="inlineStr">
         <is>
           <t>9, 16, 25, 28, 41</t>
         </is>
       </c>
       <c r="F170" s="1" t="inlineStr">
         <is>
           <t>Australian Rugby League Commission Limited</t>
         </is>
       </c>
     </row>
     <row r="171" customHeight="1" ht="140.0">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>1696827</t>
+          <t>1696829</t>
         </is>
       </c>
       <c r="C171" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D171" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E171" s="1" t="inlineStr">
         <is>
           <t>9, 16, 25, 28, 41</t>
         </is>
       </c>
       <c r="F171" s="1" t="inlineStr">
         <is>
           <t>Australian Rugby League Commission Limited</t>
         </is>
       </c>
     </row>
     <row r="172" customHeight="1" ht="140.0">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>1696829</t>
+          <t>1696832</t>
         </is>
       </c>
       <c r="C172" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D172" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E172" s="1" t="inlineStr">
         <is>
           <t>9, 16, 25, 28, 41</t>
         </is>
       </c>
       <c r="F172" s="1" t="inlineStr">
         <is>
           <t>Australian Rugby League Commission Limited</t>
         </is>
       </c>
     </row>
     <row r="173" customHeight="1" ht="140.0">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>1696832</t>
+          <t>1488417</t>
         </is>
       </c>
       <c r="C173" s="1" t="inlineStr">
         <is>
-          <t/>
+          <t>NRL FANTASY</t>
         </is>
       </c>
       <c r="D173" s="1" t="inlineStr">
         <is>
-          <t>Removed - Not renewed:
-Renewal fee not paid</t>
+          <t>Lapsed:
+Not accepted</t>
         </is>
       </c>
       <c r="E173" s="1" t="inlineStr">
         <is>
-          <t>9, 16, 25, 28, 41</t>
+          <t>9, 16, 28, 38, 41</t>
         </is>
       </c>
       <c r="F173" s="1" t="inlineStr">
         <is>
           <t>Australian Rugby League Commission Limited</t>
         </is>
       </c>
     </row>
     <row r="174" customHeight="1" ht="140.0">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>1488417</t>
+          <t>1488420</t>
         </is>
       </c>
       <c r="C174" s="1" t="inlineStr">
         <is>
-          <t>NRL FANTASY</t>
+          <t>NRL TIPPING</t>
         </is>
       </c>
       <c r="D174" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E174" s="1" t="inlineStr">
         <is>
           <t>9, 16, 28, 38, 41</t>
         </is>
       </c>
       <c r="F174" s="1" t="inlineStr">
         <is>
           <t>Australian Rugby League Commission Limited</t>
         </is>
       </c>
     </row>
     <row r="175" customHeight="1" ht="140.0">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>1488420</t>
+          <t>1499981</t>
         </is>
       </c>
       <c r="C175" s="1" t="inlineStr">
         <is>
-          <t>NRL TIPPING</t>
+          <t>ROO CREW</t>
         </is>
       </c>
       <c r="D175" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E175" s="1" t="inlineStr">
         <is>
-          <t>9, 16, 28, 38, 41</t>
+          <t>16, 24, 25, 28, 39, 41</t>
         </is>
       </c>
       <c r="F175" s="1" t="inlineStr">
         <is>
           <t>Australian Rugby League Commission Limited</t>
         </is>
       </c>
     </row>
     <row r="176" customHeight="1" ht="140.0">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>1499981</t>
+          <t>1522652</t>
         </is>
       </c>
       <c r="C176" s="1" t="inlineStr">
         <is>
-          <t>ROO CREW</t>
+          <t>KANGAROOS SINCE 1908</t>
         </is>
       </c>
       <c r="D176" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E176" s="1" t="inlineStr">
         <is>
-          <t>16, 24, 25, 28, 39, 41</t>
+          <t>9, 12, 14, 16, 18, 21, 24, 25, 27, 28, 38, 41</t>
         </is>
       </c>
       <c r="F176" s="1" t="inlineStr">
         <is>
           <t>Australian Rugby League Commission Limited</t>
         </is>
       </c>
     </row>
     <row r="177" customHeight="1" ht="140.0">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>1522652</t>
+          <t>1522662</t>
         </is>
       </c>
       <c r="C177" s="1" t="inlineStr">
         <is>
-          <t>KANGAROOS SINCE 1908</t>
+          <t>NRL ALL STARS</t>
         </is>
       </c>
       <c r="D177" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E177" s="1" t="inlineStr">
         <is>
-          <t>9, 12, 14, 16, 18, 21, 24, 25, 27, 28, 38, 41</t>
+          <t>9, 16, 25, 28, 41</t>
         </is>
       </c>
       <c r="F177" s="1" t="inlineStr">
         <is>
           <t>Australian Rugby League Commission Limited</t>
         </is>
       </c>
     </row>
     <row r="178" customHeight="1" ht="140.0">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>1522662</t>
+          <t>1522665</t>
         </is>
       </c>
       <c r="C178" s="1" t="inlineStr">
         <is>
-          <t>NRL ALL STARS</t>
+          <t>THE GREATEST GAME OF ALL</t>
         </is>
       </c>
       <c r="D178" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E178" s="1" t="inlineStr">
         <is>
-          <t>9, 16, 25, 28, 41</t>
+          <t>9, 16, 41</t>
         </is>
       </c>
       <c r="F178" s="1" t="inlineStr">
         <is>
           <t>Australian Rugby League Commission Limited</t>
         </is>
       </c>
     </row>
     <row r="179" customHeight="1" ht="140.0">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>1522665</t>
+          <t>1801926</t>
         </is>
       </c>
       <c r="C179" s="1" t="inlineStr">
         <is>
-          <t>THE GREATEST GAME OF ALL</t>
+          <t>PANTHERS</t>
         </is>
       </c>
       <c r="D179" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E179" s="1" t="inlineStr">
         <is>
-          <t>9, 16, 41</t>
+          <t>28</t>
         </is>
       </c>
       <c r="F179" s="1" t="inlineStr">
         <is>
           <t>Australian Rugby League Commission Limited</t>
         </is>
       </c>
     </row>
     <row r="180" customHeight="1" ht="140.0">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>1801926</t>
+          <t>1951513</t>
         </is>
       </c>
       <c r="C180" s="1" t="inlineStr">
         <is>
-          <t>PANTHERS</t>
+          <t>T NRL TELSTRA PREMIERSHIP</t>
         </is>
       </c>
       <c r="D180" s="1" t="inlineStr">
+        <is>
+          <t>Withdrawn:
+Applicant request</t>
+        </is>
+      </c>
+      <c r="E180" s="1" t="inlineStr">
+        <is>
+          <t>9, 12, 14, 16, 18, 21, 24, 25, 27, 28, 38, 41</t>
+        </is>
+      </c>
+      <c r="F180" s="1" t="inlineStr">
+        <is>
+          <t>Australian Rugby League Commission Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="181" customHeight="1" ht="140.0">
+      <c r="A181" s="1" t="inlineStr">
+        <is>
+          <t>1992483</t>
+        </is>
+      </c>
+      <c r="C181" s="1" t="inlineStr">
+        <is>
+          <t>TACKLESAFE</t>
+        </is>
+      </c>
+      <c r="D181" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E180" s="1" t="inlineStr">
-[...26 lines deleted...]
-      </c>
       <c r="E181" s="1" t="inlineStr">
         <is>
-          <t>9, 12, 14, 16, 18, 21, 24, 25, 27, 28, 38, 41</t>
+          <t>16, 25, 28, 41</t>
         </is>
       </c>
       <c r="F181" s="1" t="inlineStr">
         <is>
           <t>Australian Rugby League Commission Limited</t>
         </is>
       </c>
     </row>
     <row r="182" customHeight="1" ht="140.0">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>1992483</t>
+          <t>1992485</t>
         </is>
       </c>
       <c r="C182" s="1" t="inlineStr">
         <is>
-          <t>TACKLESAFE</t>
+          <t>TACKLE SAFE</t>
         </is>
       </c>
       <c r="D182" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E182" s="1" t="inlineStr">
         <is>
           <t>16, 25, 28, 41</t>
         </is>
       </c>
       <c r="F182" s="1" t="inlineStr">
         <is>
           <t>Australian Rugby League Commission Limited</t>
         </is>
       </c>
     </row>
     <row r="183" customHeight="1" ht="140.0">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>1992485</t>
+          <t>2257126</t>
         </is>
       </c>
       <c r="C183" s="1" t="inlineStr">
         <is>
-          <t>TACKLE SAFE</t>
+          <t>PANTHERS</t>
         </is>
       </c>
       <c r="D183" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E183" s="1" t="inlineStr">
         <is>
-          <t>16, 25, 28, 41</t>
+          <t>16</t>
         </is>
       </c>
       <c r="F183" s="1" t="inlineStr">
         <is>
           <t>Australian Rugby League Commission Limited</t>
         </is>
       </c>
     </row>
     <row r="184" customHeight="1" ht="140.0">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>2257126</t>
+          <t>2257127</t>
         </is>
       </c>
       <c r="C184" s="1" t="inlineStr">
         <is>
-          <t>PANTHERS</t>
+          <t>ML MUNCHKIN LEAGUE</t>
         </is>
       </c>
       <c r="D184" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E184" s="1" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>25, 28</t>
         </is>
       </c>
       <c r="F184" s="1" t="inlineStr">
         <is>
           <t>Australian Rugby League Commission Limited</t>
         </is>
       </c>
     </row>
     <row r="185" customHeight="1" ht="140.0">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>2257127</t>
+          <t>2410050</t>
         </is>
       </c>
       <c r="C185" s="1" t="inlineStr">
         <is>
-          <t>ML MUNCHKIN LEAGUE</t>
+          <t>PANTHERS</t>
         </is>
       </c>
       <c r="D185" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E185" s="1" t="inlineStr">
         <is>
-          <t>25, 28</t>
+          <t>16, 25, 28</t>
         </is>
       </c>
       <c r="F185" s="1" t="inlineStr">
         <is>
           <t>Australian Rugby League Commission Limited</t>
         </is>
       </c>
     </row>
     <row r="186" customHeight="1" ht="140.0">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>2410050</t>
+          <t>2410058</t>
         </is>
       </c>
       <c r="C186" s="1" t="inlineStr">
         <is>
-          <t>PANTHERS</t>
+          <t>ADELAIDE RAMS</t>
         </is>
       </c>
       <c r="D186" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E186" s="1" t="inlineStr">
         <is>
-          <t>16, 25, 28</t>
+          <t>25</t>
         </is>
       </c>
       <c r="F186" s="1" t="inlineStr">
         <is>
           <t>Australian Rugby League Commission Limited</t>
         </is>
       </c>
     </row>
     <row r="187" customHeight="1" ht="140.0">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>2425533</t>
+          <t>2410060</t>
         </is>
       </c>
       <c r="C187" s="1" t="inlineStr">
         <is>
-          <t>RUGBY LEAGUE LAS VEGAS</t>
+          <t>HUNTER MARINERS</t>
         </is>
       </c>
       <c r="D187" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E187" s="1" t="inlineStr">
         <is>
-          <t>9, 16, 25, 28, 41</t>
+          <t>25</t>
         </is>
       </c>
       <c r="F187" s="1" t="inlineStr">
         <is>
           <t>Australian Rugby League Commission Limited</t>
         </is>
       </c>
     </row>
     <row r="188" customHeight="1" ht="140.0">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>2464064</t>
+          <t>2425533</t>
         </is>
       </c>
       <c r="C188" s="1" t="inlineStr">
         <is>
-          <t>PERTH BEARS RUGBY LEAGUE FOOTBALL CLUB</t>
+          <t>RUGBY LEAGUE LAS VEGAS</t>
         </is>
       </c>
       <c r="D188" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E188" s="1" t="inlineStr">
         <is>
-          <t>41</t>
+          <t>9, 16, 25, 28, 41</t>
         </is>
       </c>
       <c r="F188" s="1" t="inlineStr">
         <is>
           <t>Australian Rugby League Commission Limited</t>
         </is>
       </c>
     </row>
     <row r="189" customHeight="1" ht="140.0">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>2473402</t>
+          <t>2464064</t>
         </is>
       </c>
       <c r="C189" s="1" t="inlineStr">
         <is>
-          <t>WESTERN BEARS RUGBY LEAGUE FOOTBALL CLUB</t>
+          <t>PERTH BEARS RUGBY LEAGUE FOOTBALL CLUB</t>
         </is>
       </c>
       <c r="D189" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E189" s="1" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
       <c r="F189" s="1" t="inlineStr">
+        <is>
+          <t>Australian Rugby League Commission Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="190" customHeight="1" ht="140.0">
+      <c r="A190" s="1" t="inlineStr">
+        <is>
+          <t>2473402</t>
+        </is>
+      </c>
+      <c r="C190" s="1" t="inlineStr">
+        <is>
+          <t>WESTERN BEARS RUGBY LEAGUE FOOTBALL CLUB</t>
+        </is>
+      </c>
+      <c r="D190" s="1" t="inlineStr">
+        <is>
+          <t>Lapsed:
+Not accepted</t>
+        </is>
+      </c>
+      <c r="E190" s="1" t="inlineStr">
+        <is>
+          <t>41</t>
+        </is>
+      </c>
+      <c r="F190" s="1" t="inlineStr">
         <is>
           <t>Australian Rugby League Commission Limited</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>