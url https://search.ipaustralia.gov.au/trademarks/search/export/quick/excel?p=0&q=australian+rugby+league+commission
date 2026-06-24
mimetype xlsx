--- v2 (2026-04-29)
+++ v3 (2026-06-24)
@@ -3975,1292 +3975,1292 @@
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId102"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1028571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>138</xdr:row>
-[...36 lines deleted...]
-      <xdr:colOff>0</xdr:colOff>
       <xdr:row>139</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>139</xdr:row>
+      <xdr:rowOff>857142</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="103" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId103"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="857142"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1008000</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>1428571</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="104" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId104"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1008000" cy="1428571"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1332000</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>1428571</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="105" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId105"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1332000" cy="1428571"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>142</xdr:row>
       <xdr:rowOff>1342857</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="104" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId104"/>
+        <xdr:cNvPr id="106" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId106"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1342857"/>
-        </a:xfrm>
-[...36 lines deleted...]
-          <a:ext cx="1404000" cy="1085714"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>144</xdr:row>
-      <xdr:rowOff>857142</xdr:rowOff>
-[...37 lines deleted...]
-      <xdr:rowOff>1428571</xdr:rowOff>
+      <xdr:rowOff>1085714</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="107" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId107"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1008000" cy="1428571"/>
+          <a:ext cx="1404000" cy="1085714"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>1332000</xdr:colOff>
+      <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>146</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="108" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId108"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1332000" cy="1428571"/>
+          <a:ext cx="1080000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:colOff>1188000</xdr:colOff>
       <xdr:row>147</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1080000" cy="1428571"/>
+          <a:ext cx="1188000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>1188000</xdr:colOff>
+      <xdr:colOff>1296000</xdr:colOff>
       <xdr:row>148</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1188000" cy="1428571"/>
+          <a:ext cx="1296000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1296000</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1296000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
-[...6 lines deleted...]
-      <xdr:rowOff>1428571</xdr:rowOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>1200000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1296000" cy="1428571"/>
-[...12 lines deleted...]
-      <xdr:row>156</xdr:row>
+          <a:ext cx="1404000" cy="1200000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>156</xdr:row>
-      <xdr:rowOff>1200000</xdr:rowOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>980952</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="1200000"/>
+          <a:ext cx="1404000" cy="980952"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>158</xdr:row>
-      <xdr:rowOff>980952</xdr:rowOff>
+      <xdr:rowOff>333333</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="980952"/>
+          <a:ext cx="1404000" cy="333333"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>159</xdr:row>
-      <xdr:rowOff>333333</xdr:rowOff>
+      <xdr:rowOff>714285</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="333333"/>
+          <a:ext cx="1404000" cy="714285"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>160</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>160</xdr:row>
-      <xdr:rowOff>714285</xdr:rowOff>
+      <xdr:rowOff>523809</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="714285"/>
+          <a:ext cx="1404000" cy="523809"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>161</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>161</xdr:row>
-      <xdr:rowOff>523809</xdr:rowOff>
+      <xdr:rowOff>533333</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="523809"/>
+          <a:ext cx="1404000" cy="533333"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>162</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>162</xdr:row>
-      <xdr:rowOff>533333</xdr:rowOff>
+      <xdr:rowOff>561904</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="533333"/>
+          <a:ext cx="1404000" cy="561904"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:colOff>756000</xdr:colOff>
       <xdr:row>163</xdr:row>
-      <xdr:rowOff>561904</xdr:rowOff>
+      <xdr:rowOff>971428</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="561904"/>
+          <a:ext cx="756000" cy="971428"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>164</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>756000</xdr:colOff>
+      <xdr:colOff>900000</xdr:colOff>
       <xdr:row>164</xdr:row>
-      <xdr:rowOff>971428</xdr:rowOff>
+      <xdr:rowOff>1028571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="756000" cy="971428"/>
+          <a:ext cx="900000" cy="1028571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>165</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>900000</xdr:colOff>
+      <xdr:colOff>1116000</xdr:colOff>
       <xdr:row>165</xdr:row>
-      <xdr:rowOff>1028571</xdr:rowOff>
+      <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="900000" cy="1028571"/>
+          <a:ext cx="1116000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>166</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>1116000</xdr:colOff>
+      <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>166</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1116000" cy="1428571"/>
+          <a:ext cx="1080000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>167</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>1047619</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="123" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId123"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1047619"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1260000</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>1428571</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="124" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId124"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1260000" cy="1428571"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>1038095</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="125" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId125"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1038095"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1188000</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>1428571</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="126" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId126"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1188000" cy="1428571"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>1000000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="127" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId127"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1000000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1224000</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>1428571</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="128" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId128"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1224000" cy="1428571"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>167</xdr:row>
-[...226 lines deleted...]
-      <xdr:colOff>1224000</xdr:colOff>
       <xdr:row>175</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="129" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId129"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1224000" cy="1428571"/>
-[...19 lines deleted...]
-      <xdr:rowOff>1428571</xdr:rowOff>
+          <a:ext cx="1080000" cy="1428571"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>1266666</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="130" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId130"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1080000" cy="1428571"/>
+          <a:ext cx="1404000" cy="1266666"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>178</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>178</xdr:row>
-      <xdr:rowOff>1266666</xdr:rowOff>
+      <xdr:rowOff>1171428</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="131" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId131"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="1266666"/>
-[...12 lines deleted...]
-      <xdr:row>179</xdr:row>
+          <a:ext cx="1404000" cy="1171428"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>179</xdr:row>
-      <xdr:rowOff>1171428</xdr:rowOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>819047</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="132" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId132"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="1171428"/>
+          <a:ext cx="1404000" cy="819047"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>181</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>181</xdr:row>
-      <xdr:rowOff>819047</xdr:rowOff>
+      <xdr:rowOff>1209523</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="133" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId133"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="819047"/>
+          <a:ext cx="1404000" cy="1209523"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>182</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:colOff>1368000</xdr:colOff>
       <xdr:row>182</xdr:row>
-      <xdr:rowOff>1209523</xdr:rowOff>
+      <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="134" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId134"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="1209523"/>
+          <a:ext cx="1368000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>183</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>1368000</xdr:colOff>
+      <xdr:colOff>1152000</xdr:colOff>
       <xdr:row>183</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="135" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId135"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1368000" cy="1428571"/>
+          <a:ext cx="1152000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>184</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>184</xdr:row>
       <xdr:rowOff>1209523</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="136" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
@@ -6697,51 +6697,51 @@
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>16, 25, 28, 41</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
           <t>Australian Rugby League Commission Limited</t>
         </is>
       </c>
     </row>
     <row r="49" customHeight="1" ht="140.0">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>1182991</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>A CENTENARY OF RUGBY LEAGUE 1908 2008</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Registered/protected</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
           <t>16, 18, 25, 28, 41</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
           <t>Australian Rugby League Commission Limited</t>
         </is>
       </c>
     </row>
     <row r="50" customHeight="1" ht="140.0">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>1185917</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>KANGAROOS SINCE 1908</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
@@ -9206,1328 +9206,1328 @@
       <c r="C138" s="1" t="inlineStr">
         <is>
           <t>RUGBY LEAGUE LAS VEGAS</t>
         </is>
       </c>
       <c r="D138" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E138" s="1" t="inlineStr">
         <is>
           <t>9, 16, 25, 28, 41</t>
         </is>
       </c>
       <c r="F138" s="1" t="inlineStr">
         <is>
           <t>Australian Rugby League Commission Limited</t>
         </is>
       </c>
     </row>
     <row r="139" customHeight="1" ht="140.0">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>2335859</t>
+          <t>2590163</t>
         </is>
       </c>
       <c r="C139" s="1" t="inlineStr">
         <is>
-          <t>GOLD COAST TWEED GIANTS</t>
+          <t>SPEED LEAGUE</t>
         </is>
       </c>
       <c r="D139" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E139" s="1" t="inlineStr">
+        <is>
+          <t>9, 28, 41</t>
+        </is>
+      </c>
+      <c r="F139" s="1" t="inlineStr">
+        <is>
+          <t>Australian Rugby League Commission Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="140" customHeight="1" ht="140.0">
+      <c r="A140" s="1" t="inlineStr">
+        <is>
+          <t>2594754</t>
+        </is>
+      </c>
+      <c r="C140" s="1" t="inlineStr">
+        <is>
+          <t>AUS 26 IRL RUGBY LEAGUE WORLD CUP</t>
+        </is>
+      </c>
+      <c r="D140" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E140" s="1" t="inlineStr">
+        <is>
+          <t>9, 12, 14, 16, 18, 21, 24, 25, 27, 28, 38, 41</t>
+        </is>
+      </c>
+      <c r="F140" s="1" t="inlineStr">
+        <is>
+          <t>Australian Rugby League Commission Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="141" customHeight="1" ht="140.0">
+      <c r="A141" s="1" t="inlineStr">
+        <is>
+          <t>2594756</t>
+        </is>
+      </c>
+      <c r="C141" s="1" t="inlineStr">
+        <is>
+          <t>AUS 26 IRL</t>
+        </is>
+      </c>
+      <c r="D141" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E141" s="1" t="inlineStr">
+        <is>
+          <t>9, 12, 14, 16, 18, 21, 24, 25, 27, 28, 38, 41</t>
+        </is>
+      </c>
+      <c r="F141" s="1" t="inlineStr">
+        <is>
+          <t>Australian Rugby League Commission Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="142" customHeight="1" ht="140.0">
+      <c r="A142" s="1" t="inlineStr">
+        <is>
+          <t>2601848</t>
+        </is>
+      </c>
+      <c r="C142" s="1" t="inlineStr">
+        <is>
+          <t>CB</t>
+        </is>
+      </c>
+      <c r="D142" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E142" s="1" t="inlineStr">
+        <is>
+          <t>24, 25, 28, 41</t>
+        </is>
+      </c>
+      <c r="F142" s="1" t="inlineStr">
+        <is>
+          <t>Australian Rugby League Commission Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="143" customHeight="1" ht="140.0">
+      <c r="A143" s="1" t="inlineStr">
+        <is>
+          <t>2410059</t>
+        </is>
+      </c>
+      <c r="C143" s="1" t="inlineStr">
+        <is>
+          <t>SOUTH QUEENSLAND CRUSHERS</t>
+        </is>
+      </c>
+      <c r="D143" s="1" t="inlineStr">
         <is>
           <t>Published:
 Under examination</t>
         </is>
       </c>
-      <c r="E139" s="1" t="inlineStr">
+      <c r="E143" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
-      <c r="F139" s="1" t="inlineStr">
-[...16 lines deleted...]
-      <c r="D140" s="1" t="inlineStr">
+      <c r="F143" s="1" t="inlineStr">
+        <is>
+          <t>Australian Rugby League Commission Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="144" customHeight="1" ht="140.0">
+      <c r="A144" s="1" t="inlineStr">
+        <is>
+          <t>2545712</t>
+        </is>
+      </c>
+      <c r="C144" s="1" t="inlineStr">
+        <is>
+          <t>PERTH BEARS</t>
+        </is>
+      </c>
+      <c r="D144" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+Opposed</t>
+        </is>
+      </c>
+      <c r="E144" s="1" t="inlineStr">
+        <is>
+          <t>9, 14, 16, 18, 21, 24, 25, 27, 28, 41</t>
+        </is>
+      </c>
+      <c r="F144" s="1" t="inlineStr">
+        <is>
+          <t>Australian Rugby League Commission Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="145" customHeight="1" ht="140.0">
+      <c r="A145" s="1" t="inlineStr">
+        <is>
+          <t>2550119</t>
+        </is>
+      </c>
+      <c r="C145" s="1" t="inlineStr">
+        <is>
+          <t>ORIGIN ROOKIES</t>
+        </is>
+      </c>
+      <c r="D145" s="1" t="inlineStr">
+        <is>
+          <t>Published:
+Under examination - Deferred</t>
+        </is>
+      </c>
+      <c r="E145" s="1" t="inlineStr">
+        <is>
+          <t>9, 12, 14, 16, 18, 21, 24, 25, 27, 28, 38, 41</t>
+        </is>
+      </c>
+      <c r="F145" s="1" t="inlineStr">
+        <is>
+          <t>Australian Rugby League Commission Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="146" customHeight="1" ht="140.0">
+      <c r="A146" s="1" t="inlineStr">
+        <is>
+          <t>2594621</t>
+        </is>
+      </c>
+      <c r="C146" s="1" t="inlineStr">
+        <is>
+          <t>PNG CHIEFS</t>
+        </is>
+      </c>
+      <c r="D146" s="1" t="inlineStr">
         <is>
           <t>Published:
 Under examination</t>
         </is>
       </c>
-      <c r="E140" s="1" t="inlineStr">
-[...16 lines deleted...]
-      <c r="C141" s="1" t="inlineStr">
+      <c r="E146" s="1" t="inlineStr">
+        <is>
+          <t>9, 14, 16, 18, 21, 24, 25, 27, 28, 41</t>
+        </is>
+      </c>
+      <c r="F146" s="1" t="inlineStr">
+        <is>
+          <t>Australian Rugby League Commission Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="147" customHeight="1" ht="140.0">
+      <c r="A147" s="1" t="inlineStr">
+        <is>
+          <t>2618446</t>
+        </is>
+      </c>
+      <c r="C147" s="1" t="inlineStr">
         <is>
           <t>PERTH BEARS</t>
         </is>
       </c>
-      <c r="D141" s="1" t="inlineStr">
+      <c r="D147" s="1" t="inlineStr">
         <is>
           <t>Accepted:
-Opposed</t>
-[...2 lines deleted...]
-      <c r="E141" s="1" t="inlineStr">
+In opposition period</t>
+        </is>
+      </c>
+      <c r="E147" s="1" t="inlineStr">
         <is>
           <t>9, 14, 16, 18, 21, 24, 25, 27, 28, 41</t>
         </is>
       </c>
-      <c r="F141" s="1" t="inlineStr">
-[...72 lines deleted...]
-      <c r="D144" s="1" t="inlineStr">
+      <c r="F147" s="1" t="inlineStr">
+        <is>
+          <t>Australian Rugby League Commission Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="148" customHeight="1" ht="140.0">
+      <c r="A148" s="1" t="inlineStr">
+        <is>
+          <t>2632465</t>
+        </is>
+      </c>
+      <c r="C148" s="1" t="inlineStr">
+        <is>
+          <t>CANBERRA RAIDERS</t>
+        </is>
+      </c>
+      <c r="D148" s="1" t="inlineStr">
         <is>
           <t>Published:
 Under examination</t>
         </is>
       </c>
-      <c r="E144" s="1" t="inlineStr">
-[...83 lines deleted...]
-      <c r="E147" s="1" t="inlineStr">
+      <c r="E148" s="1" t="inlineStr">
         <is>
           <t>24, 25, 28, 41</t>
-        </is>
-[...26 lines deleted...]
-          <t>9, 14, 16, 18, 21, 24, 25, 27, 28, 41</t>
         </is>
       </c>
       <c r="F148" s="1" t="inlineStr">
         <is>
           <t>Australian Rugby League Commission Limited</t>
         </is>
       </c>
     </row>
     <row r="149" customHeight="1" ht="140.0">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>2632465</t>
+          <t>602764</t>
         </is>
       </c>
       <c r="C149" s="1" t="inlineStr">
         <is>
-          <t>CANBERRA RAIDERS</t>
+          <t>AUSTRALIA KANGAROOS</t>
         </is>
       </c>
       <c r="D149" s="1" t="inlineStr">
         <is>
-          <t>Published:
-Awaiting examination</t>
+          <t>Removed:
+Non-use</t>
         </is>
       </c>
       <c r="E149" s="1" t="inlineStr">
         <is>
-          <t>24, 25, 28, 41</t>
+          <t>25</t>
         </is>
       </c>
       <c r="F149" s="1" t="inlineStr">
         <is>
           <t>Australian Rugby League Commission Limited</t>
         </is>
       </c>
     </row>
     <row r="150" customHeight="1" ht="140.0">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>602764</t>
+          <t>602766</t>
         </is>
       </c>
       <c r="C150" s="1" t="inlineStr">
         <is>
           <t>AUSTRALIA KANGAROOS</t>
         </is>
       </c>
       <c r="D150" s="1" t="inlineStr">
         <is>
           <t>Removed:
 Non-use</t>
         </is>
       </c>
       <c r="E150" s="1" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>41</t>
         </is>
       </c>
       <c r="F150" s="1" t="inlineStr">
         <is>
           <t>Australian Rugby League Commission Limited</t>
         </is>
       </c>
     </row>
     <row r="151" customHeight="1" ht="140.0">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>602766</t>
+          <t>626015</t>
         </is>
       </c>
       <c r="C151" s="1" t="inlineStr">
         <is>
-          <t>AUSTRALIA KANGAROOS</t>
+          <t>KANGAROOS</t>
         </is>
       </c>
       <c r="D151" s="1" t="inlineStr">
         <is>
-          <t>Removed:
-Non-use</t>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
         </is>
       </c>
       <c r="E151" s="1" t="inlineStr">
         <is>
-          <t>41</t>
+          <t>16</t>
         </is>
       </c>
       <c r="F151" s="1" t="inlineStr">
         <is>
           <t>Australian Rugby League Commission Limited</t>
         </is>
       </c>
     </row>
     <row r="152" customHeight="1" ht="140.0">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>626015</t>
+          <t>626016</t>
         </is>
       </c>
       <c r="C152" s="1" t="inlineStr">
         <is>
           <t>KANGAROOS</t>
         </is>
       </c>
       <c r="D152" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E152" s="1" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>18</t>
         </is>
       </c>
       <c r="F152" s="1" t="inlineStr">
         <is>
           <t>Australian Rugby League Commission Limited</t>
         </is>
       </c>
     </row>
     <row r="153" customHeight="1" ht="140.0">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>626016</t>
+          <t>626017</t>
         </is>
       </c>
       <c r="C153" s="1" t="inlineStr">
         <is>
           <t>KANGAROOS</t>
         </is>
       </c>
       <c r="D153" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E153" s="1" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>21</t>
         </is>
       </c>
       <c r="F153" s="1" t="inlineStr">
         <is>
           <t>Australian Rugby League Commission Limited</t>
         </is>
       </c>
     </row>
     <row r="154" customHeight="1" ht="140.0">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>626017</t>
+          <t>626018</t>
         </is>
       </c>
       <c r="C154" s="1" t="inlineStr">
         <is>
           <t>KANGAROOS</t>
         </is>
       </c>
       <c r="D154" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E154" s="1" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>24</t>
         </is>
       </c>
       <c r="F154" s="1" t="inlineStr">
         <is>
           <t>Australian Rugby League Commission Limited</t>
         </is>
       </c>
     </row>
     <row r="155" customHeight="1" ht="140.0">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>626018</t>
+          <t>626021</t>
         </is>
       </c>
       <c r="C155" s="1" t="inlineStr">
         <is>
           <t>KANGAROOS</t>
         </is>
       </c>
       <c r="D155" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E155" s="1" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>41</t>
         </is>
       </c>
       <c r="F155" s="1" t="inlineStr">
         <is>
           <t>Australian Rugby League Commission Limited</t>
         </is>
       </c>
     </row>
     <row r="156" customHeight="1" ht="140.0">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>626021</t>
+          <t>1002554</t>
         </is>
       </c>
       <c r="C156" s="1" t="inlineStr">
         <is>
-          <t>KANGAROOS</t>
+          <t>KIDS TO KANGAROOS</t>
         </is>
       </c>
       <c r="D156" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E156" s="1" t="inlineStr">
         <is>
-          <t>41</t>
+          <t>25, 28, 41</t>
         </is>
       </c>
       <c r="F156" s="1" t="inlineStr">
         <is>
           <t>Australian Rugby League Commission Limited</t>
         </is>
       </c>
     </row>
     <row r="157" customHeight="1" ht="140.0">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>1002554</t>
+          <t>1061691</t>
         </is>
       </c>
       <c r="C157" s="1" t="inlineStr">
         <is>
-          <t>KIDS TO KANGAROOS</t>
+          <t>BLUES WORKWEAR</t>
         </is>
       </c>
       <c r="D157" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E157" s="1" t="inlineStr">
         <is>
-          <t>25, 28, 41</t>
+          <t>25</t>
         </is>
       </c>
       <c r="F157" s="1" t="inlineStr">
         <is>
           <t>Australian Rugby League Commission Limited</t>
         </is>
       </c>
     </row>
     <row r="158" customHeight="1" ht="140.0">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>1061691</t>
+          <t>1143477</t>
         </is>
       </c>
       <c r="C158" s="1" t="inlineStr">
         <is>
-          <t>BLUES WORKWEAR</t>
+          <t/>
         </is>
       </c>
       <c r="D158" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E158" s="1" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>16, 25, 28, 41</t>
         </is>
       </c>
       <c r="F158" s="1" t="inlineStr">
         <is>
           <t>Australian Rugby League Commission Limited</t>
         </is>
       </c>
     </row>
     <row r="159" customHeight="1" ht="140.0">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>1143477</t>
+          <t>1282174</t>
         </is>
       </c>
       <c r="C159" s="1" t="inlineStr">
         <is>
-          <t/>
+          <t>AUSTRALIA ARL AUSTRALIAN RUGBY LEAGUE MASTERS RUGBY LEAGUE FOR OVER
+35'S</t>
         </is>
       </c>
       <c r="D159" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E159" s="1" t="inlineStr">
         <is>
           <t>16, 25, 28, 41</t>
         </is>
       </c>
       <c r="F159" s="1" t="inlineStr">
         <is>
           <t>Australian Rugby League Commission Limited</t>
         </is>
       </c>
     </row>
     <row r="160" customHeight="1" ht="140.0">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>1282174</t>
+          <t>1337375</t>
         </is>
       </c>
       <c r="C160" s="1" t="inlineStr">
         <is>
-          <t>AUSTRALIA ARL AUSTRALIAN RUGBY LEAGUE MASTERS RUGBY LEAGUE FOR OVER
-35'S</t>
+          <t>INDIGENOUS ALL STARS</t>
         </is>
       </c>
       <c r="D160" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E160" s="1" t="inlineStr">
         <is>
-          <t>16, 25, 28, 41</t>
+          <t>25, 41</t>
         </is>
       </c>
       <c r="F160" s="1" t="inlineStr">
         <is>
           <t>Australian Rugby League Commission Limited</t>
         </is>
       </c>
     </row>
     <row r="161" customHeight="1" ht="140.0">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>1337375</t>
+          <t>1337376</t>
         </is>
       </c>
       <c r="C161" s="1" t="inlineStr">
         <is>
-          <t>INDIGENOUS ALL STARS</t>
+          <t>NRL ALL STARS</t>
         </is>
       </c>
       <c r="D161" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E161" s="1" t="inlineStr">
         <is>
           <t>25, 41</t>
         </is>
       </c>
       <c r="F161" s="1" t="inlineStr">
         <is>
           <t>Australian Rugby League Commission Limited</t>
         </is>
       </c>
     </row>
     <row r="162" customHeight="1" ht="140.0">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>1337376</t>
+          <t>1337377</t>
         </is>
       </c>
       <c r="C162" s="1" t="inlineStr">
         <is>
-          <t>NRL ALL STARS</t>
+          <t>RUGBY LEAGUE ALL STARS</t>
         </is>
       </c>
       <c r="D162" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E162" s="1" t="inlineStr">
         <is>
           <t>25, 41</t>
         </is>
       </c>
       <c r="F162" s="1" t="inlineStr">
         <is>
           <t>Australian Rugby League Commission Limited</t>
         </is>
       </c>
     </row>
     <row r="163" customHeight="1" ht="140.0">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>1337377</t>
+          <t>1428399</t>
         </is>
       </c>
       <c r="C163" s="1" t="inlineStr">
         <is>
-          <t>RUGBY LEAGUE ALL STARS</t>
+          <t>RL13</t>
         </is>
       </c>
       <c r="D163" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E163" s="1" t="inlineStr">
         <is>
-          <t>25, 41</t>
+          <t>16, 25</t>
         </is>
       </c>
       <c r="F163" s="1" t="inlineStr">
         <is>
           <t>Australian Rugby League Commission Limited</t>
         </is>
       </c>
     </row>
     <row r="164" customHeight="1" ht="140.0">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>1428399</t>
+          <t>1556266</t>
         </is>
       </c>
       <c r="C164" s="1" t="inlineStr">
         <is>
-          <t>RL13</t>
+          <t>TAS RUGBY LEAGUE</t>
         </is>
       </c>
       <c r="D164" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E164" s="1" t="inlineStr">
         <is>
-          <t>16, 25</t>
+          <t>16, 25, 41</t>
         </is>
       </c>
       <c r="F164" s="1" t="inlineStr">
         <is>
           <t>Australian Rugby League Commission Limited</t>
         </is>
       </c>
     </row>
     <row r="165" customHeight="1" ht="140.0">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>1556266</t>
+          <t>1556268</t>
         </is>
       </c>
       <c r="C165" s="1" t="inlineStr">
         <is>
-          <t>TAS RUGBY LEAGUE</t>
+          <t>NRL FILMS</t>
         </is>
       </c>
       <c r="D165" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E165" s="1" t="inlineStr">
         <is>
-          <t>16, 25, 41</t>
+          <t>9, 16, 41</t>
         </is>
       </c>
       <c r="F165" s="1" t="inlineStr">
         <is>
           <t>Australian Rugby League Commission Limited</t>
         </is>
       </c>
     </row>
     <row r="166" customHeight="1" ht="140.0">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>1556268</t>
+          <t>1557655</t>
         </is>
       </c>
       <c r="C166" s="1" t="inlineStr">
         <is>
-          <t>NRL FILMS</t>
+          <t>NRL ALL STARS</t>
         </is>
       </c>
       <c r="D166" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E166" s="1" t="inlineStr">
         <is>
-          <t>9, 16, 41</t>
+          <t>9, 16, 25, 28, 41</t>
         </is>
       </c>
       <c r="F166" s="1" t="inlineStr">
         <is>
           <t>Australian Rugby League Commission Limited</t>
         </is>
       </c>
     </row>
     <row r="167" customHeight="1" ht="140.0">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>1557655</t>
+          <t>1580084</t>
         </is>
       </c>
       <c r="C167" s="1" t="inlineStr">
         <is>
-          <t>NRL ALL STARS</t>
+          <t>NRL AUCKLAND NINES 9</t>
         </is>
       </c>
       <c r="D167" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E167" s="1" t="inlineStr">
         <is>
           <t>9, 16, 25, 28, 41</t>
         </is>
       </c>
       <c r="F167" s="1" t="inlineStr">
         <is>
           <t>Australian Rugby League Commission Limited</t>
         </is>
       </c>
     </row>
     <row r="168" customHeight="1" ht="140.0">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>1580084</t>
+          <t>1696825</t>
         </is>
       </c>
       <c r="C168" s="1" t="inlineStr">
         <is>
-          <t>NRL AUCKLAND NINES 9</t>
+          <t/>
         </is>
       </c>
       <c r="D168" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E168" s="1" t="inlineStr">
         <is>
           <t>9, 16, 25, 28, 41</t>
         </is>
       </c>
       <c r="F168" s="1" t="inlineStr">
         <is>
           <t>Australian Rugby League Commission Limited</t>
         </is>
       </c>
     </row>
     <row r="169" customHeight="1" ht="140.0">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>1696825</t>
+          <t>1696827</t>
         </is>
       </c>
       <c r="C169" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D169" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E169" s="1" t="inlineStr">
         <is>
           <t>9, 16, 25, 28, 41</t>
         </is>
       </c>
       <c r="F169" s="1" t="inlineStr">
         <is>
           <t>Australian Rugby League Commission Limited</t>
         </is>
       </c>
     </row>
     <row r="170" customHeight="1" ht="140.0">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>1696827</t>
+          <t>1696829</t>
         </is>
       </c>
       <c r="C170" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D170" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E170" s="1" t="inlineStr">
         <is>
           <t>9, 16, 25, 28, 41</t>
         </is>
       </c>
       <c r="F170" s="1" t="inlineStr">
         <is>
           <t>Australian Rugby League Commission Limited</t>
         </is>
       </c>
     </row>
     <row r="171" customHeight="1" ht="140.0">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>1696829</t>
+          <t>1696832</t>
         </is>
       </c>
       <c r="C171" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D171" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E171" s="1" t="inlineStr">
         <is>
           <t>9, 16, 25, 28, 41</t>
         </is>
       </c>
       <c r="F171" s="1" t="inlineStr">
         <is>
           <t>Australian Rugby League Commission Limited</t>
         </is>
       </c>
     </row>
     <row r="172" customHeight="1" ht="140.0">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>1696832</t>
+          <t>1488417</t>
         </is>
       </c>
       <c r="C172" s="1" t="inlineStr">
         <is>
-          <t/>
+          <t>NRL FANTASY</t>
         </is>
       </c>
       <c r="D172" s="1" t="inlineStr">
         <is>
-          <t>Removed - Not renewed:
-Renewal fee not paid</t>
+          <t>Lapsed:
+Not accepted</t>
         </is>
       </c>
       <c r="E172" s="1" t="inlineStr">
         <is>
-          <t>9, 16, 25, 28, 41</t>
+          <t>9, 16, 28, 38, 41</t>
         </is>
       </c>
       <c r="F172" s="1" t="inlineStr">
         <is>
           <t>Australian Rugby League Commission Limited</t>
         </is>
       </c>
     </row>
     <row r="173" customHeight="1" ht="140.0">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>1488417</t>
+          <t>1488420</t>
         </is>
       </c>
       <c r="C173" s="1" t="inlineStr">
         <is>
-          <t>NRL FANTASY</t>
+          <t>NRL TIPPING</t>
         </is>
       </c>
       <c r="D173" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E173" s="1" t="inlineStr">
         <is>
           <t>9, 16, 28, 38, 41</t>
         </is>
       </c>
       <c r="F173" s="1" t="inlineStr">
         <is>
           <t>Australian Rugby League Commission Limited</t>
         </is>
       </c>
     </row>
     <row r="174" customHeight="1" ht="140.0">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>1488420</t>
+          <t>1499981</t>
         </is>
       </c>
       <c r="C174" s="1" t="inlineStr">
         <is>
-          <t>NRL TIPPING</t>
+          <t>ROO CREW</t>
         </is>
       </c>
       <c r="D174" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E174" s="1" t="inlineStr">
         <is>
-          <t>9, 16, 28, 38, 41</t>
+          <t>16, 24, 25, 28, 39, 41</t>
         </is>
       </c>
       <c r="F174" s="1" t="inlineStr">
         <is>
           <t>Australian Rugby League Commission Limited</t>
         </is>
       </c>
     </row>
     <row r="175" customHeight="1" ht="140.0">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>1499981</t>
+          <t>1522652</t>
         </is>
       </c>
       <c r="C175" s="1" t="inlineStr">
         <is>
-          <t>ROO CREW</t>
+          <t>KANGAROOS SINCE 1908</t>
         </is>
       </c>
       <c r="D175" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E175" s="1" t="inlineStr">
         <is>
-          <t>16, 24, 25, 28, 39, 41</t>
+          <t>9, 12, 14, 16, 18, 21, 24, 25, 27, 28, 38, 41</t>
         </is>
       </c>
       <c r="F175" s="1" t="inlineStr">
         <is>
           <t>Australian Rugby League Commission Limited</t>
         </is>
       </c>
     </row>
     <row r="176" customHeight="1" ht="140.0">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>1522652</t>
+          <t>1522662</t>
         </is>
       </c>
       <c r="C176" s="1" t="inlineStr">
         <is>
-          <t>KANGAROOS SINCE 1908</t>
+          <t>NRL ALL STARS</t>
         </is>
       </c>
       <c r="D176" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E176" s="1" t="inlineStr">
         <is>
-          <t>9, 12, 14, 16, 18, 21, 24, 25, 27, 28, 38, 41</t>
+          <t>9, 16, 25, 28, 41</t>
         </is>
       </c>
       <c r="F176" s="1" t="inlineStr">
         <is>
           <t>Australian Rugby League Commission Limited</t>
         </is>
       </c>
     </row>
     <row r="177" customHeight="1" ht="140.0">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>1522662</t>
+          <t>1522665</t>
         </is>
       </c>
       <c r="C177" s="1" t="inlineStr">
         <is>
-          <t>NRL ALL STARS</t>
+          <t>THE GREATEST GAME OF ALL</t>
         </is>
       </c>
       <c r="D177" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E177" s="1" t="inlineStr">
         <is>
-          <t>9, 16, 25, 28, 41</t>
+          <t>9, 16, 41</t>
         </is>
       </c>
       <c r="F177" s="1" t="inlineStr">
         <is>
           <t>Australian Rugby League Commission Limited</t>
         </is>
       </c>
     </row>
     <row r="178" customHeight="1" ht="140.0">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>1522665</t>
+          <t>1801926</t>
         </is>
       </c>
       <c r="C178" s="1" t="inlineStr">
         <is>
-          <t>THE GREATEST GAME OF ALL</t>
+          <t>PANTHERS</t>
         </is>
       </c>
       <c r="D178" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E178" s="1" t="inlineStr">
         <is>
-          <t>9, 16, 41</t>
+          <t>28</t>
         </is>
       </c>
       <c r="F178" s="1" t="inlineStr">
         <is>
           <t>Australian Rugby League Commission Limited</t>
         </is>
       </c>
     </row>
     <row r="179" customHeight="1" ht="140.0">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>1801926</t>
+          <t>1951513</t>
         </is>
       </c>
       <c r="C179" s="1" t="inlineStr">
         <is>
-          <t>PANTHERS</t>
+          <t>T NRL TELSTRA PREMIERSHIP</t>
         </is>
       </c>
       <c r="D179" s="1" t="inlineStr">
+        <is>
+          <t>Withdrawn:
+Applicant request</t>
+        </is>
+      </c>
+      <c r="E179" s="1" t="inlineStr">
+        <is>
+          <t>9, 12, 14, 16, 18, 21, 24, 25, 27, 28, 38, 41</t>
+        </is>
+      </c>
+      <c r="F179" s="1" t="inlineStr">
+        <is>
+          <t>Australian Rugby League Commission Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="180" customHeight="1" ht="140.0">
+      <c r="A180" s="1" t="inlineStr">
+        <is>
+          <t>1992483</t>
+        </is>
+      </c>
+      <c r="C180" s="1" t="inlineStr">
+        <is>
+          <t>TACKLESAFE</t>
+        </is>
+      </c>
+      <c r="D180" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E179" s="1" t="inlineStr">
-[...26 lines deleted...]
-      </c>
       <c r="E180" s="1" t="inlineStr">
         <is>
-          <t>9, 12, 14, 16, 18, 21, 24, 25, 27, 28, 38, 41</t>
+          <t>16, 25, 28, 41</t>
         </is>
       </c>
       <c r="F180" s="1" t="inlineStr">
         <is>
           <t>Australian Rugby League Commission Limited</t>
         </is>
       </c>
     </row>
     <row r="181" customHeight="1" ht="140.0">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>1992483</t>
+          <t>1992485</t>
         </is>
       </c>
       <c r="C181" s="1" t="inlineStr">
         <is>
-          <t>TACKLESAFE</t>
+          <t>TACKLE SAFE</t>
         </is>
       </c>
       <c r="D181" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E181" s="1" t="inlineStr">
         <is>
           <t>16, 25, 28, 41</t>
         </is>
       </c>
       <c r="F181" s="1" t="inlineStr">
         <is>
           <t>Australian Rugby League Commission Limited</t>
         </is>
       </c>
     </row>
     <row r="182" customHeight="1" ht="140.0">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>1992485</t>
+          <t>2257126</t>
         </is>
       </c>
       <c r="C182" s="1" t="inlineStr">
         <is>
-          <t>TACKLE SAFE</t>
+          <t>PANTHERS</t>
         </is>
       </c>
       <c r="D182" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E182" s="1" t="inlineStr">
         <is>
-          <t>16, 25, 28, 41</t>
+          <t>16</t>
         </is>
       </c>
       <c r="F182" s="1" t="inlineStr">
         <is>
           <t>Australian Rugby League Commission Limited</t>
         </is>
       </c>
     </row>
     <row r="183" customHeight="1" ht="140.0">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>2257126</t>
+          <t>2257127</t>
         </is>
       </c>
       <c r="C183" s="1" t="inlineStr">
         <is>
-          <t>PANTHERS</t>
+          <t>ML MUNCHKIN LEAGUE</t>
         </is>
       </c>
       <c r="D183" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E183" s="1" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>25, 28</t>
         </is>
       </c>
       <c r="F183" s="1" t="inlineStr">
         <is>
           <t>Australian Rugby League Commission Limited</t>
         </is>
       </c>
     </row>
     <row r="184" customHeight="1" ht="140.0">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>2257127</t>
+          <t>2335859</t>
         </is>
       </c>
       <c r="C184" s="1" t="inlineStr">
         <is>
-          <t>ML MUNCHKIN LEAGUE</t>
+          <t>GOLD COAST TWEED GIANTS</t>
         </is>
       </c>
       <c r="D184" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E184" s="1" t="inlineStr">
         <is>
-          <t>25, 28</t>
+          <t>25</t>
         </is>
       </c>
       <c r="F184" s="1" t="inlineStr">
         <is>
           <t>Australian Rugby League Commission Limited</t>
         </is>
       </c>
     </row>
     <row r="185" customHeight="1" ht="140.0">
       <c r="A185" s="1" t="inlineStr">
         <is>
           <t>2410050</t>
         </is>
       </c>
       <c r="C185" s="1" t="inlineStr">
         <is>
           <t>PANTHERS</t>
         </is>
       </c>
       <c r="D185" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>