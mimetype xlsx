--- v3 (2026-06-24)
+++ v4 (2026-08-13)
@@ -6725,79 +6725,79 @@
       <c r="E49" s="1" t="inlineStr">
         <is>
           <t>16, 18, 25, 28, 41</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
           <t>Australian Rugby League Commission Limited</t>
         </is>
       </c>
     </row>
     <row r="50" customHeight="1" ht="140.0">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>1185917</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>KANGAROOS SINCE 1908</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Registered/protected</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
           <t>16, 18, 25, 28, 41</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
           <t>Australian Rugby League Commission Limited</t>
         </is>
       </c>
     </row>
     <row r="51" customHeight="1" ht="140.0">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>1186060</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
           <t>RUGBY LEAGUE FILMS</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Registered/protected</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
           <t>16, 28, 41</t>
         </is>
       </c>
       <c r="F51" s="1" t="inlineStr">
         <is>
           <t>Australian Rugby League Commission Limited</t>
         </is>
       </c>
     </row>
     <row r="52" customHeight="1" ht="140.0">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>1234537</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
           <t>TITANS 4 TOMORROW</t>
         </is>
       </c>
       <c r="D52" s="1" t="inlineStr">
@@ -9468,52 +9468,52 @@
       </c>
       <c r="E147" s="1" t="inlineStr">
         <is>
           <t>9, 14, 16, 18, 21, 24, 25, 27, 28, 41</t>
         </is>
       </c>
       <c r="F147" s="1" t="inlineStr">
         <is>
           <t>Australian Rugby League Commission Limited</t>
         </is>
       </c>
     </row>
     <row r="148" customHeight="1" ht="140.0">
       <c r="A148" s="1" t="inlineStr">
         <is>
           <t>2632465</t>
         </is>
       </c>
       <c r="C148" s="1" t="inlineStr">
         <is>
           <t>CANBERRA RAIDERS</t>
         </is>
       </c>
       <c r="D148" s="1" t="inlineStr">
         <is>
-          <t>Published:
-Under examination</t>
+          <t>Accepted:
+In opposition period</t>
         </is>
       </c>
       <c r="E148" s="1" t="inlineStr">
         <is>
           <t>24, 25, 28, 41</t>
         </is>
       </c>
       <c r="F148" s="1" t="inlineStr">
         <is>
           <t>Australian Rugby League Commission Limited</t>
         </is>
       </c>
     </row>
     <row r="149" customHeight="1" ht="140.0">
       <c r="A149" s="1" t="inlineStr">
         <is>
           <t>602764</t>
         </is>
       </c>
       <c r="C149" s="1" t="inlineStr">
         <is>
           <t>AUSTRALIA KANGAROOS</t>
         </is>
       </c>
       <c r="D149" s="1" t="inlineStr">