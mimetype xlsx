--- v4 (2026-09-10)
+++ v5 (2026-10-27)
@@ -90,51 +90,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment vertical="top" horizontal="left" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFill="true" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../media/image1.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId10" Target="../media/image10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId100" Target="../media/image100.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId101" Target="../media/image101.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId102" Target="../media/image102.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId103" Target="../media/image103.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId104" Target="../media/image104.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId105" Target="../media/image105.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId106" Target="../media/image106.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId107" Target="../media/image107.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId108" Target="../media/image108.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId109" Target="../media/image109.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId11" Target="../media/image11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId110" Target="../media/image110.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId111" Target="../media/image111.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId112" Target="../media/image112.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId113" Target="../media/image113.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId114" Target="../media/image114.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId115" Target="../media/image115.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId116" Target="../media/image116.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId117" Target="../media/image117.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId118" Target="../media/image118.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId119" Target="../media/image119.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId12" Target="../media/image12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId120" Target="../media/image120.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId121" Target="../media/image121.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId122" Target="../media/image122.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId123" Target="../media/image123.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId124" Target="../media/image124.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId125" Target="../media/image125.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId126" Target="../media/image126.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId127" Target="../media/image127.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId128" Target="../media/image128.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId129" Target="../media/image129.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId13" Target="../media/image13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId130" Target="../media/image130.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId131" Target="../media/image131.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId132" Target="../media/image132.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId133" Target="../media/image133.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId134" Target="../media/image134.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId135" Target="../media/image135.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId136" Target="../media/image136.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId137" Target="../media/image137.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId138" Target="../media/image138.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId139" Target="../media/image139.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId14" Target="../media/image14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId140" Target="../media/image140.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId141" Target="../media/image141.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId142" Target="../media/image142.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId143" Target="../media/image143.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId144" Target="../media/image144.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId145" Target="../media/image145.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId146" Target="../media/image146.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId147" Target="../media/image147.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId148" Target="../media/image148.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId149" Target="../media/image149.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId15" Target="../media/image15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId150" Target="../media/image150.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId151" Target="../media/image151.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId152" Target="../media/image152.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId153" Target="../media/image153.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId154" Target="../media/image154.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId155" Target="../media/image155.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId156" Target="../media/image156.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId157" Target="../media/image157.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId158" Target="../media/image158.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId159" Target="../media/image159.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId16" Target="../media/image16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId160" Target="../media/image160.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId161" Target="../media/image161.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId162" Target="../media/image162.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId163" Target="../media/image163.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId164" Target="../media/image164.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId165" Target="../media/image165.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId166" Target="../media/image166.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId167" Target="../media/image167.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId168" Target="../media/image168.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId169" Target="../media/image169.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId17" Target="../media/image17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId170" Target="../media/image170.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId171" Target="../media/image171.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId172" Target="../media/image172.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId173" Target="../media/image173.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId174" Target="../media/image174.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId175" Target="../media/image175.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId176" Target="../media/image176.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId177" Target="../media/image177.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId18" Target="../media/image18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId19" Target="../media/image19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId2" Target="../media/image2.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId20" Target="../media/image20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId21" Target="../media/image21.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId22" Target="../media/image22.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId23" Target="../media/image23.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId24" Target="../media/image24.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId25" Target="../media/image25.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId26" Target="../media/image26.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId27" Target="../media/image27.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId28" Target="../media/image28.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId29" Target="../media/image29.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId3" Target="../media/image3.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId30" Target="../media/image30.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId31" Target="../media/image31.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId32" Target="../media/image32.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId33" Target="../media/image33.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId34" Target="../media/image34.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId35" Target="../media/image35.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId36" Target="../media/image36.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId37" Target="../media/image37.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId38" Target="../media/image38.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId39" Target="../media/image39.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId4" Target="../media/image4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId40" Target="../media/image40.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId41" Target="../media/image41.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId42" Target="../media/image42.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId43" Target="../media/image43.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId44" Target="../media/image44.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId45" Target="../media/image45.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId46" Target="../media/image46.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId47" Target="../media/image47.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId48" Target="../media/image48.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId49" Target="../media/image49.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId5" Target="../media/image5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId50" Target="../media/image50.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId51" Target="../media/image51.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId52" Target="../media/image52.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId53" Target="../media/image53.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId54" Target="../media/image54.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId55" Target="../media/image55.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId56" Target="../media/image56.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId57" Target="../media/image57.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId58" Target="../media/image58.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId59" Target="../media/image59.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId6" Target="../media/image6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId60" Target="../media/image60.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId61" Target="../media/image61.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId62" Target="../media/image62.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId63" Target="../media/image63.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId64" Target="../media/image64.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId65" Target="../media/image65.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId66" Target="../media/image66.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId67" Target="../media/image67.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId68" Target="../media/image68.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId69" Target="../media/image69.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId7" Target="../media/image7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId70" Target="../media/image70.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId71" Target="../media/image71.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId72" Target="../media/image72.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId73" Target="../media/image73.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId74" Target="../media/image74.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId75" Target="../media/image75.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId76" Target="../media/image76.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId77" Target="../media/image77.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId78" Target="../media/image78.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId79" Target="../media/image79.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId8" Target="../media/image8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId80" Target="../media/image80.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId81" Target="../media/image81.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId82" Target="../media/image82.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId83" Target="../media/image83.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId84" Target="../media/image84.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId85" Target="../media/image85.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId86" Target="../media/image86.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId87" Target="../media/image87.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId88" Target="../media/image88.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId89" Target="../media/image89.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId9" Target="../media/image9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId90" Target="../media/image90.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId91" Target="../media/image91.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId92" Target="../media/image92.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId93" Target="../media/image93.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId94" Target="../media/image94.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId95" Target="../media/image95.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId96" Target="../media/image96.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId97" Target="../media/image97.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId98" Target="../media/image98.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId99" Target="../media/image99.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../media/image1.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId10" Target="../media/image10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId100" Target="../media/image100.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId101" Target="../media/image101.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId102" Target="../media/image102.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId103" Target="../media/image103.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId104" Target="../media/image104.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId105" Target="../media/image105.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId106" Target="../media/image106.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId107" Target="../media/image107.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId108" Target="../media/image108.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId109" Target="../media/image109.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId11" Target="../media/image11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId110" Target="../media/image110.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId111" Target="../media/image111.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId112" Target="../media/image112.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId113" Target="../media/image113.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId114" Target="../media/image114.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId115" Target="../media/image115.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId116" Target="../media/image116.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId117" Target="../media/image117.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId118" Target="../media/image118.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId119" Target="../media/image119.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId12" Target="../media/image12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId120" Target="../media/image120.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId121" Target="../media/image121.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId122" Target="../media/image122.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId123" Target="../media/image123.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId124" Target="../media/image124.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId125" Target="../media/image125.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId126" Target="../media/image126.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId127" Target="../media/image127.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId128" Target="../media/image128.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId129" Target="../media/image129.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId13" Target="../media/image13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId130" Target="../media/image130.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId131" Target="../media/image131.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId132" Target="../media/image132.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId133" Target="../media/image133.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId134" Target="../media/image134.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId135" Target="../media/image135.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId136" Target="../media/image136.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId137" Target="../media/image137.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId138" Target="../media/image138.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId139" Target="../media/image139.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId14" Target="../media/image14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId140" Target="../media/image140.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId141" Target="../media/image141.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId142" Target="../media/image142.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId143" Target="../media/image143.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId144" Target="../media/image144.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId145" Target="../media/image145.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId146" Target="../media/image146.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId147" Target="../media/image147.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId148" Target="../media/image148.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId149" Target="../media/image149.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId15" Target="../media/image15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId150" Target="../media/image150.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId151" Target="../media/image151.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId152" Target="../media/image152.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId153" Target="../media/image153.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId154" Target="../media/image154.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId155" Target="../media/image155.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId156" Target="../media/image156.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId157" Target="../media/image157.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId158" Target="../media/image158.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId159" Target="../media/image159.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId16" Target="../media/image16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId160" Target="../media/image160.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId161" Target="../media/image161.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId162" Target="../media/image162.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId163" Target="../media/image163.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId164" Target="../media/image164.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId165" Target="../media/image165.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId166" Target="../media/image166.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId167" Target="../media/image167.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId168" Target="../media/image168.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId169" Target="../media/image169.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId17" Target="../media/image17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId170" Target="../media/image170.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId171" Target="../media/image171.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId172" Target="../media/image172.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId173" Target="../media/image173.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId174" Target="../media/image174.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId175" Target="../media/image175.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId176" Target="../media/image176.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId177" Target="../media/image177.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId178" Target="../media/image178.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId18" Target="../media/image18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId19" Target="../media/image19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId2" Target="../media/image2.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId20" Target="../media/image20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId21" Target="../media/image21.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId22" Target="../media/image22.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId23" Target="../media/image23.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId24" Target="../media/image24.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId25" Target="../media/image25.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId26" Target="../media/image26.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId27" Target="../media/image27.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId28" Target="../media/image28.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId29" Target="../media/image29.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId3" Target="../media/image3.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId30" Target="../media/image30.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId31" Target="../media/image31.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId32" Target="../media/image32.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId33" Target="../media/image33.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId34" Target="../media/image34.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId35" Target="../media/image35.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId36" Target="../media/image36.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId37" Target="../media/image37.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId38" Target="../media/image38.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId39" Target="../media/image39.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId4" Target="../media/image4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId40" Target="../media/image40.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId41" Target="../media/image41.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId42" Target="../media/image42.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId43" Target="../media/image43.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId44" Target="../media/image44.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId45" Target="../media/image45.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId46" Target="../media/image46.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId47" Target="../media/image47.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId48" Target="../media/image48.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId49" Target="../media/image49.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId5" Target="../media/image5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId50" Target="../media/image50.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId51" Target="../media/image51.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId52" Target="../media/image52.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId53" Target="../media/image53.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId54" Target="../media/image54.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId55" Target="../media/image55.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId56" Target="../media/image56.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId57" Target="../media/image57.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId58" Target="../media/image58.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId59" Target="../media/image59.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId6" Target="../media/image6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId60" Target="../media/image60.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId61" Target="../media/image61.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId62" Target="../media/image62.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId63" Target="../media/image63.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId64" Target="../media/image64.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId65" Target="../media/image65.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId66" Target="../media/image66.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId67" Target="../media/image67.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId68" Target="../media/image68.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId69" Target="../media/image69.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId7" Target="../media/image7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId70" Target="../media/image70.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId71" Target="../media/image71.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId72" Target="../media/image72.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId73" Target="../media/image73.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId74" Target="../media/image74.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId75" Target="../media/image75.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId76" Target="../media/image76.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId77" Target="../media/image77.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId78" Target="../media/image78.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId79" Target="../media/image79.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId8" Target="../media/image8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId80" Target="../media/image80.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId81" Target="../media/image81.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId82" Target="../media/image82.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId83" Target="../media/image83.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId84" Target="../media/image84.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId85" Target="../media/image85.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId86" Target="../media/image86.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId87" Target="../media/image87.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId88" Target="../media/image88.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId89" Target="../media/image89.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId9" Target="../media/image9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId90" Target="../media/image90.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId91" Target="../media/image91.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId92" Target="../media/image92.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId93" Target="../media/image93.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId94" Target="../media/image94.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId95" Target="../media/image95.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId96" Target="../media/image96.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId97" Target="../media/image97.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId98" Target="../media/image98.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId99" Target="../media/image99.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>1171428</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -3823,418 +3823,418 @@
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId98"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="990476"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>212</xdr:row>
+      <xdr:row>213</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>212</xdr:row>
+      <xdr:row>213</xdr:row>
       <xdr:rowOff>504761</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="99" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId99"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="504761"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>216</xdr:row>
+      <xdr:row>217</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>216</xdr:row>
+      <xdr:row>217</xdr:row>
       <xdr:rowOff>552380</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="100" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId100"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="552380"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>218</xdr:row>
+      <xdr:row>219</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1260000</xdr:colOff>
-      <xdr:row>218</xdr:row>
+      <xdr:row>219</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="101" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId101"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1260000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>222</xdr:row>
+      <xdr:row>223</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>222</xdr:row>
+      <xdr:row>223</xdr:row>
       <xdr:rowOff>942857</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="102" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId102"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="942857"/>
-        </a:xfrm>
-[...36 lines deleted...]
-          <a:ext cx="1404000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>227</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>227</xdr:row>
-      <xdr:rowOff>1019047</xdr:rowOff>
-[...17 lines deleted...]
-          <a:ext cx="1404000" cy="1019047"/>
+      <xdr:rowOff>1428571</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="103" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId103"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>228</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>228</xdr:row>
+      <xdr:rowOff>1019047</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="104" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId104"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1019047"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>229</xdr:row>
       <xdr:rowOff>1371428</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="105" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId105"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1371428"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>232</xdr:row>
+      <xdr:row>233</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>232</xdr:row>
+      <xdr:row>233</xdr:row>
       <xdr:rowOff>1247619</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="106" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId106"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1247619"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>244</xdr:row>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1548000</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>224619</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="107" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId107"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1548000" cy="224619"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>244</xdr:row>
+      <xdr:row>246</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="107" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId107"/>
+        <xdr:cNvPr id="108" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId108"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1428571"/>
-        </a:xfrm>
-[...36 lines deleted...]
-          <a:ext cx="1404000" cy="409523"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>249</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>249</xdr:row>
       <xdr:rowOff>409523</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
@@ -4248,2662 +4248,2700 @@
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="409523"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>250</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>250</xdr:row>
+      <xdr:rowOff>409523</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="110" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId110"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="409523"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>251</xdr:row>
       <xdr:rowOff>771428</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="110" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId110"/>
+        <xdr:cNvPr id="111" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="771428"/>
-        </a:xfrm>
-[...36 lines deleted...]
-          <a:ext cx="1548000" cy="224619"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>258</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>258</xdr:row>
       <xdr:rowOff>800000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="800000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>262</xdr:row>
-[...36 lines deleted...]
-      <xdr:colOff>0</xdr:colOff>
       <xdr:row>263</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>263</xdr:row>
+      <xdr:rowOff>1428571</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="113" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId113"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1428571"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>1152380</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="114" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId114"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1152380"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>268</xdr:row>
       <xdr:rowOff>495238</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="114" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId114"/>
+        <xdr:cNvPr id="115" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="495238"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>264</xdr:row>
+      <xdr:row>269</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>264</xdr:row>
+      <xdr:row>269</xdr:row>
       <xdr:rowOff>695238</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="115" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId115"/>
+        <xdr:cNvPr id="116" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="695238"/>
-        </a:xfrm>
-[...150 lines deleted...]
-          <a:ext cx="1404000" cy="1190476"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>271</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>271</xdr:row>
-      <xdr:rowOff>1076190</xdr:rowOff>
-[...17 lines deleted...]
-          <a:ext cx="1404000" cy="1076190"/>
+      <xdr:rowOff>990476</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="117" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId117"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="990476"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>272</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>1152000</xdr:colOff>
+      <xdr:colOff>1224000</xdr:colOff>
       <xdr:row>272</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="121" name="Picture 1" descr="Picture"/>
-[...13 lines deleted...]
-          <a:ext cx="1152000" cy="1428571"/>
+        <xdr:cNvPr id="118" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId118"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1224000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>273</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
+      <xdr:colOff>1008000</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>1428571</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="119" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId119"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1008000" cy="1428571"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>273</xdr:row>
-[...68 lines deleted...]
-      <xdr:colOff>0</xdr:colOff>
       <xdr:row>275</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
-[...23 lines deleted...]
-          <a:ext cx="1332000" cy="1428571"/>
+      <xdr:rowOff>1190476</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="120" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId120"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1190476"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>276</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>276</xdr:row>
-      <xdr:rowOff>666666</xdr:rowOff>
-[...17 lines deleted...]
-          <a:ext cx="1404000" cy="666666"/>
+      <xdr:rowOff>1076190</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="121" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId121"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1076190"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>277</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:colOff>1152000</xdr:colOff>
       <xdr:row>277</xdr:row>
-      <xdr:rowOff>1371428</xdr:rowOff>
-[...17 lines deleted...]
-          <a:ext cx="1404000" cy="1371428"/>
+      <xdr:rowOff>1428571</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="122" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId122"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1152000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>278</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>278</xdr:row>
-      <xdr:rowOff>790476</xdr:rowOff>
-[...17 lines deleted...]
-          <a:ext cx="1404000" cy="790476"/>
+      <xdr:rowOff>590476</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="123" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId123"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="590476"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>590476</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="124" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId124"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="590476"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>280</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
+      <xdr:colOff>1332000</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>1428571</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="125" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId125"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1332000" cy="1428571"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>280</xdr:row>
-[...18 lines deleted...]
-          <a:ext cx="1404000" cy="1028571"/>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>666666</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="126" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId126"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="666666"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>282</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>282</xdr:row>
-      <xdr:rowOff>904761</xdr:rowOff>
-[...17 lines deleted...]
-          <a:ext cx="1404000" cy="904761"/>
+      <xdr:rowOff>1371428</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="127" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId127"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1371428"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>283</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>283</xdr:row>
-      <xdr:rowOff>457142</xdr:rowOff>
-[...30 lines deleted...]
-      <xdr:row>284</xdr:row>
+      <xdr:rowOff>790476</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="128" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId128"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="790476"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>284</xdr:row>
-[...18 lines deleted...]
-          <a:ext cx="1404000" cy="1209523"/>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>1028571</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="129" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId129"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1028571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>287</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>287</xdr:row>
-      <xdr:rowOff>495238</xdr:rowOff>
-[...17 lines deleted...]
-          <a:ext cx="1404000" cy="495238"/>
+      <xdr:rowOff>904761</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="130" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId130"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="904761"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>288</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>288</xdr:row>
-      <xdr:rowOff>838095</xdr:rowOff>
-[...17 lines deleted...]
-          <a:ext cx="1404000" cy="838095"/>
+      <xdr:rowOff>457142</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="131" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId131"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="457142"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>289</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>1548000</xdr:colOff>
+      <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>289</xdr:row>
-      <xdr:rowOff>193921</xdr:rowOff>
-[...17 lines deleted...]
-          <a:ext cx="1548000" cy="193921"/>
+      <xdr:rowOff>1209523</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="132" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId132"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1209523"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>292</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>292</xdr:row>
+      <xdr:rowOff>495238</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="133" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId133"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="495238"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>838095</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="134" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId134"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="838095"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1548000</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>193921</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="135" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId135"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1548000" cy="193921"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>297</xdr:row>
       <xdr:rowOff>533333</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="135" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId135"/>
+        <xdr:cNvPr id="136" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId136"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="533333"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>293</xdr:row>
+      <xdr:row>298</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1044000</xdr:colOff>
-      <xdr:row>293</xdr:row>
+      <xdr:row>298</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="136" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId136"/>
+        <xdr:cNvPr id="137" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId137"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1044000" cy="1428571"/>
-        </a:xfrm>
-[...150 lines deleted...]
-          <a:ext cx="1548000" cy="180600"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>300</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>300</xdr:row>
-      <xdr:rowOff>1104761</xdr:rowOff>
+      <xdr:rowOff>1428571</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="138" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId138"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1428571"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1548000</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>260659</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="139" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId139"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1548000" cy="260659"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1548000</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>223994</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="140" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId140"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1548000" cy="223994"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1548000</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>180600</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="141" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId141"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="1104761"/>
-[...151 lines deleted...]
-          <a:ext cx="648000" cy="1428571"/>
+          <a:ext cx="1548000" cy="180600"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>305</xdr:row>
-      <xdr:rowOff>847619</xdr:rowOff>
-[...17 lines deleted...]
-          <a:ext cx="1404000" cy="847619"/>
+      <xdr:rowOff>1104761</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="142" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId142"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1104761"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1548000</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>160790</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="143" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId143"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1548000" cy="160790"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>307</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>307</xdr:row>
-      <xdr:rowOff>1133333</xdr:rowOff>
-[...17 lines deleted...]
-          <a:ext cx="1404000" cy="1133333"/>
+      <xdr:rowOff>876190</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="144" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId144"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="876190"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>308</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:colOff>936000</xdr:colOff>
       <xdr:row>308</xdr:row>
-      <xdr:rowOff>1171428</xdr:rowOff>
-[...17 lines deleted...]
-          <a:ext cx="1404000" cy="1171428"/>
+      <xdr:rowOff>1428571</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="145" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId145"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="936000" cy="1428571"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>648000</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>1428571</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="146" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId146"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="648000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>310</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>310</xdr:row>
-      <xdr:rowOff>1047619</xdr:rowOff>
-[...30 lines deleted...]
-      <xdr:row>311</xdr:row>
+      <xdr:rowOff>847619</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="147" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId147"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="847619"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>311</xdr:row>
-[...18 lines deleted...]
-          <a:ext cx="1404000" cy="304761"/>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>1133333</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="148" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId148"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1133333"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>313</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>313</xdr:row>
-      <xdr:rowOff>476190</xdr:rowOff>
-[...17 lines deleted...]
-          <a:ext cx="1404000" cy="476190"/>
+      <xdr:rowOff>1171428</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="149" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId149"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1171428"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>315</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>315</xdr:row>
-      <xdr:rowOff>876190</xdr:rowOff>
-[...17 lines deleted...]
-          <a:ext cx="1404000" cy="876190"/>
+      <xdr:rowOff>1047619</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="150" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId150"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1047619"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>316</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>316</xdr:row>
-      <xdr:rowOff>323809</xdr:rowOff>
-[...55 lines deleted...]
-          <a:ext cx="1404000" cy="1019047"/>
+      <xdr:rowOff>304761</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="151" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId151"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="304761"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>318</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>318</xdr:row>
-      <xdr:rowOff>542857</xdr:rowOff>
-[...17 lines deleted...]
-          <a:ext cx="1404000" cy="542857"/>
+      <xdr:rowOff>476190</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="152" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId152"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="476190"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>320</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>320</xdr:row>
-      <xdr:rowOff>1428571</xdr:rowOff>
-[...17 lines deleted...]
-          <a:ext cx="1404000" cy="1428571"/>
+      <xdr:rowOff>876190</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="153" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId153"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="876190"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>323809</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="154" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId154"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="323809"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>322</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>322</xdr:row>
-      <xdr:rowOff>1428571</xdr:rowOff>
-[...17 lines deleted...]
-          <a:ext cx="1404000" cy="1428571"/>
+      <xdr:rowOff>1019047</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="155" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId155"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1019047"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>542857</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="156" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId156"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="542857"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>325</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>325</xdr:row>
+      <xdr:rowOff>1428571</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="157" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId157"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1428571"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>1428571</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="158" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId158"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1428571"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>330</xdr:row>
       <xdr:rowOff>1038095</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="158" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId158"/>
+        <xdr:cNvPr id="159" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId159"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1038095"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>326</xdr:row>
+      <xdr:row>331</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1548000</xdr:colOff>
-      <xdr:row>326</xdr:row>
+      <xdr:row>331</xdr:row>
       <xdr:rowOff>234397</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="159" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId159"/>
+        <xdr:cNvPr id="160" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId160"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1548000" cy="234397"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>327</xdr:row>
+      <xdr:row>332</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1548000</xdr:colOff>
-      <xdr:row>327</xdr:row>
+      <xdr:row>332</xdr:row>
       <xdr:rowOff>988085</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="160" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId160"/>
+        <xdr:cNvPr id="161" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId161"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1548000" cy="988085"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>331</xdr:row>
+      <xdr:row>336</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1368000</xdr:colOff>
-      <xdr:row>331</xdr:row>
+      <xdr:row>336</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="161" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId161"/>
+        <xdr:cNvPr id="162" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId162"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1368000" cy="1428571"/>
-        </a:xfrm>
-[...36 lines deleted...]
-          <a:ext cx="1404000" cy="666666"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>337</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>337</xdr:row>
+      <xdr:rowOff>666666</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="163" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId163"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="666666"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>342</xdr:row>
       <xdr:rowOff>1333333</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="163" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId163"/>
+        <xdr:cNvPr id="164" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId164"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1333333"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>338</xdr:row>
+      <xdr:row>343</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>338</xdr:row>
+      <xdr:row>343</xdr:row>
       <xdr:rowOff>666666</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="164" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId164"/>
+        <xdr:cNvPr id="165" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId165"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="666666"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>340</xdr:row>
+      <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>792000</xdr:colOff>
-      <xdr:row>340</xdr:row>
+      <xdr:row>345</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="165" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId165"/>
+        <xdr:cNvPr id="166" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId166"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="792000" cy="1428571"/>
-        </a:xfrm>
-[...112 lines deleted...]
-          <a:ext cx="1404000" cy="1123809"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>346</xdr:row>
-      <xdr:rowOff>1104761</xdr:rowOff>
-[...17 lines deleted...]
-          <a:ext cx="1404000" cy="1104761"/>
+      <xdr:rowOff>1428571</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="167" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId167"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>1548000</xdr:colOff>
+      <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>349</xdr:row>
-      <xdr:rowOff>441025</xdr:rowOff>
-[...17 lines deleted...]
-          <a:ext cx="1548000" cy="441025"/>
+      <xdr:rowOff>1380952</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="168" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId168"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1380952"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>350</xdr:row>
+      <xdr:rowOff>1123809</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="169" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId169"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1123809"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>1104761</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="170" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId170"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1104761"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1548000</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>441025</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="171" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId171"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1548000" cy="441025"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>1409523</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="171" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId171"/>
+        <xdr:cNvPr id="172" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId172"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1409523"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>352</xdr:row>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1008000</xdr:colOff>
-      <xdr:row>352</xdr:row>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="172" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId172"/>
+        <xdr:cNvPr id="173" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1008000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>356</xdr:row>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>356</xdr:row>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>314285</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="173" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId173"/>
+        <xdr:cNvPr id="174" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="314285"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>357</xdr:row>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>357</xdr:row>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>1085714</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="174" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId174"/>
+        <xdr:cNvPr id="175" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1085714"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>358</xdr:row>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>358</xdr:row>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>609523</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="175" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId175"/>
+        <xdr:cNvPr id="176" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="609523"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>363</xdr:row>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1548000</xdr:colOff>
-      <xdr:row>363</xdr:row>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>1064250</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="176" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId176"/>
+        <xdr:cNvPr id="177" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1548000" cy="1064250"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>364</xdr:row>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>364</xdr:row>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>704761</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="177" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId177"/>
+        <xdr:cNvPr id="178" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="704761"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../drawings/drawing1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:F365"/>
+  <dimension ref="A2:F371"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true">
       <pane xSplit="1.0" ySplit="4.0" state="frozen" topLeftCell="B5" activePane="bottomRight"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="10.0" customWidth="true"/>
     <col min="3" max="3" width="20.0" customWidth="true"/>
     <col min="4" max="4" width="20.0" customWidth="true"/>
     <col min="2" max="2" width="40.0" customWidth="true"/>
     <col min="5" max="5" width="25.0" customWidth="true"/>
     <col min="6" max="6" width="20.0" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="2" customHeight="1" ht="25.0">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Search Results</t>
         </is>
       </c>
       <c r="C2" s="4" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D2" s="5" t="inlineStr">
         <is>
-          <t>361</t>
+          <t>367</t>
         </is>
       </c>
     </row>
     <row r="4" customHeight="1" ht="25.0">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>Number</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>Visual representation</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>Words</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
@@ -7609,51 +7647,51 @@
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>3, 5, 29, 30, 32, 44</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>Blackmores Limited</t>
         </is>
       </c>
     </row>
     <row r="30" customHeight="1" ht="140.0">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>1818143</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>HAPPY SWAN SINCE 1972</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
           <t>Protected:
-Renewal due</t>
+Registered/protected</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>Zhejiang XingBao Umbrella Co., Ltd.</t>
         </is>
       </c>
     </row>
     <row r="31" customHeight="1" ht="140.0">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>1828664</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>BANBAO</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
@@ -8645,51 +8683,51 @@
       <c r="E66" s="1" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="F66" s="1" t="inlineStr">
         <is>
           <t>shanghai bao reng corporation management consulatation limited</t>
         </is>
       </c>
     </row>
     <row r="67" customHeight="1" ht="140.0">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>1879928</t>
         </is>
       </c>
       <c r="C67" s="1" t="inlineStr">
         <is>
           <t>GER</t>
         </is>
       </c>
       <c r="D67" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Registered/protected</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E67" s="1" t="inlineStr">
         <is>
           <t>44</t>
         </is>
       </c>
       <c r="F67" s="1" t="inlineStr">
         <is>
           <t>Alun Bao</t>
         </is>
       </c>
     </row>
     <row r="68" customHeight="1" ht="140.0">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>1887226</t>
         </is>
       </c>
       <c r="C68" s="1" t="inlineStr">
         <is>
           <t>DARE IN BLOOM</t>
         </is>
       </c>
       <c r="D68" s="1" t="inlineStr">
@@ -12722,4328 +12760,4496 @@
       <c r="C212" s="1" t="inlineStr">
         <is>
           <t>LUMINARA</t>
         </is>
       </c>
       <c r="D212" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E212" s="1" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="F212" s="1" t="inlineStr">
         <is>
           <t>LIXIA BAO</t>
         </is>
       </c>
     </row>
     <row r="213" customHeight="1" ht="140.0">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>2509814</t>
+          <t>2503631</t>
         </is>
       </c>
       <c r="C213" s="1" t="inlineStr">
         <is>
-          <t/>
+          <t>Amrules</t>
         </is>
       </c>
       <c r="D213" s="1" t="inlineStr">
         <is>
-          <t>Protected:
+          <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E213" s="1" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>21</t>
         </is>
       </c>
       <c r="F213" s="1" t="inlineStr">
         <is>
-          <t>Shen Zhen Shi Xian Zhi Bao Food CO., LTD.</t>
+          <t>Bao Feng Huang</t>
         </is>
       </c>
     </row>
     <row r="214" customHeight="1" ht="140.0">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>2511598</t>
+          <t>2509814</t>
         </is>
       </c>
       <c r="C214" s="1" t="inlineStr">
         <is>
-          <t>Master Bao</t>
+          <t/>
         </is>
       </c>
       <c r="D214" s="1" t="inlineStr">
         <is>
-          <t>Registered:
+          <t>Protected:
 Registered/protected</t>
         </is>
       </c>
       <c r="E214" s="1" t="inlineStr">
         <is>
-          <t>30, 35, 43</t>
+          <t>29</t>
         </is>
       </c>
       <c r="F214" s="1" t="inlineStr">
         <is>
-          <t>songlin bai</t>
+          <t>Shen Zhen Shi Xian Zhi Bao Food CO., LTD.</t>
         </is>
       </c>
     </row>
     <row r="215" customHeight="1" ht="140.0">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>2511836</t>
+          <t>2511598</t>
         </is>
       </c>
       <c r="C215" s="1" t="inlineStr">
         <is>
-          <t>BOBOKA</t>
+          <t>Master Bao</t>
         </is>
       </c>
       <c r="D215" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E215" s="1" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>30, 35, 43</t>
         </is>
       </c>
       <c r="F215" s="1" t="inlineStr">
         <is>
-          <t>Bao Feng Huang</t>
+          <t>songlin bai</t>
         </is>
       </c>
     </row>
     <row r="216" customHeight="1" ht="140.0">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>2513615</t>
+          <t>2511836</t>
         </is>
       </c>
       <c r="C216" s="1" t="inlineStr">
         <is>
-          <t>YUWENLI</t>
+          <t>BOBOKA</t>
         </is>
       </c>
       <c r="D216" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E216" s="1" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>6</t>
         </is>
       </c>
       <c r="F216" s="1" t="inlineStr">
         <is>
-          <t>linai bao</t>
+          <t>Bao Feng Huang</t>
         </is>
       </c>
     </row>
     <row r="217" customHeight="1" ht="140.0">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>2515948</t>
+          <t>2513615</t>
         </is>
       </c>
       <c r="C217" s="1" t="inlineStr">
         <is>
-          <t>BARRA BANHMI VIETNAMESE CUISINE</t>
+          <t>YUWENLI</t>
         </is>
       </c>
       <c r="D217" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E217" s="1" t="inlineStr">
         <is>
-          <t>30, 43</t>
+          <t>21</t>
         </is>
       </c>
       <c r="F217" s="1" t="inlineStr">
         <is>
-          <t>THI NHA CHAU PHAM; BAO CHAU FOOD PTY LTD</t>
+          <t>linai bao</t>
         </is>
       </c>
     </row>
     <row r="218" customHeight="1" ht="140.0">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>2516459</t>
+          <t>2515948</t>
         </is>
       </c>
       <c r="C218" s="1" t="inlineStr">
         <is>
-          <t>GaoBao</t>
+          <t>BARRA BANHMI VIETNAMESE CUISINE</t>
         </is>
       </c>
       <c r="D218" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E218" s="1" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>30, 43</t>
         </is>
       </c>
       <c r="F218" s="1" t="inlineStr">
         <is>
-          <t>Shenzhen Xiaohui Technology Co., Ltd</t>
+          <t>THI NHA CHAU PHAM; BAO CHAU FOOD PTY LTD</t>
         </is>
       </c>
     </row>
     <row r="219" customHeight="1" ht="140.0">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>2519636</t>
+          <t>2516459</t>
         </is>
       </c>
       <c r="C219" s="1" t="inlineStr">
         <is>
-          <t>HYB</t>
+          <t>GaoBao</t>
         </is>
       </c>
       <c r="D219" s="1" t="inlineStr">
         <is>
-          <t>Protected:
+          <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E219" s="1" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="F219" s="1" t="inlineStr">
         <is>
-          <t>Zhuhai HaoYinBao Printing Consumables Co., Ltd.</t>
+          <t>Shenzhen Xiaohui Technology Co., Ltd</t>
         </is>
       </c>
     </row>
     <row r="220" customHeight="1" ht="140.0">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>2530387</t>
+          <t>2519636</t>
         </is>
       </c>
       <c r="C220" s="1" t="inlineStr">
         <is>
-          <t>hibiker</t>
+          <t>HYB</t>
         </is>
       </c>
       <c r="D220" s="1" t="inlineStr">
         <is>
-          <t>Registered:
+          <t>Protected:
 Registered/protected</t>
         </is>
       </c>
       <c r="E220" s="1" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>9</t>
         </is>
       </c>
       <c r="F220" s="1" t="inlineStr">
         <is>
-          <t>BaoXing Wen</t>
+          <t>Zhuhai HaoYinBao Printing Consumables Co., Ltd.</t>
         </is>
       </c>
     </row>
     <row r="221" customHeight="1" ht="140.0">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>2536138</t>
+          <t>2530387</t>
         </is>
       </c>
       <c r="C221" s="1" t="inlineStr">
         <is>
-          <t>BAO ZHU ZHAO FU GOLDEN 5</t>
+          <t>hibiker</t>
         </is>
       </c>
       <c r="D221" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E221" s="1" t="inlineStr">
         <is>
-          <t>9, 41</t>
+          <t>11</t>
         </is>
       </c>
       <c r="F221" s="1" t="inlineStr">
         <is>
-          <t>ARISTOCRAT TECHNOLOGIES, INC.</t>
+          <t>BaoXing Wen</t>
         </is>
       </c>
     </row>
     <row r="222" customHeight="1" ht="140.0">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>2540417</t>
+          <t>2536138</t>
         </is>
       </c>
       <c r="C222" s="1" t="inlineStr">
         <is>
-          <t>AHETE</t>
+          <t>BAO ZHU ZHAO FU GOLDEN 5</t>
         </is>
       </c>
       <c r="D222" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E222" s="1" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>9, 41</t>
         </is>
       </c>
       <c r="F222" s="1" t="inlineStr">
         <is>
-          <t>HK HaoChengBao Limited</t>
+          <t>ARISTOCRAT TECHNOLOGIES, INC.</t>
         </is>
       </c>
     </row>
     <row r="223" customHeight="1" ht="140.0">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>2543111</t>
+          <t>2540417</t>
         </is>
       </c>
       <c r="C223" s="1" t="inlineStr">
         <is>
-          <t>MARY'S BAO &amp; DUMPLINGS</t>
+          <t>AHETE</t>
         </is>
       </c>
       <c r="D223" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E223" s="1" t="inlineStr">
         <is>
-          <t>30, 43</t>
+          <t>5</t>
         </is>
       </c>
       <c r="F223" s="1" t="inlineStr">
         <is>
-          <t>Z and M Foods Pty Ltd</t>
+          <t>HK HaoChengBao Limited</t>
         </is>
       </c>
     </row>
     <row r="224" customHeight="1" ht="140.0">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>2543695</t>
+          <t>2543111</t>
         </is>
       </c>
       <c r="C224" s="1" t="inlineStr">
         <is>
-          <t>HAIRVIVI</t>
+          <t>MARY'S BAO &amp; DUMPLINGS</t>
         </is>
       </c>
       <c r="D224" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E224" s="1" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>30, 43</t>
         </is>
       </c>
       <c r="F224" s="1" t="inlineStr">
         <is>
-          <t>Wei BAO</t>
+          <t>Z and M Foods Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="225" customHeight="1" ht="140.0">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>2544864</t>
+          <t>2543695</t>
         </is>
       </c>
       <c r="C225" s="1" t="inlineStr">
         <is>
-          <t>CHEEKY BAO</t>
+          <t>HAIRVIVI</t>
         </is>
       </c>
       <c r="D225" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E225" s="1" t="inlineStr">
         <is>
-          <t>43</t>
+          <t>26</t>
         </is>
       </c>
       <c r="F225" s="1" t="inlineStr">
         <is>
-          <t>Kensington Investment Holdings Pty Limited</t>
+          <t>Wei BAO</t>
         </is>
       </c>
     </row>
     <row r="226" customHeight="1" ht="140.0">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>2553212</t>
+          <t>2544864</t>
         </is>
       </c>
       <c r="C226" s="1" t="inlineStr">
         <is>
-          <t>ENHUA GOLF</t>
+          <t>CHEEKY BAO</t>
         </is>
       </c>
       <c r="D226" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E226" s="1" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>43</t>
         </is>
       </c>
       <c r="F226" s="1" t="inlineStr">
         <is>
-          <t>BaoXin Wen</t>
+          <t>Kensington Investment Holdings Pty Limited</t>
         </is>
       </c>
     </row>
     <row r="227" customHeight="1" ht="140.0">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>2555118</t>
+          <t>2553212</t>
         </is>
       </c>
       <c r="C227" s="1" t="inlineStr">
         <is>
-          <t>ZHAO CAI JIN BAO</t>
+          <t>ENHUA GOLF</t>
         </is>
       </c>
       <c r="D227" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E227" s="1" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>28</t>
         </is>
       </c>
       <c r="F227" s="1" t="inlineStr">
         <is>
-          <t>Shenzhen Xinzhongyun Century Technology Co., Ltd.</t>
+          <t>BaoXin Wen</t>
         </is>
       </c>
     </row>
     <row r="228" customHeight="1" ht="140.0">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>2558341</t>
+          <t>2555118</t>
         </is>
       </c>
       <c r="C228" s="1" t="inlineStr">
         <is>
-          <t>THB</t>
+          <t>ZHAO CAI JIN BAO</t>
         </is>
       </c>
       <c r="D228" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E228" s="1" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>9</t>
         </is>
       </c>
       <c r="F228" s="1" t="inlineStr">
         <is>
-          <t>HUI BAO ENTERPRISE CO., LTD.</t>
+          <t>Shenzhen Xinzhongyun Century Technology Co., Ltd.</t>
         </is>
       </c>
     </row>
     <row r="229" customHeight="1" ht="140.0">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>2567642</t>
+          <t>2558341</t>
         </is>
       </c>
       <c r="C229" s="1" t="inlineStr">
         <is>
-          <t>SINGAPORE HERITAGE BAO BǍO BĀO</t>
+          <t>THB</t>
         </is>
       </c>
       <c r="D229" s="1" t="inlineStr">
         <is>
-          <t>Protected:
+          <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E229" s="1" t="inlineStr">
         <is>
-          <t>21, 30, 43</t>
+          <t>17</t>
         </is>
       </c>
       <c r="F229" s="1" t="inlineStr">
         <is>
-          <t>Koppee Singapore Pte. Ltd.</t>
+          <t>HUI BAO ENTERPRISE CO., LTD.</t>
         </is>
       </c>
     </row>
     <row r="230" customHeight="1" ht="140.0">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>2568896</t>
+          <t>2567642</t>
         </is>
       </c>
       <c r="C230" s="1" t="inlineStr">
         <is>
-          <t>RUSEPIN</t>
+          <t>SINGAPORE HERITAGE BAO BǍO BĀO</t>
         </is>
       </c>
       <c r="D230" s="1" t="inlineStr">
         <is>
-          <t>Registered:
+          <t>Protected:
 Registered/protected</t>
         </is>
       </c>
       <c r="E230" s="1" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>21, 30, 43</t>
         </is>
       </c>
       <c r="F230" s="1" t="inlineStr">
         <is>
-          <t>Jianchao Bao</t>
+          <t>Koppee Singapore Pte. Ltd.</t>
         </is>
       </c>
     </row>
     <row r="231" customHeight="1" ht="140.0">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>2569579</t>
+          <t>2568896</t>
         </is>
       </c>
       <c r="C231" s="1" t="inlineStr">
         <is>
-          <t>Zafena</t>
+          <t>RUSEPIN</t>
         </is>
       </c>
       <c r="D231" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E231" s="1" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>24</t>
         </is>
       </c>
       <c r="F231" s="1" t="inlineStr">
         <is>
-          <t>BaoXin Wen</t>
+          <t>Jianchao Bao</t>
         </is>
       </c>
     </row>
     <row r="232" customHeight="1" ht="140.0">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>2570172</t>
+          <t>2569579</t>
         </is>
       </c>
       <c r="C232" s="1" t="inlineStr">
         <is>
-          <t>WAYSKA</t>
+          <t>Zafena</t>
         </is>
       </c>
       <c r="D232" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E232" s="1" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>20</t>
         </is>
       </c>
       <c r="F232" s="1" t="inlineStr">
         <is>
           <t>BaoXin Wen</t>
         </is>
       </c>
     </row>
     <row r="233" customHeight="1" ht="140.0">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>2574590</t>
+          <t>2570172</t>
         </is>
       </c>
       <c r="C233" s="1" t="inlineStr">
         <is>
-          <t>BAI BAO LIAN</t>
+          <t>WAYSKA</t>
         </is>
       </c>
       <c r="D233" s="1" t="inlineStr">
         <is>
-          <t>Protected:
+          <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E233" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>7</t>
         </is>
       </c>
       <c r="F233" s="1" t="inlineStr">
         <is>
-          <t>Zhang Zhou Bai Yu Lan Sugar Limited Company</t>
+          <t>BaoXin Wen</t>
         </is>
       </c>
     </row>
     <row r="234" customHeight="1" ht="140.0">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>2589290</t>
+          <t>2574590</t>
         </is>
       </c>
       <c r="C234" s="1" t="inlineStr">
         <is>
-          <t>KUDO</t>
+          <t>BAI BAO LIAN</t>
         </is>
       </c>
       <c r="D234" s="1" t="inlineStr">
         <is>
-          <t>Registered:
+          <t>Protected:
 Registered/protected</t>
         </is>
       </c>
       <c r="E234" s="1" t="inlineStr">
         <is>
-          <t>33</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F234" s="1" t="inlineStr">
         <is>
-          <t>lubing bao</t>
+          <t>Zhang Zhou Bai Yu Lan Sugar Limited Company</t>
         </is>
       </c>
     </row>
     <row r="235" customHeight="1" ht="140.0">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>2590465</t>
+          <t>2589290</t>
         </is>
       </c>
       <c r="C235" s="1" t="inlineStr">
         <is>
-          <t>kai bao city</t>
+          <t>KUDO</t>
         </is>
       </c>
       <c r="D235" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E235" s="1" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>33</t>
         </is>
       </c>
       <c r="F235" s="1" t="inlineStr">
         <is>
-          <t>Shenzhen Kai Bao City Electronic Technology Co., Ltd.</t>
+          <t>lubing bao</t>
         </is>
       </c>
     </row>
     <row r="236" customHeight="1" ht="140.0">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>2596299</t>
+          <t>2590465</t>
         </is>
       </c>
       <c r="C236" s="1" t="inlineStr">
         <is>
-          <t>KAFANAM</t>
+          <t>kai bao city</t>
         </is>
       </c>
       <c r="D236" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E236" s="1" t="inlineStr">
         <is>
-          <t>30, 43</t>
+          <t>14</t>
         </is>
       </c>
       <c r="F236" s="1" t="inlineStr">
         <is>
-          <t>LUU THI BAO GIANG; TRAN XUAN DIEM</t>
+          <t>Shenzhen Kai Bao City Electronic Technology Co., Ltd.</t>
         </is>
       </c>
     </row>
     <row r="237" customHeight="1" ht="140.0">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>2599881</t>
+          <t>2596299</t>
         </is>
       </c>
       <c r="C237" s="1" t="inlineStr">
         <is>
           <t>KAFANAM</t>
         </is>
       </c>
       <c r="D237" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E237" s="1" t="inlineStr">
         <is>
-          <t>35</t>
+          <t>30, 43</t>
         </is>
       </c>
       <c r="F237" s="1" t="inlineStr">
         <is>
           <t>LUU THI BAO GIANG; TRAN XUAN DIEM</t>
         </is>
       </c>
     </row>
     <row r="238" customHeight="1" ht="140.0">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>2608263</t>
+          <t>2599881</t>
         </is>
       </c>
       <c r="C238" s="1" t="inlineStr">
         <is>
-          <t>GIEXSMART</t>
+          <t>KAFANAM</t>
         </is>
       </c>
       <c r="D238" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E238" s="1" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>35</t>
         </is>
       </c>
       <c r="F238" s="1" t="inlineStr">
         <is>
-          <t>Pengcheng Bao</t>
+          <t>LUU THI BAO GIANG; TRAN XUAN DIEM</t>
         </is>
       </c>
     </row>
     <row r="239" customHeight="1" ht="140.0">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>2627455</t>
+          <t>2608263</t>
         </is>
       </c>
       <c r="C239" s="1" t="inlineStr">
         <is>
-          <t>BAO ZHU FENG WU</t>
+          <t>GIEXSMART</t>
         </is>
       </c>
       <c r="D239" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E239" s="1" t="inlineStr">
         <is>
-          <t>9, 28</t>
+          <t>21</t>
         </is>
       </c>
       <c r="F239" s="1" t="inlineStr">
         <is>
-          <t>ARISTOCRAT TECHNOLOGIES, INC.</t>
+          <t>Pengcheng Bao</t>
         </is>
       </c>
     </row>
     <row r="240" customHeight="1" ht="140.0">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>2543696</t>
+          <t>2625246</t>
         </is>
       </c>
       <c r="C240" s="1" t="inlineStr">
         <is>
-          <t>Rapunzel HAIR</t>
+          <t>Jawihito</t>
         </is>
       </c>
       <c r="D240" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E240" s="1" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="F240" s="1" t="inlineStr">
+        <is>
+          <t>DuoBaoHengTai (HongKong) Technology Co., Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="241" customHeight="1" ht="140.0">
+      <c r="A241" s="1" t="inlineStr">
+        <is>
+          <t>2627455</t>
+        </is>
+      </c>
+      <c r="C241" s="1" t="inlineStr">
+        <is>
+          <t>BAO ZHU FENG WU</t>
+        </is>
+      </c>
+      <c r="D241" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E241" s="1" t="inlineStr">
+        <is>
+          <t>9, 28</t>
+        </is>
+      </c>
+      <c r="F241" s="1" t="inlineStr">
+        <is>
+          <t>ARISTOCRAT TECHNOLOGIES, INC.</t>
+        </is>
+      </c>
+    </row>
+    <row r="242" customHeight="1" ht="140.0">
+      <c r="A242" s="1" t="inlineStr">
+        <is>
+          <t>2639733</t>
+        </is>
+      </c>
+      <c r="C242" s="1" t="inlineStr">
+        <is>
+          <t>BAO ZHU ZHAO FU SUPER SUPREME</t>
+        </is>
+      </c>
+      <c r="D242" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E242" s="1" t="inlineStr">
+        <is>
+          <t>9, 28</t>
+        </is>
+      </c>
+      <c r="F242" s="1" t="inlineStr">
+        <is>
+          <t>ARISTOCRAT TECHNOLOGIES, INC.</t>
+        </is>
+      </c>
+    </row>
+    <row r="243" customHeight="1" ht="140.0">
+      <c r="A243" s="1" t="inlineStr">
+        <is>
+          <t>2649893</t>
+        </is>
+      </c>
+      <c r="C243" s="1" t="inlineStr">
+        <is>
+          <t>BAO'S PASTRY</t>
+        </is>
+      </c>
+      <c r="D243" s="1" t="inlineStr">
+        <is>
+          <t>Protected:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E243" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F243" s="1" t="inlineStr">
+        <is>
+          <t>Beijing Baocaisheng Catering Management Co., Ltd.</t>
+        </is>
+      </c>
+    </row>
+    <row r="244" customHeight="1" ht="140.0">
+      <c r="A244" s="1" t="inlineStr">
+        <is>
+          <t>2595969</t>
+        </is>
+      </c>
+      <c r="C244" s="1" t="inlineStr">
+        <is>
+          <t>Bao 2 Go</t>
+        </is>
+      </c>
+      <c r="D244" s="1" t="inlineStr">
         <is>
           <t>Published:
 Under examination</t>
         </is>
       </c>
-      <c r="E240" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D241" s="1" t="inlineStr">
+      <c r="E244" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F244" s="1" t="inlineStr">
+        <is>
+          <t>Ming Wai Li</t>
+        </is>
+      </c>
+    </row>
+    <row r="245" customHeight="1" ht="140.0">
+      <c r="A245" s="1" t="inlineStr">
+        <is>
+          <t>2621928</t>
+        </is>
+      </c>
+      <c r="C245" s="1" t="inlineStr">
+        <is>
+          <t>YOTON</t>
+        </is>
+      </c>
+      <c r="D245" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+Opposed</t>
+        </is>
+      </c>
+      <c r="E245" s="1" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="F245" s="1" t="inlineStr">
+        <is>
+          <t>Shenzhen BaoYouFa Trading Co., Ltd.</t>
+        </is>
+      </c>
+    </row>
+    <row r="246" customHeight="1" ht="140.0">
+      <c r="A246" s="1" t="inlineStr">
+        <is>
+          <t>2627389</t>
+        </is>
+      </c>
+      <c r="C246" s="1" t="inlineStr">
+        <is>
+          <t>Ironforge Fitness</t>
+        </is>
+      </c>
+      <c r="D246" s="1" t="inlineStr">
         <is>
           <t>Published:
 Under examination</t>
         </is>
       </c>
-      <c r="E241" s="1" t="inlineStr">
-[...77 lines deleted...]
-      <c r="D244" s="1" t="inlineStr">
+      <c r="E246" s="1" t="inlineStr">
+        <is>
+          <t>25, 35, 41</t>
+        </is>
+      </c>
+      <c r="F246" s="1" t="inlineStr">
+        <is>
+          <t>Mike Bao</t>
+        </is>
+      </c>
+    </row>
+    <row r="247" customHeight="1" ht="140.0">
+      <c r="A247" s="1" t="inlineStr">
+        <is>
+          <t>2627406</t>
+        </is>
+      </c>
+      <c r="C247" s="1" t="inlineStr">
+        <is>
+          <t>IRON FORGE FITNESS</t>
+        </is>
+      </c>
+      <c r="D247" s="1" t="inlineStr">
         <is>
           <t>Published:
 Under examination</t>
         </is>
       </c>
-      <c r="E244" s="1" t="inlineStr">
+      <c r="E247" s="1" t="inlineStr">
         <is>
           <t>25, 35, 41</t>
         </is>
       </c>
-      <c r="F244" s="1" t="inlineStr">
+      <c r="F247" s="1" t="inlineStr">
         <is>
           <t>Mike Bao</t>
         </is>
       </c>
     </row>
-    <row r="245" customHeight="1" ht="140.0">
-[...10 lines deleted...]
-      <c r="D245" s="1" t="inlineStr">
+    <row r="248" customHeight="1" ht="140.0">
+      <c r="A248" s="1" t="inlineStr">
+        <is>
+          <t>2640108</t>
+        </is>
+      </c>
+      <c r="C248" s="1" t="inlineStr">
+        <is>
+          <t>JinYuanBao</t>
+        </is>
+      </c>
+      <c r="D248" s="1" t="inlineStr">
         <is>
           <t>Published:
 Under examination</t>
         </is>
       </c>
-      <c r="E245" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D246" s="1" t="inlineStr">
+      <c r="E248" s="1" t="inlineStr">
+        <is>
+          <t>35</t>
+        </is>
+      </c>
+      <c r="F248" s="1" t="inlineStr">
+        <is>
+          <t>JINYUAN AUS PTY LTD; MING CAO; CHENXUAN WEI</t>
+        </is>
+      </c>
+    </row>
+    <row r="249" customHeight="1" ht="140.0">
+      <c r="A249" s="1" t="inlineStr">
+        <is>
+          <t>2641842</t>
+        </is>
+      </c>
+      <c r="C249" s="1" t="inlineStr">
+        <is>
+          <t>Bing Bao</t>
+        </is>
+      </c>
+      <c r="D249" s="1" t="inlineStr">
         <is>
           <t>Accepted:
 In opposition period</t>
         </is>
       </c>
-      <c r="E246" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D247" s="1" t="inlineStr">
+      <c r="E249" s="1" t="inlineStr">
+        <is>
+          <t>43</t>
+        </is>
+      </c>
+      <c r="F249" s="1" t="inlineStr">
+        <is>
+          <t>SWIN TASTE CHAIN PTY LTD</t>
+        </is>
+      </c>
+    </row>
+    <row r="250" customHeight="1" ht="140.0">
+      <c r="A250" s="1" t="inlineStr">
+        <is>
+          <t>2646285</t>
+        </is>
+      </c>
+      <c r="C250" s="1" t="inlineStr">
+        <is>
+          <t>SHOPFOX</t>
+        </is>
+      </c>
+      <c r="D250" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+In opposition period</t>
+        </is>
+      </c>
+      <c r="E250" s="1" t="inlineStr">
+        <is>
+          <t>35</t>
+        </is>
+      </c>
+      <c r="F250" s="1" t="inlineStr">
+        <is>
+          <t>Zhengquan Bao</t>
+        </is>
+      </c>
+    </row>
+    <row r="251" customHeight="1" ht="140.0">
+      <c r="A251" s="1" t="inlineStr">
+        <is>
+          <t>2646335</t>
+        </is>
+      </c>
+      <c r="C251" s="1" t="inlineStr">
+        <is>
+          <t>SHOPFOX</t>
+        </is>
+      </c>
+      <c r="D251" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+In opposition period</t>
+        </is>
+      </c>
+      <c r="E251" s="1" t="inlineStr">
+        <is>
+          <t>42</t>
+        </is>
+      </c>
+      <c r="F251" s="1" t="inlineStr">
+        <is>
+          <t>Zhengquan Bao</t>
+        </is>
+      </c>
+    </row>
+    <row r="252" customHeight="1" ht="140.0">
+      <c r="A252" s="1" t="inlineStr">
+        <is>
+          <t>2648023</t>
+        </is>
+      </c>
+      <c r="C252" s="1" t="inlineStr">
+        <is>
+          <t>XITA LAOTAITAI</t>
+        </is>
+      </c>
+      <c r="D252" s="1" t="inlineStr">
         <is>
           <t>Published:
 Under examination</t>
         </is>
       </c>
-      <c r="E247" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D248" s="1" t="inlineStr">
+      <c r="E252" s="1" t="inlineStr">
+        <is>
+          <t>43</t>
+        </is>
+      </c>
+      <c r="F252" s="1" t="inlineStr">
+        <is>
+          <t>BAO SHI F&amp;B MANAGEMENT PTE. LTD.</t>
+        </is>
+      </c>
+    </row>
+    <row r="253" customHeight="1" ht="140.0">
+      <c r="A253" s="1" t="inlineStr">
+        <is>
+          <t>2652012</t>
+        </is>
+      </c>
+      <c r="C253" s="1" t="inlineStr">
+        <is>
+          <t>MASTER BAO</t>
+        </is>
+      </c>
+      <c r="D253" s="1" t="inlineStr">
         <is>
           <t>Accepted:
 In opposition period</t>
         </is>
       </c>
-      <c r="E248" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D249" s="1" t="inlineStr">
+      <c r="E253" s="1" t="inlineStr">
+        <is>
+          <t>9, 28</t>
+        </is>
+      </c>
+      <c r="F253" s="1" t="inlineStr">
+        <is>
+          <t>ARISTOCRAT TECHNOLOGIES AUSTRALIA PTY LIMITED</t>
+        </is>
+      </c>
+    </row>
+    <row r="254" customHeight="1" ht="140.0">
+      <c r="A254" s="1" t="inlineStr">
+        <is>
+          <t>2653581</t>
+        </is>
+      </c>
+      <c r="C254" s="1" t="inlineStr">
+        <is>
+          <t>BaoCheng</t>
+        </is>
+      </c>
+      <c r="D254" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+In opposition period</t>
+        </is>
+      </c>
+      <c r="E254" s="1" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="F254" s="1" t="inlineStr">
+        <is>
+          <t>Dongguan Sai Si Lighting Co.,Ltd.</t>
+        </is>
+      </c>
+    </row>
+    <row r="255" customHeight="1" ht="140.0">
+      <c r="A255" s="1" t="inlineStr">
+        <is>
+          <t>2656580</t>
+        </is>
+      </c>
+      <c r="C255" s="1" t="inlineStr">
+        <is>
+          <t>Tobeape</t>
+        </is>
+      </c>
+      <c r="D255" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+In opposition period</t>
+        </is>
+      </c>
+      <c r="E255" s="1" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="F255" s="1" t="inlineStr">
+        <is>
+          <t>Shenzhen Bao'an District Xixiang Bode Electronics Store</t>
+        </is>
+      </c>
+    </row>
+    <row r="256" customHeight="1" ht="140.0">
+      <c r="A256" s="1" t="inlineStr">
+        <is>
+          <t>2663156</t>
+        </is>
+      </c>
+      <c r="C256" s="1" t="inlineStr">
+        <is>
+          <t>ELERULE</t>
+        </is>
+      </c>
+      <c r="D256" s="1" t="inlineStr">
         <is>
           <t>Accepted:
 Awaiting publication</t>
         </is>
       </c>
-      <c r="E249" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D250" s="1" t="inlineStr">
+      <c r="E256" s="1" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="F256" s="1" t="inlineStr">
+        <is>
+          <t>Bao Guo</t>
+        </is>
+      </c>
+    </row>
+    <row r="257" customHeight="1" ht="140.0">
+      <c r="A257" s="1" t="inlineStr">
+        <is>
+          <t>2663758</t>
+        </is>
+      </c>
+      <c r="C257" s="1" t="inlineStr">
+        <is>
+          <t>TIANYI BAO</t>
+        </is>
+      </c>
+      <c r="D257" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+In opposition period</t>
+        </is>
+      </c>
+      <c r="E257" s="1" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="F257" s="1" t="inlineStr">
+        <is>
+          <t>Shanghai Shiyi Electronic Technology Co., Ltd.</t>
+        </is>
+      </c>
+    </row>
+    <row r="258" customHeight="1" ht="140.0">
+      <c r="A258" s="1" t="inlineStr">
+        <is>
+          <t>2674065</t>
+        </is>
+      </c>
+      <c r="C258" s="1" t="inlineStr">
+        <is>
+          <t>Her Salon Supplies</t>
+        </is>
+      </c>
+      <c r="D258" s="1" t="inlineStr">
+        <is>
+          <t>Published:
+Under examination</t>
+        </is>
+      </c>
+      <c r="E258" s="1" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="F258" s="1" t="inlineStr">
+        <is>
+          <t>daniel kang; Julia Tram Bao Ngoc Do; Her Salon Supplies</t>
+        </is>
+      </c>
+    </row>
+    <row r="259" customHeight="1" ht="140.0">
+      <c r="A259" s="1" t="inlineStr">
+        <is>
+          <t>2674066</t>
+        </is>
+      </c>
+      <c r="C259" s="1" t="inlineStr">
+        <is>
+          <t>HSS HER SALON SUPPLIES</t>
+        </is>
+      </c>
+      <c r="D259" s="1" t="inlineStr">
+        <is>
+          <t>Published:
+Under examination</t>
+        </is>
+      </c>
+      <c r="E259" s="1" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="F259" s="1" t="inlineStr">
+        <is>
+          <t>daniel kang; Julia Tram Bao Ngoc Do</t>
+        </is>
+      </c>
+    </row>
+    <row r="260" customHeight="1" ht="140.0">
+      <c r="A260" s="1" t="inlineStr">
+        <is>
+          <t>2676090</t>
+        </is>
+      </c>
+      <c r="C260" s="1" t="inlineStr">
+        <is>
+          <t>Bao bar</t>
+        </is>
+      </c>
+      <c r="D260" s="1" t="inlineStr">
+        <is>
+          <t>Published:
+Under examination</t>
+        </is>
+      </c>
+      <c r="E260" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F260" s="1" t="inlineStr">
+        <is>
+          <t>Rising Steam food co pty ltd</t>
+        </is>
+      </c>
+    </row>
+    <row r="261" customHeight="1" ht="140.0">
+      <c r="A261" s="1" t="inlineStr">
+        <is>
+          <t>2677278</t>
+        </is>
+      </c>
+      <c r="C261" s="1" t="inlineStr">
+        <is>
+          <t>HanBaoBao</t>
+        </is>
+      </c>
+      <c r="D261" s="1" t="inlineStr">
         <is>
           <t>Accepted:
 Awaiting publication</t>
         </is>
       </c>
-      <c r="E250" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D251" s="1" t="inlineStr">
+      <c r="E261" s="1" t="inlineStr">
+        <is>
+          <t>30, 35, 43</t>
+        </is>
+      </c>
+      <c r="F261" s="1" t="inlineStr">
+        <is>
+          <t>KE Wang Pty Ltd ATF KE Wang Unit Trust</t>
+        </is>
+      </c>
+    </row>
+    <row r="262" customHeight="1" ht="140.0">
+      <c r="A262" s="1" t="inlineStr">
+        <is>
+          <t>2695612</t>
+        </is>
+      </c>
+      <c r="C262" s="1" t="inlineStr">
+        <is>
+          <t>GAREARY</t>
+        </is>
+      </c>
+      <c r="D262" s="1" t="inlineStr">
         <is>
           <t>Published:
-Under examination</t>
-[...52 lines deleted...]
-      <c r="D253" s="1" t="inlineStr">
+Awaiting examination</t>
+        </is>
+      </c>
+      <c r="E262" s="1" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="F262" s="1" t="inlineStr">
+        <is>
+          <t>OU RUN BAI JIA ZHU BAO (SHENZHEN) YOU XIAN GONG SI</t>
+        </is>
+      </c>
+    </row>
+    <row r="263" customHeight="1" ht="140.0">
+      <c r="A263" s="1" t="inlineStr">
+        <is>
+          <t>2696572</t>
+        </is>
+      </c>
+      <c r="C263" s="1" t="inlineStr">
+        <is>
+          <t>BFLEX</t>
+        </is>
+      </c>
+      <c r="D263" s="1" t="inlineStr">
         <is>
           <t>Accepted:
 Awaiting publication</t>
         </is>
       </c>
-      <c r="E253" s="1" t="inlineStr">
-[...133 lines deleted...]
-      <c r="D258" s="1" t="inlineStr">
+      <c r="E263" s="1" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="F263" s="1" t="inlineStr">
+        <is>
+          <t>Giovanni Cammareri; HUYNH BAO NGOC NGO</t>
+        </is>
+      </c>
+    </row>
+    <row r="264" customHeight="1" ht="140.0">
+      <c r="A264" s="1" t="inlineStr">
+        <is>
+          <t>2696879</t>
+        </is>
+      </c>
+      <c r="C264" s="1" t="inlineStr">
+        <is>
+          <t>THE CRAFT HOUSE</t>
+        </is>
+      </c>
+      <c r="D264" s="1" t="inlineStr">
         <is>
           <t>Published:
-Under examination</t>
-[...24 lines deleted...]
-      <c r="D259" s="1" t="inlineStr">
+Awaiting examination</t>
+        </is>
+      </c>
+      <c r="E264" s="1" t="inlineStr">
+        <is>
+          <t>14, 16</t>
+        </is>
+      </c>
+      <c r="F264" s="1" t="inlineStr">
+        <is>
+          <t>han dang bao nguyen</t>
+        </is>
+      </c>
+    </row>
+    <row r="265" customHeight="1" ht="140.0">
+      <c r="A265" s="1" t="inlineStr">
+        <is>
+          <t>2699241</t>
+        </is>
+      </c>
+      <c r="C265" s="1" t="inlineStr">
+        <is>
+          <t>WzFaBaoCai</t>
+        </is>
+      </c>
+      <c r="D265" s="1" t="inlineStr">
         <is>
           <t>Published:
-Under examination</t>
-[...24 lines deleted...]
-      <c r="D260" s="1" t="inlineStr">
+Awaiting examination</t>
+        </is>
+      </c>
+      <c r="E265" s="1" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="F265" s="1" t="inlineStr">
+        <is>
+          <t>Pizhou Chuangxiangji E-Commerce Co., Ltd.</t>
+        </is>
+      </c>
+    </row>
+    <row r="266" customHeight="1" ht="140.0">
+      <c r="A266" s="1" t="inlineStr">
+        <is>
+          <t>2709430</t>
+        </is>
+      </c>
+      <c r="C266" s="1" t="inlineStr">
+        <is>
+          <t>JOY BAO</t>
+        </is>
+      </c>
+      <c r="D266" s="1" t="inlineStr">
         <is>
           <t>Published:
-Under examination</t>
-[...42 lines deleted...]
-      <c r="A262" s="1" t="inlineStr">
+Awaiting indexing</t>
+        </is>
+      </c>
+      <c r="E266" s="1" t="inlineStr">
+        <is>
+          <t>43</t>
+        </is>
+      </c>
+      <c r="F266" s="1" t="inlineStr">
+        <is>
+          <t>G&amp;G FOODS PYY LTD</t>
+        </is>
+      </c>
+    </row>
+    <row r="267" customHeight="1" ht="140.0">
+      <c r="A267" s="1" t="inlineStr">
         <is>
           <t>717202</t>
         </is>
       </c>
-      <c r="C262" s="1" t="inlineStr">
+      <c r="C267" s="1" t="inlineStr">
         <is>
           <t>Bao Teng Kang</t>
         </is>
       </c>
-      <c r="D262" s="1" t="inlineStr">
+      <c r="D267" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E262" s="1" t="inlineStr">
+      <c r="E267" s="1" t="inlineStr">
         <is>
           <t>5, 32</t>
         </is>
       </c>
-      <c r="F262" s="1" t="inlineStr">
+      <c r="F267" s="1" t="inlineStr">
         <is>
           <t>Jinan Sanzhu Pharmaceutical Co., Ltd</t>
         </is>
       </c>
     </row>
-    <row r="263" customHeight="1" ht="140.0">
-      <c r="A263" s="1" t="inlineStr">
+    <row r="268" customHeight="1" ht="140.0">
+      <c r="A268" s="1" t="inlineStr">
         <is>
           <t>761329</t>
         </is>
       </c>
-      <c r="C263" s="1" t="inlineStr">
+      <c r="C268" s="1" t="inlineStr">
         <is>
           <t>MASTER BAO</t>
         </is>
       </c>
-      <c r="D263" s="1" t="inlineStr">
+      <c r="D268" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E263" s="1" t="inlineStr">
+      <c r="E268" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
-      <c r="F263" s="1" t="inlineStr">
+      <c r="F268" s="1" t="inlineStr">
         <is>
           <t>John L K Chua</t>
         </is>
       </c>
     </row>
-    <row r="264" customHeight="1" ht="140.0">
-      <c r="A264" s="1" t="inlineStr">
+    <row r="269" customHeight="1" ht="140.0">
+      <c r="A269" s="1" t="inlineStr">
         <is>
           <t>781247</t>
         </is>
       </c>
-      <c r="C264" s="1" t="inlineStr">
+      <c r="C269" s="1" t="inlineStr">
         <is>
           <t>CHIEU DUONG NHAT BAO THE SUNRISE VIETNAMESE DAILY NEWSPAPER</t>
         </is>
       </c>
-      <c r="D264" s="1" t="inlineStr">
+      <c r="D269" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E264" s="1" t="inlineStr">
+      <c r="E269" s="1" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
-      <c r="F264" s="1" t="inlineStr">
+      <c r="F269" s="1" t="inlineStr">
         <is>
           <t>The Sunrise Ethnic Newspaper Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="265" customHeight="1" ht="140.0">
-      <c r="A265" s="1" t="inlineStr">
+    <row r="270" customHeight="1" ht="140.0">
+      <c r="A270" s="1" t="inlineStr">
         <is>
           <t>904495</t>
         </is>
       </c>
-      <c r="C265" s="1" t="inlineStr">
+      <c r="C270" s="1" t="inlineStr">
         <is>
           <t>CAI BAO</t>
         </is>
       </c>
-      <c r="D265" s="1" t="inlineStr">
+      <c r="D270" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E265" s="1" t="inlineStr">
+      <c r="E270" s="1" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
-      <c r="F265" s="1" t="inlineStr">
+      <c r="F270" s="1" t="inlineStr">
         <is>
           <t>Genting International Management Pte. Ltd.</t>
         </is>
       </c>
     </row>
-    <row r="266" customHeight="1" ht="140.0">
-      <c r="A266" s="1" t="inlineStr">
+    <row r="271" customHeight="1" ht="140.0">
+      <c r="A271" s="1" t="inlineStr">
         <is>
           <t>940499</t>
         </is>
       </c>
-      <c r="C266" s="1" t="inlineStr">
+      <c r="C271" s="1" t="inlineStr">
         <is>
           <t>XHP ALLOY WHEELS &amp; TYRES</t>
         </is>
       </c>
-      <c r="D266" s="1" t="inlineStr">
+      <c r="D271" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E266" s="1" t="inlineStr">
+      <c r="E271" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="F266" s="1" t="inlineStr">
+      <c r="F271" s="1" t="inlineStr">
         <is>
           <t>Bao Gang Gong</t>
         </is>
       </c>
     </row>
-    <row r="267" customHeight="1" ht="140.0">
-      <c r="A267" s="1" t="inlineStr">
+    <row r="272" customHeight="1" ht="140.0">
+      <c r="A272" s="1" t="inlineStr">
         <is>
           <t>966618</t>
         </is>
       </c>
-      <c r="C267" s="1" t="inlineStr">
+      <c r="C272" s="1" t="inlineStr">
         <is>
           <t>XHP</t>
         </is>
       </c>
-      <c r="D267" s="1" t="inlineStr">
+      <c r="D272" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E267" s="1" t="inlineStr">
+      <c r="E272" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="F267" s="1" t="inlineStr">
+      <c r="F272" s="1" t="inlineStr">
         <is>
           <t>Bao Gang Gong</t>
         </is>
       </c>
     </row>
-    <row r="268" customHeight="1" ht="140.0">
-      <c r="A268" s="1" t="inlineStr">
+    <row r="273" customHeight="1" ht="140.0">
+      <c r="A273" s="1" t="inlineStr">
         <is>
           <t>985359</t>
         </is>
       </c>
-      <c r="C268" s="1" t="inlineStr">
+      <c r="C273" s="1" t="inlineStr">
         <is>
           <t>LAI BI BAO</t>
         </is>
       </c>
-      <c r="D268" s="1" t="inlineStr">
+      <c r="D273" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E268" s="1" t="inlineStr">
+      <c r="E273" s="1" t="inlineStr">
         <is>
           <t>43</t>
         </is>
       </c>
-      <c r="F268" s="1" t="inlineStr">
+      <c r="F273" s="1" t="inlineStr">
         <is>
           <t>Ning Bo L.B. Peoples Restaurant Management Co., Ltd</t>
         </is>
       </c>
     </row>
-    <row r="269" customHeight="1" ht="140.0">
-      <c r="A269" s="1" t="inlineStr">
+    <row r="274" customHeight="1" ht="140.0">
+      <c r="A274" s="1" t="inlineStr">
         <is>
           <t>1041111</t>
         </is>
       </c>
-      <c r="C269" s="1" t="inlineStr">
+      <c r="C274" s="1" t="inlineStr">
         <is>
           <t>BAO</t>
         </is>
       </c>
-      <c r="D269" s="1" t="inlineStr">
+      <c r="D274" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E269" s="1" t="inlineStr">
+      <c r="E274" s="1" t="inlineStr">
         <is>
           <t>37</t>
         </is>
       </c>
-      <c r="F269" s="1" t="inlineStr">
+      <c r="F274" s="1" t="inlineStr">
         <is>
           <t>Building Affairs Organisation Ltd</t>
         </is>
       </c>
     </row>
-    <row r="270" customHeight="1" ht="140.0">
-      <c r="A270" s="1" t="inlineStr">
+    <row r="275" customHeight="1" ht="140.0">
+      <c r="A275" s="1" t="inlineStr">
         <is>
           <t>1124957</t>
         </is>
       </c>
-      <c r="C270" s="1" t="inlineStr">
+      <c r="C275" s="1" t="inlineStr">
         <is>
           <t>BAO SHI NING</t>
         </is>
       </c>
-      <c r="D270" s="1" t="inlineStr">
+      <c r="D275" s="1" t="inlineStr">
         <is>
           <t>Ceased - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E270" s="1" t="inlineStr">
+      <c r="E275" s="1" t="inlineStr">
         <is>
           <t>5, 9</t>
         </is>
       </c>
-      <c r="F270" s="1" t="inlineStr">
+      <c r="F275" s="1" t="inlineStr">
         <is>
           <t>GUANGZHOU BIOLUC OPTICS PRODUCT CO., LTD.</t>
         </is>
       </c>
     </row>
-    <row r="271" customHeight="1" ht="140.0">
-      <c r="A271" s="1" t="inlineStr">
+    <row r="276" customHeight="1" ht="140.0">
+      <c r="A276" s="1" t="inlineStr">
         <is>
           <t>1128193</t>
         </is>
       </c>
-      <c r="C271" s="1" t="inlineStr">
+      <c r="C276" s="1" t="inlineStr">
         <is>
           <t>LU BAO OK</t>
         </is>
       </c>
-      <c r="D271" s="1" t="inlineStr">
+      <c r="D276" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E271" s="1" t="inlineStr">
+      <c r="E276" s="1" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
-      <c r="F271" s="1" t="inlineStr">
+      <c r="F276" s="1" t="inlineStr">
         <is>
           <t>O.K. PHARMACEUTICALS FACTORY</t>
         </is>
       </c>
     </row>
-    <row r="272" customHeight="1" ht="140.0">
-      <c r="A272" s="1" t="inlineStr">
+    <row r="277" customHeight="1" ht="140.0">
+      <c r="A277" s="1" t="inlineStr">
         <is>
           <t>1218301</t>
         </is>
       </c>
-      <c r="C272" s="1" t="inlineStr">
+      <c r="C277" s="1" t="inlineStr">
         <is>
           <t>RMB</t>
         </is>
       </c>
-      <c r="D272" s="1" t="inlineStr">
+      <c r="D277" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E272" s="1" t="inlineStr">
+      <c r="E277" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="F272" s="1" t="inlineStr">
+      <c r="F277" s="1" t="inlineStr">
         <is>
           <t>Bao Gang Gong</t>
         </is>
       </c>
     </row>
-    <row r="273" customHeight="1" ht="140.0">
-      <c r="A273" s="1" t="inlineStr">
+    <row r="278" customHeight="1" ht="140.0">
+      <c r="A278" s="1" t="inlineStr">
         <is>
           <t>1250303</t>
         </is>
       </c>
-      <c r="C273" s="1" t="inlineStr">
+      <c r="C278" s="1" t="inlineStr">
         <is>
           <t>B BAO QI</t>
         </is>
       </c>
-      <c r="D273" s="1" t="inlineStr">
+      <c r="D278" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E273" s="1" t="inlineStr">
+      <c r="E278" s="1" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
-      <c r="F273" s="1" t="inlineStr">
+      <c r="F278" s="1" t="inlineStr">
         <is>
           <t>Henan Huadong Crane Group</t>
         </is>
       </c>
     </row>
-    <row r="274" customHeight="1" ht="140.0">
-      <c r="A274" s="1" t="inlineStr">
+    <row r="279" customHeight="1" ht="140.0">
+      <c r="A279" s="1" t="inlineStr">
         <is>
           <t>1297560</t>
         </is>
       </c>
-      <c r="C274" s="1" t="inlineStr">
+      <c r="C279" s="1" t="inlineStr">
         <is>
           <t>VIVANTE</t>
         </is>
       </c>
-      <c r="D274" s="1" t="inlineStr">
+      <c r="D279" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E274" s="1" t="inlineStr">
+      <c r="E279" s="1" t="inlineStr">
         <is>
           <t>25, 35</t>
         </is>
       </c>
-      <c r="F274" s="1" t="inlineStr">
+      <c r="F279" s="1" t="inlineStr">
         <is>
           <t>Bao Tran</t>
         </is>
       </c>
     </row>
-    <row r="275" customHeight="1" ht="140.0">
-      <c r="A275" s="1" t="inlineStr">
+    <row r="280" customHeight="1" ht="140.0">
+      <c r="A280" s="1" t="inlineStr">
         <is>
           <t>1298846</t>
         </is>
       </c>
-      <c r="C275" s="1" t="inlineStr">
+      <c r="C280" s="1" t="inlineStr">
         <is>
           <t>FENG BAO</t>
         </is>
       </c>
-      <c r="D275" s="1" t="inlineStr">
+      <c r="D280" s="1" t="inlineStr">
         <is>
           <t>Ceased - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E275" s="1" t="inlineStr">
+      <c r="E280" s="1" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
-      <c r="F275" s="1" t="inlineStr">
+      <c r="F280" s="1" t="inlineStr">
         <is>
           <t>ZHEJIANG SHENGYUAN COMPRESSOR MANUFACTURING CO., LTD.</t>
         </is>
       </c>
     </row>
-    <row r="276" customHeight="1" ht="140.0">
-      <c r="A276" s="1" t="inlineStr">
+    <row r="281" customHeight="1" ht="140.0">
+      <c r="A281" s="1" t="inlineStr">
         <is>
           <t>1306480</t>
         </is>
       </c>
-      <c r="C276" s="1" t="inlineStr">
+      <c r="C281" s="1" t="inlineStr">
         <is>
           <t>BAO CHUN</t>
         </is>
       </c>
-      <c r="D276" s="1" t="inlineStr">
+      <c r="D281" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E276" s="1" t="inlineStr">
+      <c r="E281" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
-      <c r="F276" s="1" t="inlineStr">
+      <c r="F281" s="1" t="inlineStr">
         <is>
           <t>BAOCHUN PTY LTD</t>
         </is>
       </c>
     </row>
-    <row r="277" customHeight="1" ht="140.0">
-      <c r="A277" s="1" t="inlineStr">
+    <row r="282" customHeight="1" ht="140.0">
+      <c r="A282" s="1" t="inlineStr">
         <is>
           <t>1325882</t>
         </is>
       </c>
-      <c r="C277" s="1" t="inlineStr">
+      <c r="C282" s="1" t="inlineStr">
         <is>
           <t>BKAV BAO VE MAY TINH THEO CACH CHUYEN NGHIEP</t>
         </is>
       </c>
-      <c r="D277" s="1" t="inlineStr">
+      <c r="D282" s="1" t="inlineStr">
         <is>
           <t>Ceased - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E277" s="1" t="inlineStr">
+      <c r="E282" s="1" t="inlineStr">
         <is>
           <t>9, 42</t>
         </is>
       </c>
-      <c r="F277" s="1" t="inlineStr">
+      <c r="F282" s="1" t="inlineStr">
         <is>
           <t>BKAV CORPORATION</t>
         </is>
       </c>
     </row>
-    <row r="278" customHeight="1" ht="140.0">
-      <c r="A278" s="1" t="inlineStr">
+    <row r="283" customHeight="1" ht="140.0">
+      <c r="A283" s="1" t="inlineStr">
         <is>
           <t>1365516</t>
         </is>
       </c>
-      <c r="C278" s="1" t="inlineStr">
+      <c r="C283" s="1" t="inlineStr">
         <is>
           <t>BAO TREE</t>
         </is>
       </c>
-      <c r="D278" s="1" t="inlineStr">
+      <c r="D283" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E278" s="1" t="inlineStr">
+      <c r="E283" s="1" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
-      <c r="F278" s="1" t="inlineStr">
+      <c r="F283" s="1" t="inlineStr">
         <is>
           <t>Gold Fortune International Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="279" customHeight="1" ht="140.0">
-      <c r="A279" s="1" t="inlineStr">
+    <row r="284" customHeight="1" ht="140.0">
+      <c r="A284" s="1" t="inlineStr">
         <is>
           <t>1390973</t>
         </is>
       </c>
-      <c r="C279" s="1" t="inlineStr">
+      <c r="C284" s="1" t="inlineStr">
         <is>
           <t>NON ROMAN CHARACTERS</t>
         </is>
       </c>
-      <c r="D279" s="1" t="inlineStr">
+      <c r="D284" s="1" t="inlineStr">
         <is>
           <t>Ceased - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E279" s="1" t="inlineStr">
+      <c r="E284" s="1" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
-      <c r="F279" s="1" t="inlineStr">
+      <c r="F284" s="1" t="inlineStr">
         <is>
           <t>RONG BAO ZHAI</t>
         </is>
       </c>
     </row>
-    <row r="280" customHeight="1" ht="140.0">
-      <c r="A280" s="1" t="inlineStr">
+    <row r="285" customHeight="1" ht="140.0">
+      <c r="A285" s="1" t="inlineStr">
         <is>
           <t>1430647</t>
         </is>
       </c>
-      <c r="C280" s="1" t="inlineStr">
+      <c r="C285" s="1" t="inlineStr">
         <is>
           <t>Vietnamese Buddhist Society of NSW (Phap Bao Pagoda)</t>
         </is>
       </c>
-      <c r="D280" s="1" t="inlineStr">
+      <c r="D285" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E280" s="1" t="inlineStr">
+      <c r="E285" s="1" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
-      <c r="F280" s="1" t="inlineStr">
+      <c r="F285" s="1" t="inlineStr">
         <is>
           <t>Bao Lac Le</t>
         </is>
       </c>
     </row>
-    <row r="281" customHeight="1" ht="140.0">
-      <c r="A281" s="1" t="inlineStr">
+    <row r="286" customHeight="1" ht="140.0">
+      <c r="A286" s="1" t="inlineStr">
         <is>
           <t>1467358</t>
         </is>
       </c>
-      <c r="C281" s="1" t="inlineStr">
+      <c r="C286" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="D281" s="1" t="inlineStr">
+      <c r="D286" s="1" t="inlineStr">
         <is>
           <t>Ceased - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E281" s="1" t="inlineStr">
+      <c r="E286" s="1" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
-      <c r="F281" s="1" t="inlineStr">
+      <c r="F286" s="1" t="inlineStr">
         <is>
           <t>Bao Haigang</t>
         </is>
       </c>
     </row>
-    <row r="282" customHeight="1" ht="140.0">
-      <c r="A282" s="1" t="inlineStr">
+    <row r="287" customHeight="1" ht="140.0">
+      <c r="A287" s="1" t="inlineStr">
         <is>
           <t>1493131</t>
         </is>
       </c>
-      <c r="C282" s="1" t="inlineStr">
+      <c r="C287" s="1" t="inlineStr">
         <is>
           <t>COMFORT ESSENTIALS</t>
         </is>
       </c>
-      <c r="D282" s="1" t="inlineStr">
+      <c r="D287" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E282" s="1" t="inlineStr">
+      <c r="E287" s="1" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
-      <c r="F282" s="1" t="inlineStr">
+      <c r="F287" s="1" t="inlineStr">
         <is>
           <t>Bao Quan YU; Xiao Qin YANY</t>
         </is>
       </c>
     </row>
-    <row r="283" customHeight="1" ht="140.0">
-      <c r="A283" s="1" t="inlineStr">
+    <row r="288" customHeight="1" ht="140.0">
+      <c r="A288" s="1" t="inlineStr">
         <is>
           <t>1503804</t>
         </is>
       </c>
-      <c r="C283" s="1" t="inlineStr">
+      <c r="C288" s="1" t="inlineStr">
         <is>
           <t>SCARTO &amp; ARGENTO</t>
         </is>
       </c>
-      <c r="D283" s="1" t="inlineStr">
+      <c r="D288" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E283" s="1" t="inlineStr">
+      <c r="E288" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
-      <c r="F283" s="1" t="inlineStr">
+      <c r="F288" s="1" t="inlineStr">
         <is>
           <t>Bao Tran</t>
         </is>
       </c>
     </row>
-    <row r="284" customHeight="1" ht="140.0">
-      <c r="A284" s="1" t="inlineStr">
+    <row r="289" customHeight="1" ht="140.0">
+      <c r="A289" s="1" t="inlineStr">
         <is>
           <t>1504840</t>
         </is>
       </c>
-      <c r="C284" s="1" t="inlineStr">
+      <c r="C289" s="1" t="inlineStr">
         <is>
           <t>TOBEES</t>
         </is>
       </c>
-      <c r="D284" s="1" t="inlineStr">
+      <c r="D289" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E284" s="1" t="inlineStr">
+      <c r="E289" s="1" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
-      <c r="F284" s="1" t="inlineStr">
+      <c r="F289" s="1" t="inlineStr">
         <is>
           <t>BanBao Co., Ltd.</t>
         </is>
       </c>
     </row>
-    <row r="285" customHeight="1" ht="140.0">
-      <c r="A285" s="1" t="inlineStr">
+    <row r="290" customHeight="1" ht="140.0">
+      <c r="A290" s="1" t="inlineStr">
         <is>
           <t>1533247</t>
         </is>
       </c>
-      <c r="C285" s="1" t="inlineStr">
+      <c r="C290" s="1" t="inlineStr">
         <is>
           <t>PHOTTIX</t>
         </is>
       </c>
-      <c r="D285" s="1" t="inlineStr">
+      <c r="D290" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E285" s="1" t="inlineStr">
+      <c r="E290" s="1" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
-      <c r="F285" s="1" t="inlineStr">
+      <c r="F290" s="1" t="inlineStr">
         <is>
           <t>Shenzhen Tu Bao Technology Limited</t>
         </is>
       </c>
     </row>
-    <row r="286" customHeight="1" ht="140.0">
-      <c r="A286" s="1" t="inlineStr">
+    <row r="291" customHeight="1" ht="140.0">
+      <c r="A291" s="1" t="inlineStr">
         <is>
           <t>1545735</t>
         </is>
       </c>
-      <c r="C286" s="1" t="inlineStr">
+      <c r="C291" s="1" t="inlineStr">
         <is>
           <t>COMFORT ESSENTIALS</t>
         </is>
       </c>
-      <c r="D286" s="1" t="inlineStr">
+      <c r="D291" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E286" s="1" t="inlineStr">
+      <c r="E291" s="1" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
-      <c r="F286" s="1" t="inlineStr">
+      <c r="F291" s="1" t="inlineStr">
         <is>
           <t>Xiao Qin Yang; Bao Quan Yu</t>
         </is>
       </c>
     </row>
-    <row r="287" customHeight="1" ht="140.0">
-      <c r="A287" s="1" t="inlineStr">
+    <row r="292" customHeight="1" ht="140.0">
+      <c r="A292" s="1" t="inlineStr">
         <is>
           <t>1582537</t>
         </is>
       </c>
-      <c r="C287" s="1" t="inlineStr">
+      <c r="C292" s="1" t="inlineStr">
         <is>
           <t>BAO POWER</t>
         </is>
       </c>
-      <c r="D287" s="1" t="inlineStr">
+      <c r="D292" s="1" t="inlineStr">
         <is>
           <t>Ceased - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E287" s="1" t="inlineStr">
+      <c r="E292" s="1" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
-      <c r="F287" s="1" t="inlineStr">
+      <c r="F292" s="1" t="inlineStr">
         <is>
           <t>Zhejiang Powerbelt Co., Ltd.</t>
         </is>
       </c>
     </row>
-    <row r="288" customHeight="1" ht="140.0">
-      <c r="A288" s="1" t="inlineStr">
+    <row r="293" customHeight="1" ht="140.0">
+      <c r="A293" s="1" t="inlineStr">
         <is>
           <t>1587530</t>
         </is>
       </c>
-      <c r="C288" s="1" t="inlineStr">
+      <c r="C293" s="1" t="inlineStr">
         <is>
           <t>GUO ZHOU LU BAO</t>
         </is>
       </c>
-      <c r="D288" s="1" t="inlineStr">
+      <c r="D293" s="1" t="inlineStr">
         <is>
           <t>Ceased - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E288" s="1" t="inlineStr">
+      <c r="E293" s="1" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
-      <c r="F288" s="1" t="inlineStr">
+      <c r="F293" s="1" t="inlineStr">
         <is>
           <t>SICHUAN NANCHONG LVBAO MUSHROOM TECHNOLOGY CO., LTD.</t>
         </is>
       </c>
     </row>
-    <row r="289" customHeight="1" ht="140.0">
-      <c r="A289" s="1" t="inlineStr">
+    <row r="294" customHeight="1" ht="140.0">
+      <c r="A294" s="1" t="inlineStr">
         <is>
           <t>1593515</t>
         </is>
       </c>
-      <c r="C289" s="1" t="inlineStr">
+      <c r="C294" s="1" t="inlineStr">
         <is>
           <t>ME EMMA MEIR</t>
         </is>
       </c>
-      <c r="D289" s="1" t="inlineStr">
+      <c r="D294" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E289" s="1" t="inlineStr">
+      <c r="E294" s="1" t="inlineStr">
         <is>
           <t>42</t>
         </is>
       </c>
-      <c r="F289" s="1" t="inlineStr">
+      <c r="F294" s="1" t="inlineStr">
         <is>
           <t>YUAN BAO PTY LTD</t>
         </is>
       </c>
     </row>
-    <row r="290" customHeight="1" ht="140.0">
-      <c r="A290" s="1" t="inlineStr">
+    <row r="295" customHeight="1" ht="140.0">
+      <c r="A295" s="1" t="inlineStr">
         <is>
           <t>1623035</t>
         </is>
       </c>
-      <c r="C290" s="1" t="inlineStr">
+      <c r="C295" s="1" t="inlineStr">
         <is>
           <t>EVERGROW</t>
         </is>
       </c>
-      <c r="D290" s="1" t="inlineStr">
+      <c r="D295" s="1" t="inlineStr">
         <is>
           <t>Ceased - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E290" s="1" t="inlineStr">
+      <c r="E295" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
-      <c r="F290" s="1" t="inlineStr">
+      <c r="F295" s="1" t="inlineStr">
         <is>
           <t>Shenzhen SanXinBao Semiconductor Lighting Co., Limited</t>
         </is>
       </c>
     </row>
-    <row r="291" customHeight="1" ht="140.0">
-      <c r="A291" s="1" t="inlineStr">
+    <row r="296" customHeight="1" ht="140.0">
+      <c r="A296" s="1" t="inlineStr">
         <is>
           <t>1647941</t>
         </is>
       </c>
-      <c r="C291" s="1" t="inlineStr">
+      <c r="C296" s="1" t="inlineStr">
         <is>
           <t>OWNTERO</t>
         </is>
       </c>
-      <c r="D291" s="1" t="inlineStr">
+      <c r="D296" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E291" s="1" t="inlineStr">
+      <c r="E296" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
-      <c r="F291" s="1" t="inlineStr">
+      <c r="F296" s="1" t="inlineStr">
         <is>
           <t>Xiabin Bao</t>
         </is>
       </c>
     </row>
-    <row r="292" customHeight="1" ht="140.0">
-      <c r="A292" s="1" t="inlineStr">
+    <row r="297" customHeight="1" ht="140.0">
+      <c r="A297" s="1" t="inlineStr">
         <is>
           <t>1648526</t>
         </is>
       </c>
-      <c r="C292" s="1" t="inlineStr">
+      <c r="C297" s="1" t="inlineStr">
         <is>
           <t>XHP</t>
         </is>
       </c>
-      <c r="D292" s="1" t="inlineStr">
+      <c r="D297" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E292" s="1" t="inlineStr">
+      <c r="E297" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="F292" s="1" t="inlineStr">
+      <c r="F297" s="1" t="inlineStr">
         <is>
           <t>Bao Gang Gong</t>
         </is>
       </c>
     </row>
-    <row r="293" customHeight="1" ht="140.0">
-      <c r="A293" s="1" t="inlineStr">
+    <row r="298" customHeight="1" ht="140.0">
+      <c r="A298" s="1" t="inlineStr">
         <is>
           <t>1653949</t>
         </is>
       </c>
-      <c r="C293" s="1" t="inlineStr">
+      <c r="C298" s="1" t="inlineStr">
         <is>
           <t>ZHUOYUNDOUBAO</t>
         </is>
       </c>
-      <c r="D293" s="1" t="inlineStr">
+      <c r="D298" s="1" t="inlineStr">
         <is>
           <t>Ceased - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E293" s="1" t="inlineStr">
+      <c r="E298" s="1" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="F293" s="1" t="inlineStr">
+      <c r="F298" s="1" t="inlineStr">
         <is>
           <t>JiangSu ZhuoYun DouBao Food Co., Ltd.</t>
         </is>
       </c>
     </row>
-    <row r="294" customHeight="1" ht="140.0">
-      <c r="A294" s="1" t="inlineStr">
+    <row r="299" customHeight="1" ht="140.0">
+      <c r="A299" s="1" t="inlineStr">
         <is>
           <t>1655632</t>
         </is>
       </c>
-      <c r="C294" s="1" t="inlineStr">
+      <c r="C299" s="1" t="inlineStr">
         <is>
           <t>CHONG QING JI GONG BAO</t>
         </is>
       </c>
-      <c r="D294" s="1" t="inlineStr">
+      <c r="D299" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E294" s="1" t="inlineStr">
+      <c r="E299" s="1" t="inlineStr">
         <is>
           <t>43</t>
         </is>
       </c>
-      <c r="F294" s="1" t="inlineStr">
+      <c r="F299" s="1" t="inlineStr">
         <is>
           <t>Jianjun Guo</t>
         </is>
       </c>
     </row>
-    <row r="295" customHeight="1" ht="140.0">
-      <c r="A295" s="1" t="inlineStr">
+    <row r="300" customHeight="1" ht="140.0">
+      <c r="A300" s="1" t="inlineStr">
         <is>
           <t>1669330</t>
         </is>
       </c>
-      <c r="C295" s="1" t="inlineStr">
+      <c r="C300" s="1" t="inlineStr">
         <is>
           <t>SAN XING BAO XI</t>
         </is>
       </c>
-      <c r="D295" s="1" t="inlineStr">
+      <c r="D300" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E295" s="1" t="inlineStr">
+      <c r="E300" s="1" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
-      <c r="F295" s="1" t="inlineStr">
+      <c r="F300" s="1" t="inlineStr">
         <is>
           <t>I G T (AUSTRALIA) PTY LTD</t>
         </is>
       </c>
     </row>
-    <row r="296" customHeight="1" ht="140.0">
-      <c r="A296" s="1" t="inlineStr">
+    <row r="301" customHeight="1" ht="140.0">
+      <c r="A301" s="1" t="inlineStr">
         <is>
           <t>1706316</t>
         </is>
       </c>
-      <c r="C296" s="1" t="inlineStr">
+      <c r="C301" s="1" t="inlineStr">
         <is>
           <t>BAO + BUNS</t>
         </is>
       </c>
-      <c r="D296" s="1" t="inlineStr">
+      <c r="D301" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E296" s="1" t="inlineStr">
+      <c r="E301" s="1" t="inlineStr">
         <is>
           <t>43</t>
         </is>
       </c>
-      <c r="F296" s="1" t="inlineStr">
+      <c r="F301" s="1" t="inlineStr">
         <is>
           <t>Mian Wang; Mian WANG</t>
         </is>
       </c>
     </row>
-    <row r="297" customHeight="1" ht="140.0">
-      <c r="A297" s="1" t="inlineStr">
+    <row r="302" customHeight="1" ht="140.0">
+      <c r="A302" s="1" t="inlineStr">
         <is>
           <t>1733821</t>
         </is>
       </c>
-      <c r="C297" s="1" t="inlineStr">
+      <c r="C302" s="1" t="inlineStr">
         <is>
           <t>Miss Bao</t>
         </is>
       </c>
-      <c r="D297" s="1" t="inlineStr">
+      <c r="D302" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E297" s="1" t="inlineStr">
+      <c r="E302" s="1" t="inlineStr">
         <is>
           <t>43</t>
         </is>
       </c>
-      <c r="F297" s="1" t="inlineStr">
+      <c r="F302" s="1" t="inlineStr">
         <is>
           <t>TASTE OF SHANGHAI TRADEMARK PTY LTD</t>
         </is>
       </c>
     </row>
-    <row r="298" customHeight="1" ht="140.0">
-      <c r="A298" s="1" t="inlineStr">
+    <row r="303" customHeight="1" ht="140.0">
+      <c r="A303" s="1" t="inlineStr">
         <is>
           <t>1734104</t>
         </is>
       </c>
-      <c r="C298" s="1" t="inlineStr">
+      <c r="C303" s="1" t="inlineStr">
         <is>
           <t>EBAOTECH</t>
         </is>
       </c>
-      <c r="D298" s="1" t="inlineStr">
+      <c r="D303" s="1" t="inlineStr">
         <is>
           <t>Ceased - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E298" s="1" t="inlineStr">
+      <c r="E303" s="1" t="inlineStr">
         <is>
           <t>9, 42</t>
         </is>
       </c>
-      <c r="F298" s="1" t="inlineStr">
+      <c r="F303" s="1" t="inlineStr">
         <is>
           <t>eBaoTech Corporation</t>
         </is>
       </c>
     </row>
-    <row r="299" customHeight="1" ht="140.0">
-      <c r="A299" s="1" t="inlineStr">
+    <row r="304" customHeight="1" ht="140.0">
+      <c r="A304" s="1" t="inlineStr">
         <is>
           <t>1753145</t>
         </is>
       </c>
-      <c r="C299" s="1" t="inlineStr">
+      <c r="C304" s="1" t="inlineStr">
         <is>
           <t>PLAYBULB</t>
         </is>
       </c>
-      <c r="D299" s="1" t="inlineStr">
+      <c r="D304" s="1" t="inlineStr">
         <is>
           <t>Ceased - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E299" s="1" t="inlineStr">
+      <c r="E304" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
-      <c r="F299" s="1" t="inlineStr">
+      <c r="F304" s="1" t="inlineStr">
         <is>
           <t>Shenzhen BaoJia Battery Technology Co., Ltd.</t>
         </is>
       </c>
     </row>
-    <row r="300" customHeight="1" ht="140.0">
-      <c r="A300" s="1" t="inlineStr">
+    <row r="305" customHeight="1" ht="140.0">
+      <c r="A305" s="1" t="inlineStr">
         <is>
           <t>1753146</t>
         </is>
       </c>
-      <c r="C300" s="1" t="inlineStr">
+      <c r="C305" s="1" t="inlineStr">
         <is>
           <t>MIPOW</t>
         </is>
       </c>
-      <c r="D300" s="1" t="inlineStr">
+      <c r="D305" s="1" t="inlineStr">
         <is>
           <t>Ceased - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E300" s="1" t="inlineStr">
+      <c r="E305" s="1" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
-      <c r="F300" s="1" t="inlineStr">
+      <c r="F305" s="1" t="inlineStr">
         <is>
           <t>Shenzhen BaoJia Battery Technology Co., Ltd.</t>
         </is>
       </c>
     </row>
-    <row r="301" customHeight="1" ht="140.0">
-      <c r="A301" s="1" t="inlineStr">
+    <row r="306" customHeight="1" ht="140.0">
+      <c r="A306" s="1" t="inlineStr">
         <is>
           <t>1961269</t>
         </is>
       </c>
-      <c r="C301" s="1" t="inlineStr">
+      <c r="C306" s="1" t="inlineStr">
         <is>
           <t>B BEAULAVIE</t>
         </is>
       </c>
-      <c r="D301" s="1" t="inlineStr">
+      <c r="D306" s="1" t="inlineStr">
         <is>
           <t>Ceased:
 Non-use</t>
         </is>
       </c>
-      <c r="E301" s="1" t="inlineStr">
+      <c r="E306" s="1" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
-      <c r="F301" s="1" t="inlineStr">
+      <c r="F306" s="1" t="inlineStr">
         <is>
           <t>Jiajun Bao</t>
         </is>
       </c>
     </row>
-    <row r="302" customHeight="1" ht="140.0">
-      <c r="A302" s="1" t="inlineStr">
+    <row r="307" customHeight="1" ht="140.0">
+      <c r="A307" s="1" t="inlineStr">
         <is>
           <t>2397383</t>
         </is>
       </c>
-      <c r="C302" s="1" t="inlineStr">
+      <c r="C307" s="1" t="inlineStr">
         <is>
           <t>FENG CHENG BAO</t>
         </is>
       </c>
-      <c r="D302" s="1" t="inlineStr">
+      <c r="D307" s="1" t="inlineStr">
         <is>
           <t>Cancelled:
 Cancelled at the request of IB</t>
         </is>
       </c>
-      <c r="E302" s="1" t="inlineStr">
+      <c r="E307" s="1" t="inlineStr">
         <is>
           <t>12, 37</t>
         </is>
       </c>
-      <c r="F302" s="1" t="inlineStr">
+      <c r="F307" s="1" t="inlineStr">
         <is>
           <t>BYD COMPANY LIMITED</t>
         </is>
       </c>
     </row>
-    <row r="303" customHeight="1" ht="140.0">
-      <c r="A303" s="1" t="inlineStr">
+    <row r="308" customHeight="1" ht="140.0">
+      <c r="A308" s="1" t="inlineStr">
         <is>
           <t>469709</t>
         </is>
       </c>
-      <c r="C303" s="1" t="inlineStr">
+      <c r="C308" s="1" t="inlineStr">
         <is>
           <t>CHING CHUN BAO</t>
         </is>
       </c>
-      <c r="D303" s="1" t="inlineStr">
+      <c r="D308" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E303" s="1" t="inlineStr">
+      <c r="E308" s="1" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
-      <c r="F303" s="1" t="inlineStr">
+      <c r="F308" s="1" t="inlineStr">
         <is>
           <t>Mimi So</t>
         </is>
       </c>
     </row>
-    <row r="304" customHeight="1" ht="140.0">
-      <c r="A304" s="1" t="inlineStr">
+    <row r="309" customHeight="1" ht="140.0">
+      <c r="A309" s="1" t="inlineStr">
         <is>
           <t>469710</t>
         </is>
       </c>
-      <c r="C304" s="1" t="inlineStr">
+      <c r="C309" s="1" t="inlineStr">
         <is>
           <t>QING CHUN BAO</t>
         </is>
       </c>
-      <c r="D304" s="1" t="inlineStr">
+      <c r="D309" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E304" s="1" t="inlineStr">
+      <c r="E309" s="1" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
-      <c r="F304" s="1" t="inlineStr">
+      <c r="F309" s="1" t="inlineStr">
         <is>
           <t>Mimi So</t>
         </is>
       </c>
     </row>
-    <row r="305" customHeight="1" ht="140.0">
-      <c r="A305" s="1" t="inlineStr">
+    <row r="310" customHeight="1" ht="140.0">
+      <c r="A310" s="1" t="inlineStr">
         <is>
           <t>499239</t>
         </is>
       </c>
-      <c r="C305" s="1" t="inlineStr">
+      <c r="C310" s="1" t="inlineStr">
         <is>
           <t>BT
 BAO TERNG</t>
         </is>
       </c>
-      <c r="D305" s="1" t="inlineStr">
+      <c r="D310" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E305" s="1" t="inlineStr">
+      <c r="E310" s="1" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
-      <c r="F305" s="1" t="inlineStr">
+      <c r="F310" s="1" t="inlineStr">
         <is>
           <t>Bao Terng Trading Co., Ltd</t>
         </is>
       </c>
     </row>
-    <row r="306" customHeight="1" ht="140.0">
-      <c r="A306" s="1" t="inlineStr">
+    <row r="311" customHeight="1" ht="140.0">
+      <c r="A311" s="1" t="inlineStr">
         <is>
           <t>565039</t>
         </is>
       </c>
-      <c r="C306" s="1" t="inlineStr">
+      <c r="C311" s="1" t="inlineStr">
         <is>
           <t>JIN BAO BRAND</t>
         </is>
       </c>
-      <c r="D306" s="1" t="inlineStr">
+      <c r="D311" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E306" s="1" t="inlineStr">
+      <c r="E311" s="1" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
-      <c r="F306" s="1" t="inlineStr">
+      <c r="F311" s="1" t="inlineStr">
         <is>
           <t>Taress Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="307" customHeight="1" ht="140.0">
-      <c r="A307" s="1" t="inlineStr">
+    <row r="312" customHeight="1" ht="140.0">
+      <c r="A312" s="1" t="inlineStr">
         <is>
           <t>669554</t>
         </is>
       </c>
-      <c r="C307" s="1" t="inlineStr">
+      <c r="C312" s="1" t="inlineStr">
         <is>
           <t>BAO JI ORAL SOLUTION</t>
         </is>
       </c>
-      <c r="D307" s="1" t="inlineStr">
+      <c r="D312" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Registration fee not paid on time</t>
         </is>
       </c>
-      <c r="E307" s="1" t="inlineStr">
+      <c r="E312" s="1" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
-      <c r="F307" s="1" t="inlineStr">
+      <c r="F312" s="1" t="inlineStr">
         <is>
           <t>Shen Neng Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="308" customHeight="1" ht="140.0">
-      <c r="A308" s="1" t="inlineStr">
+    <row r="313" customHeight="1" ht="140.0">
+      <c r="A313" s="1" t="inlineStr">
         <is>
           <t>753632</t>
         </is>
       </c>
-      <c r="C308" s="1" t="inlineStr">
+      <c r="C313" s="1" t="inlineStr">
         <is>
           <t>J.J. CHEF AUSTRALIAN</t>
         </is>
       </c>
-      <c r="D308" s="1" t="inlineStr">
+      <c r="D313" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E308" s="1" t="inlineStr">
+      <c r="E313" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
-      <c r="F308" s="1" t="inlineStr">
+      <c r="F313" s="1" t="inlineStr">
         <is>
           <t>Mandy Bao Min Xiao</t>
         </is>
       </c>
     </row>
-    <row r="309" customHeight="1" ht="140.0">
-      <c r="A309" s="1" t="inlineStr">
+    <row r="314" customHeight="1" ht="140.0">
+      <c r="A314" s="1" t="inlineStr">
         <is>
           <t>791237</t>
         </is>
       </c>
-      <c r="C309" s="1" t="inlineStr">
+      <c r="C314" s="1" t="inlineStr">
         <is>
           <t>SAN BAO</t>
         </is>
       </c>
-      <c r="D309" s="1" t="inlineStr">
+      <c r="D314" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E309" s="1" t="inlineStr">
+      <c r="E314" s="1" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
-      <c r="F309" s="1" t="inlineStr">
+      <c r="F314" s="1" t="inlineStr">
         <is>
           <t>Zheng Shi</t>
         </is>
       </c>
     </row>
-    <row r="310" customHeight="1" ht="140.0">
-      <c r="A310" s="1" t="inlineStr">
+    <row r="315" customHeight="1" ht="140.0">
+      <c r="A315" s="1" t="inlineStr">
         <is>
           <t>921693</t>
         </is>
       </c>
-      <c r="C310" s="1" t="inlineStr">
+      <c r="C315" s="1" t="inlineStr">
         <is>
           <t>RAVE GIRL</t>
         </is>
       </c>
-      <c r="D310" s="1" t="inlineStr">
+      <c r="D315" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E310" s="1" t="inlineStr">
+      <c r="E315" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
-      <c r="F310" s="1" t="inlineStr">
+      <c r="F315" s="1" t="inlineStr">
         <is>
           <t>Cuong Bao</t>
         </is>
       </c>
     </row>
-    <row r="311" customHeight="1" ht="140.0">
-      <c r="A311" s="1" t="inlineStr">
+    <row r="316" customHeight="1" ht="140.0">
+      <c r="A316" s="1" t="inlineStr">
         <is>
           <t>940421</t>
         </is>
       </c>
-      <c r="C311" s="1" t="inlineStr">
+      <c r="C316" s="1" t="inlineStr">
         <is>
           <t>XHP</t>
         </is>
       </c>
-      <c r="D311" s="1" t="inlineStr">
+      <c r="D316" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E311" s="1" t="inlineStr">
+      <c r="E316" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="F311" s="1" t="inlineStr">
+      <c r="F316" s="1" t="inlineStr">
         <is>
           <t>Bao Gang Gong</t>
         </is>
       </c>
     </row>
-    <row r="312" customHeight="1" ht="140.0">
-      <c r="A312" s="1" t="inlineStr">
+    <row r="317" customHeight="1" ht="140.0">
+      <c r="A317" s="1" t="inlineStr">
         <is>
           <t>998856</t>
         </is>
       </c>
-      <c r="C312" s="1" t="inlineStr">
+      <c r="C317" s="1" t="inlineStr">
         <is>
           <t>BOLONI</t>
         </is>
       </c>
-      <c r="D312" s="1" t="inlineStr">
+      <c r="D317" s="1" t="inlineStr">
         <is>
           <t>Not protected:
 Not accepted</t>
         </is>
       </c>
-      <c r="E312" s="1" t="inlineStr">
+      <c r="E317" s="1" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
-      <c r="F312" s="1" t="inlineStr">
+      <c r="F317" s="1" t="inlineStr">
         <is>
           <t>Beijing Bao Zang Science and Technology Development Center</t>
         </is>
       </c>
     </row>
-    <row r="313" customHeight="1" ht="140.0">
-      <c r="A313" s="1" t="inlineStr">
+    <row r="318" customHeight="1" ht="140.0">
+      <c r="A318" s="1" t="inlineStr">
         <is>
           <t>1067529</t>
         </is>
       </c>
-      <c r="C313" s="1" t="inlineStr">
+      <c r="C318" s="1" t="inlineStr">
         <is>
           <t>THOI BAO</t>
         </is>
       </c>
-      <c r="D313" s="1" t="inlineStr">
+      <c r="D318" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E313" s="1" t="inlineStr">
+      <c r="E318" s="1" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
-      <c r="F313" s="1" t="inlineStr">
+      <c r="F318" s="1" t="inlineStr">
         <is>
           <t>PRITICORP PTY. LTD</t>
         </is>
       </c>
     </row>
-    <row r="314" customHeight="1" ht="140.0">
-      <c r="A314" s="1" t="inlineStr">
+    <row r="319" customHeight="1" ht="140.0">
+      <c r="A319" s="1" t="inlineStr">
         <is>
           <t>1149091</t>
         </is>
       </c>
-      <c r="C314" s="1" t="inlineStr">
+      <c r="C319" s="1" t="inlineStr">
         <is>
           <t>BABY.AAN</t>
         </is>
       </c>
-      <c r="D314" s="1" t="inlineStr">
+      <c r="D319" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E314" s="1" t="inlineStr">
+      <c r="E319" s="1" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
-      <c r="F314" s="1" t="inlineStr">
+      <c r="F319" s="1" t="inlineStr">
         <is>
           <t>Qing Bao; Zhun Li</t>
         </is>
       </c>
     </row>
-    <row r="315" customHeight="1" ht="140.0">
-      <c r="A315" s="1" t="inlineStr">
+    <row r="320" customHeight="1" ht="140.0">
+      <c r="A320" s="1" t="inlineStr">
         <is>
           <t>1169146</t>
         </is>
       </c>
-      <c r="C315" s="1" t="inlineStr">
+      <c r="C320" s="1" t="inlineStr">
         <is>
           <t>EYES ON ME</t>
         </is>
       </c>
-      <c r="D315" s="1" t="inlineStr">
+      <c r="D320" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Registration fee not paid on time</t>
         </is>
       </c>
-      <c r="E315" s="1" t="inlineStr">
+      <c r="E320" s="1" t="inlineStr">
         <is>
           <t>14, 18</t>
         </is>
       </c>
-      <c r="F315" s="1" t="inlineStr">
+      <c r="F320" s="1" t="inlineStr">
         <is>
           <t>Yu Zhang; Lili Bao</t>
         </is>
       </c>
     </row>
-    <row r="316" customHeight="1" ht="140.0">
-      <c r="A316" s="1" t="inlineStr">
+    <row r="321" customHeight="1" ht="140.0">
+      <c r="A321" s="1" t="inlineStr">
         <is>
           <t>1335392</t>
         </is>
       </c>
-      <c r="C316" s="1" t="inlineStr">
+      <c r="C321" s="1" t="inlineStr">
         <is>
           <t>HONG BAO PHONECARD</t>
         </is>
       </c>
-      <c r="D316" s="1" t="inlineStr">
+      <c r="D321" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Registration fee not paid on time</t>
         </is>
       </c>
-      <c r="E316" s="1" t="inlineStr">
+      <c r="E321" s="1" t="inlineStr">
         <is>
           <t>16, 38</t>
         </is>
       </c>
-      <c r="F316" s="1" t="inlineStr">
+      <c r="F321" s="1" t="inlineStr">
         <is>
           <t>Global Card Services Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="317" customHeight="1" ht="140.0">
-      <c r="A317" s="1" t="inlineStr">
+    <row r="322" customHeight="1" ht="140.0">
+      <c r="A322" s="1" t="inlineStr">
         <is>
           <t>1372867</t>
         </is>
       </c>
-      <c r="C317" s="1" t="inlineStr">
+      <c r="C322" s="1" t="inlineStr">
         <is>
           <t>CAKES BY JUDY</t>
         </is>
       </c>
-      <c r="D317" s="1" t="inlineStr">
+      <c r="D322" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Registration fee not paid on time</t>
         </is>
       </c>
-      <c r="E317" s="1" t="inlineStr">
+      <c r="E322" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
-      <c r="F317" s="1" t="inlineStr">
+      <c r="F322" s="1" t="inlineStr">
         <is>
           <t>Tran Bao Huynh</t>
         </is>
       </c>
     </row>
-    <row r="318" customHeight="1" ht="140.0">
-      <c r="A318" s="1" t="inlineStr">
+    <row r="323" customHeight="1" ht="140.0">
+      <c r="A323" s="1" t="inlineStr">
         <is>
           <t>1403329</t>
         </is>
       </c>
-      <c r="C318" s="1" t="inlineStr">
+      <c r="C323" s="1" t="inlineStr">
         <is>
           <t>PURE WHEELS.COM.AU</t>
         </is>
       </c>
-      <c r="D318" s="1" t="inlineStr">
+      <c r="D323" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E318" s="1" t="inlineStr">
+      <c r="E323" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="F318" s="1" t="inlineStr">
+      <c r="F323" s="1" t="inlineStr">
         <is>
           <t>Bao Gang Gong; Brett R Lack</t>
         </is>
       </c>
     </row>
-    <row r="319" customHeight="1" ht="140.0">
-      <c r="A319" s="1" t="inlineStr">
+    <row r="324" customHeight="1" ht="140.0">
+      <c r="A324" s="1" t="inlineStr">
         <is>
           <t>1413449</t>
         </is>
       </c>
-      <c r="C319" s="1" t="inlineStr">
+      <c r="C324" s="1" t="inlineStr">
         <is>
           <t>BACH HO WHITE TIGER BALM TIGRE BLANC CAO XOA BOP HOAT LAC CAO</t>
         </is>
       </c>
-      <c r="D319" s="1" t="inlineStr">
+      <c r="D324" s="1" t="inlineStr">
         <is>
           <t>Not protected:
 Not accepted</t>
         </is>
       </c>
-      <c r="E319" s="1" t="inlineStr">
+      <c r="E324" s="1" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
-      <c r="F319" s="1" t="inlineStr">
+      <c r="F324" s="1" t="inlineStr">
         <is>
           <t>CONG TY TRACH NHIEM HUU HAN DONG NAM DUOC BAO LINH</t>
         </is>
       </c>
     </row>
-    <row r="320" customHeight="1" ht="140.0">
-      <c r="A320" s="1" t="inlineStr">
+    <row r="325" customHeight="1" ht="140.0">
+      <c r="A325" s="1" t="inlineStr">
         <is>
           <t>1427701</t>
         </is>
       </c>
-      <c r="C320" s="1" t="inlineStr">
+      <c r="C325" s="1" t="inlineStr">
         <is>
           <t>BANH BAO</t>
         </is>
       </c>
-      <c r="D320" s="1" t="inlineStr">
+      <c r="D325" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E320" s="1" t="inlineStr">
+      <c r="E325" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
-      <c r="F320" s="1" t="inlineStr">
+      <c r="F325" s="1" t="inlineStr">
         <is>
           <t>Hua Kien Fat Trading Co Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="321" customHeight="1" ht="140.0">
-      <c r="A321" s="1" t="inlineStr">
+    <row r="326" customHeight="1" ht="140.0">
+      <c r="A326" s="1" t="inlineStr">
         <is>
           <t>1451465</t>
         </is>
       </c>
-      <c r="C321" s="1" t="inlineStr">
+      <c r="C326" s="1" t="inlineStr">
         <is>
           <t>SCARTO &amp; ARGENTO</t>
         </is>
       </c>
-      <c r="D321" s="1" t="inlineStr">
+      <c r="D326" s="1" t="inlineStr">
         <is>
           <t>Withdrawn:
 Applicant request</t>
         </is>
       </c>
-      <c r="E321" s="1" t="inlineStr">
+      <c r="E326" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
-      <c r="F321" s="1" t="inlineStr">
+      <c r="F326" s="1" t="inlineStr">
         <is>
           <t>Bao Tran</t>
         </is>
       </c>
     </row>
-    <row r="322" customHeight="1" ht="140.0">
-      <c r="A322" s="1" t="inlineStr">
+    <row r="327" customHeight="1" ht="140.0">
+      <c r="A327" s="1" t="inlineStr">
         <is>
           <t>1493820</t>
         </is>
       </c>
-      <c r="C322" s="1" t="inlineStr">
+      <c r="C327" s="1" t="inlineStr">
         <is>
           <t>TAKE A BAO</t>
         </is>
       </c>
-      <c r="D322" s="1" t="inlineStr">
+      <c r="D327" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Registration fee not paid on time</t>
         </is>
       </c>
-      <c r="E322" s="1" t="inlineStr">
+      <c r="E327" s="1" t="inlineStr">
         <is>
           <t>43</t>
         </is>
       </c>
-      <c r="F322" s="1" t="inlineStr">
+      <c r="F327" s="1" t="inlineStr">
         <is>
           <t>Bumblebee Ventures Pty Ltd as trustee for Bumblebee Ventures Unit Trust</t>
         </is>
       </c>
     </row>
-    <row r="323" customHeight="1" ht="140.0">
-      <c r="A323" s="1" t="inlineStr">
+    <row r="328" customHeight="1" ht="140.0">
+      <c r="A328" s="1" t="inlineStr">
         <is>
           <t>1493840</t>
         </is>
       </c>
-      <c r="C323" s="1" t="inlineStr">
+      <c r="C328" s="1" t="inlineStr">
         <is>
           <t>BAO NOW! THE WORLD IN A BUN</t>
         </is>
       </c>
-      <c r="D323" s="1" t="inlineStr">
+      <c r="D328" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E323" s="1" t="inlineStr">
+      <c r="E328" s="1" t="inlineStr">
         <is>
           <t>43</t>
         </is>
       </c>
-      <c r="F323" s="1" t="inlineStr">
+      <c r="F328" s="1" t="inlineStr">
         <is>
           <t>Bumblebee Ventures Pty Ltd as trustee for Bumblebee Ventures Unit Trust</t>
         </is>
       </c>
     </row>
-    <row r="324" customHeight="1" ht="140.0">
-      <c r="A324" s="1" t="inlineStr">
+    <row r="329" customHeight="1" ht="140.0">
+      <c r="A329" s="1" t="inlineStr">
         <is>
           <t>1504647</t>
         </is>
       </c>
-      <c r="C324" s="1" t="inlineStr">
+      <c r="C329" s="1" t="inlineStr">
         <is>
           <t>PTDeck</t>
         </is>
       </c>
-      <c r="D324" s="1" t="inlineStr">
+      <c r="D329" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Registration fee not paid on time</t>
         </is>
       </c>
-      <c r="E324" s="1" t="inlineStr">
+      <c r="E329" s="1" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
-      <c r="F324" s="1" t="inlineStr">
+      <c r="F329" s="1" t="inlineStr">
         <is>
           <t>BAO Engineering Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="325" customHeight="1" ht="140.0">
-      <c r="A325" s="1" t="inlineStr">
+    <row r="330" customHeight="1" ht="140.0">
+      <c r="A330" s="1" t="inlineStr">
         <is>
           <t>1504778</t>
         </is>
       </c>
-      <c r="C325" s="1" t="inlineStr">
+      <c r="C330" s="1" t="inlineStr">
         <is>
           <t>SAFERISER</t>
         </is>
       </c>
-      <c r="D325" s="1" t="inlineStr">
+      <c r="D330" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E325" s="1" t="inlineStr">
+      <c r="E330" s="1" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
-      <c r="F325" s="1" t="inlineStr">
+      <c r="F330" s="1" t="inlineStr">
         <is>
           <t>BAO Engineering Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="326" customHeight="1" ht="140.0">
-      <c r="A326" s="1" t="inlineStr">
+    <row r="331" customHeight="1" ht="140.0">
+      <c r="A331" s="1" t="inlineStr">
         <is>
           <t>1511007</t>
         </is>
       </c>
-      <c r="C326" s="1" t="inlineStr">
+      <c r="C331" s="1" t="inlineStr">
         <is>
           <t>CAG</t>
         </is>
       </c>
-      <c r="D326" s="1" t="inlineStr">
+      <c r="D331" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E326" s="1" t="inlineStr">
+      <c r="E331" s="1" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
-      <c r="F326" s="1" t="inlineStr">
+      <c r="F331" s="1" t="inlineStr">
         <is>
           <t>Bao Chun Chi</t>
         </is>
       </c>
     </row>
-    <row r="327" customHeight="1" ht="140.0">
-      <c r="A327" s="1" t="inlineStr">
+    <row r="332" customHeight="1" ht="140.0">
+      <c r="A332" s="1" t="inlineStr">
         <is>
           <t>1519765</t>
         </is>
       </c>
-      <c r="C327" s="1" t="inlineStr">
+      <c r="C332" s="1" t="inlineStr">
         <is>
           <t>PLANETE LAPINS</t>
         </is>
       </c>
-      <c r="D327" s="1" t="inlineStr">
+      <c r="D332" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E327" s="1" t="inlineStr">
+      <c r="E332" s="1" t="inlineStr">
         <is>
           <t>42</t>
         </is>
       </c>
-      <c r="F327" s="1" t="inlineStr">
+      <c r="F332" s="1" t="inlineStr">
         <is>
           <t>Rong Bao</t>
         </is>
       </c>
     </row>
-    <row r="328" customHeight="1" ht="140.0">
-      <c r="A328" s="1" t="inlineStr">
+    <row r="333" customHeight="1" ht="140.0">
+      <c r="A333" s="1" t="inlineStr">
         <is>
           <t>1519806</t>
         </is>
       </c>
-      <c r="C328" s="1" t="inlineStr">
+      <c r="C333" s="1" t="inlineStr">
         <is>
           <t>PLANETE LAPINS</t>
         </is>
       </c>
-      <c r="D328" s="1" t="inlineStr">
+      <c r="D333" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E328" s="1" t="inlineStr">
+      <c r="E333" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
-      <c r="F328" s="1" t="inlineStr">
+      <c r="F333" s="1" t="inlineStr">
         <is>
           <t>Rong Bao</t>
         </is>
       </c>
     </row>
-    <row r="329" customHeight="1" ht="140.0">
-      <c r="A329" s="1" t="inlineStr">
+    <row r="334" customHeight="1" ht="140.0">
+      <c r="A334" s="1" t="inlineStr">
         <is>
           <t>1533581</t>
         </is>
       </c>
-      <c r="C329" s="1" t="inlineStr">
+      <c r="C334" s="1" t="inlineStr">
         <is>
           <t>IFitneses</t>
         </is>
       </c>
-      <c r="D329" s="1" t="inlineStr">
+      <c r="D334" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Registration fee not paid on time</t>
         </is>
       </c>
-      <c r="E329" s="1" t="inlineStr">
+      <c r="E334" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
-      <c r="F329" s="1" t="inlineStr">
+      <c r="F334" s="1" t="inlineStr">
         <is>
           <t>Bao Quoc Trinh</t>
         </is>
       </c>
     </row>
-    <row r="330" customHeight="1" ht="140.0">
-      <c r="A330" s="1" t="inlineStr">
+    <row r="335" customHeight="1" ht="140.0">
+      <c r="A335" s="1" t="inlineStr">
         <is>
           <t>1564980</t>
         </is>
       </c>
-      <c r="C330" s="1" t="inlineStr">
+      <c r="C335" s="1" t="inlineStr">
         <is>
           <t>Football Coach</t>
         </is>
       </c>
-      <c r="D330" s="1" t="inlineStr">
+      <c r="D335" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E330" s="1" t="inlineStr">
+      <c r="E335" s="1" t="inlineStr">
         <is>
           <t>9, 41</t>
         </is>
       </c>
-      <c r="F330" s="1" t="inlineStr">
+      <c r="F335" s="1" t="inlineStr">
         <is>
           <t>C8APPS PTY LTD; Bao-Minh Tran-Vo; Charles Noble</t>
         </is>
       </c>
     </row>
-    <row r="331" customHeight="1" ht="140.0">
-      <c r="A331" s="1" t="inlineStr">
+    <row r="336" customHeight="1" ht="140.0">
+      <c r="A336" s="1" t="inlineStr">
         <is>
           <t>1569986</t>
         </is>
       </c>
-      <c r="C331" s="1" t="inlineStr">
+      <c r="C336" s="1" t="inlineStr">
         <is>
           <t>Hopetoun</t>
         </is>
       </c>
-      <c r="D331" s="1" t="inlineStr">
+      <c r="D336" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Registration fee not paid on time</t>
         </is>
       </c>
-      <c r="E331" s="1" t="inlineStr">
+      <c r="E336" s="1" t="inlineStr">
         <is>
           <t>33</t>
         </is>
       </c>
-      <c r="F331" s="1" t="inlineStr">
+      <c r="F336" s="1" t="inlineStr">
         <is>
           <t>Bao Ming Liang</t>
         </is>
       </c>
     </row>
-    <row r="332" customHeight="1" ht="140.0">
-      <c r="A332" s="1" t="inlineStr">
+    <row r="337" customHeight="1" ht="140.0">
+      <c r="A337" s="1" t="inlineStr">
         <is>
           <t>1574147</t>
         </is>
       </c>
-      <c r="C332" s="1" t="inlineStr">
+      <c r="C337" s="1" t="inlineStr">
         <is>
           <t>FOXOMETRY</t>
         </is>
       </c>
-      <c r="D332" s="1" t="inlineStr">
+      <c r="D337" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Registration fee not paid on time</t>
         </is>
       </c>
-      <c r="E332" s="1" t="inlineStr">
+      <c r="E337" s="1" t="inlineStr">
         <is>
           <t>42</t>
         </is>
       </c>
-      <c r="F332" s="1" t="inlineStr">
+      <c r="F337" s="1" t="inlineStr">
         <is>
           <t>Bao-Anh Lily Nguyen</t>
         </is>
       </c>
     </row>
-    <row r="333" customHeight="1" ht="140.0">
-      <c r="A333" s="1" t="inlineStr">
+    <row r="338" customHeight="1" ht="140.0">
+      <c r="A338" s="1" t="inlineStr">
         <is>
           <t>1667160</t>
         </is>
       </c>
-      <c r="C333" s="1" t="inlineStr">
+      <c r="C338" s="1" t="inlineStr">
         <is>
           <t>ZEUS POWERFUL TONER</t>
         </is>
       </c>
-      <c r="D333" s="1" t="inlineStr">
+      <c r="D338" s="1" t="inlineStr">
         <is>
           <t>Not protected:
 Not accepted</t>
         </is>
       </c>
-      <c r="E333" s="1" t="inlineStr">
+      <c r="E338" s="1" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="F333" s="1" t="inlineStr">
+      <c r="F338" s="1" t="inlineStr">
         <is>
           <t>Zhuhai HaoYinBao Printing Consumables Co., Ltd.</t>
         </is>
       </c>
     </row>
-    <row r="334" customHeight="1" ht="140.0">
-      <c r="A334" s="1" t="inlineStr">
+    <row r="339" customHeight="1" ht="140.0">
+      <c r="A339" s="1" t="inlineStr">
         <is>
           <t>1689567</t>
         </is>
       </c>
-      <c r="C334" s="1" t="inlineStr">
+      <c r="C339" s="1" t="inlineStr">
         <is>
           <t>Nimble Wings</t>
         </is>
       </c>
-      <c r="D334" s="1" t="inlineStr">
+      <c r="D339" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E334" s="1" t="inlineStr">
+      <c r="E339" s="1" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
-      <c r="F334" s="1" t="inlineStr">
+      <c r="F339" s="1" t="inlineStr">
         <is>
           <t>Hoang-Bao Davey Tran</t>
         </is>
       </c>
     </row>
-    <row r="335" customHeight="1" ht="140.0">
-      <c r="A335" s="1" t="inlineStr">
+    <row r="340" customHeight="1" ht="140.0">
+      <c r="A340" s="1" t="inlineStr">
         <is>
           <t>1720310</t>
         </is>
       </c>
-      <c r="C335" s="1" t="inlineStr">
+      <c r="C340" s="1" t="inlineStr">
         <is>
           <t>BAO BURGER</t>
         </is>
       </c>
-      <c r="D335" s="1" t="inlineStr">
+      <c r="D340" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E335" s="1" t="inlineStr">
+      <c r="E340" s="1" t="inlineStr">
         <is>
           <t>43</t>
         </is>
       </c>
-      <c r="F335" s="1" t="inlineStr">
+      <c r="F340" s="1" t="inlineStr">
         <is>
           <t>East China Trading Company Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="336" customHeight="1" ht="140.0">
-      <c r="A336" s="1" t="inlineStr">
+    <row r="341" customHeight="1" ht="140.0">
+      <c r="A341" s="1" t="inlineStr">
         <is>
           <t>1733819</t>
         </is>
       </c>
-      <c r="C336" s="1" t="inlineStr">
+      <c r="C341" s="1" t="inlineStr">
         <is>
           <t>Mr Bao</t>
         </is>
       </c>
-      <c r="D336" s="1" t="inlineStr">
+      <c r="D341" s="1" t="inlineStr">
         <is>
           <t>Withdrawn:
 Applicant request</t>
         </is>
       </c>
-      <c r="E336" s="1" t="inlineStr">
+      <c r="E341" s="1" t="inlineStr">
         <is>
           <t>43</t>
         </is>
       </c>
-      <c r="F336" s="1" t="inlineStr">
+      <c r="F341" s="1" t="inlineStr">
         <is>
           <t>Red Blush Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="337" customHeight="1" ht="140.0">
-      <c r="A337" s="1" t="inlineStr">
+    <row r="342" customHeight="1" ht="140.0">
+      <c r="A342" s="1" t="inlineStr">
         <is>
           <t>1733820</t>
         </is>
       </c>
-      <c r="C337" s="1" t="inlineStr">
+      <c r="C342" s="1" t="inlineStr">
         <is>
           <t>Mrs Bao</t>
         </is>
       </c>
-      <c r="D337" s="1" t="inlineStr">
+      <c r="D342" s="1" t="inlineStr">
         <is>
           <t>Withdrawn:
 Applicant request</t>
         </is>
       </c>
-      <c r="E337" s="1" t="inlineStr">
+      <c r="E342" s="1" t="inlineStr">
         <is>
           <t>43</t>
         </is>
       </c>
-      <c r="F337" s="1" t="inlineStr">
+      <c r="F342" s="1" t="inlineStr">
         <is>
           <t>Red Blush Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="338" customHeight="1" ht="140.0">
-      <c r="A338" s="1" t="inlineStr">
+    <row r="343" customHeight="1" ht="140.0">
+      <c r="A343" s="1" t="inlineStr">
         <is>
           <t>1779495</t>
         </is>
       </c>
-      <c r="C338" s="1" t="inlineStr">
+      <c r="C343" s="1" t="inlineStr">
         <is>
           <t>UH U HOME</t>
         </is>
       </c>
-      <c r="D338" s="1" t="inlineStr">
+      <c r="D343" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E338" s="1" t="inlineStr">
+      <c r="E343" s="1" t="inlineStr">
         <is>
           <t>19</t>
         </is>
       </c>
-      <c r="F338" s="1" t="inlineStr">
+      <c r="F343" s="1" t="inlineStr">
         <is>
           <t>Wan Bao Feng International Trading Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="339" customHeight="1" ht="140.0">
-      <c r="A339" s="1" t="inlineStr">
+    <row r="344" customHeight="1" ht="140.0">
+      <c r="A344" s="1" t="inlineStr">
         <is>
           <t>1885400</t>
         </is>
       </c>
-      <c r="C339" s="1" t="inlineStr">
+      <c r="C344" s="1" t="inlineStr">
         <is>
           <t>PETOPIA GO</t>
         </is>
       </c>
-      <c r="D339" s="1" t="inlineStr">
+      <c r="D344" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E339" s="1" t="inlineStr">
+      <c r="E344" s="1" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
-      <c r="F339" s="1" t="inlineStr">
+      <c r="F344" s="1" t="inlineStr">
         <is>
           <t>Lubing Bao</t>
         </is>
       </c>
     </row>
-    <row r="340" customHeight="1" ht="140.0">
-      <c r="A340" s="1" t="inlineStr">
+    <row r="345" customHeight="1" ht="140.0">
+      <c r="A345" s="1" t="inlineStr">
         <is>
           <t>1900155</t>
         </is>
       </c>
-      <c r="C340" s="1" t="inlineStr">
+      <c r="C345" s="1" t="inlineStr">
         <is>
           <t>fornursling</t>
         </is>
       </c>
-      <c r="D340" s="1" t="inlineStr">
+      <c r="D345" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E340" s="1" t="inlineStr">
+      <c r="E345" s="1" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
-      <c r="F340" s="1" t="inlineStr">
+      <c r="F345" s="1" t="inlineStr">
         <is>
           <t>Shandong Bao Yinmei Biotechnology Co., Ltd.</t>
         </is>
       </c>
     </row>
-    <row r="341" customHeight="1" ht="140.0">
-      <c r="A341" s="1" t="inlineStr">
+    <row r="346" customHeight="1" ht="140.0">
+      <c r="A346" s="1" t="inlineStr">
         <is>
           <t>1912120</t>
         </is>
       </c>
-      <c r="C341" s="1" t="inlineStr">
+      <c r="C346" s="1" t="inlineStr">
         <is>
           <t>NOUS CAFE</t>
         </is>
       </c>
-      <c r="D341" s="1" t="inlineStr">
+      <c r="D346" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E341" s="1" t="inlineStr">
+      <c r="E346" s="1" t="inlineStr">
         <is>
           <t>43</t>
         </is>
       </c>
-      <c r="F341" s="1" t="inlineStr">
+      <c r="F346" s="1" t="inlineStr">
         <is>
           <t>SHANGHAI BAO PTY LTD</t>
         </is>
       </c>
     </row>
-    <row r="342" customHeight="1" ht="140.0">
-      <c r="A342" s="1" t="inlineStr">
+    <row r="347" customHeight="1" ht="140.0">
+      <c r="A347" s="1" t="inlineStr">
         <is>
           <t>1936354</t>
         </is>
       </c>
-      <c r="C342" s="1" t="inlineStr">
+      <c r="C347" s="1" t="inlineStr">
         <is>
           <t>BAO</t>
         </is>
       </c>
-      <c r="D342" s="1" t="inlineStr">
+      <c r="D347" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E342" s="1" t="inlineStr">
+      <c r="E347" s="1" t="inlineStr">
         <is>
           <t>43</t>
         </is>
       </c>
-      <c r="F342" s="1" t="inlineStr">
+      <c r="F347" s="1" t="inlineStr">
         <is>
           <t>N MARASIGAN &amp; P TRAN &amp; C YEUNG</t>
         </is>
       </c>
     </row>
-    <row r="343" customHeight="1" ht="140.0">
-      <c r="A343" s="1" t="inlineStr">
+    <row r="348" customHeight="1" ht="140.0">
+      <c r="A348" s="1" t="inlineStr">
         <is>
           <t>1942794</t>
         </is>
       </c>
-      <c r="C343" s="1" t="inlineStr">
+      <c r="C348" s="1" t="inlineStr">
         <is>
           <t>PiiP BaoBaB</t>
         </is>
       </c>
-      <c r="D343" s="1" t="inlineStr">
+      <c r="D348" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E343" s="1" t="inlineStr">
+      <c r="E348" s="1" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
-      <c r="F343" s="1" t="inlineStr">
+      <c r="F348" s="1" t="inlineStr">
         <is>
           <t>PIIP BAOBAB PTY LTD</t>
         </is>
       </c>
     </row>
-    <row r="344" customHeight="1" ht="140.0">
-      <c r="A344" s="1" t="inlineStr">
+    <row r="349" customHeight="1" ht="140.0">
+      <c r="A349" s="1" t="inlineStr">
         <is>
           <t>1955643</t>
         </is>
       </c>
-      <c r="C344" s="1" t="inlineStr">
+      <c r="C349" s="1" t="inlineStr">
         <is>
           <t>BAO BOX</t>
         </is>
       </c>
-      <c r="D344" s="1" t="inlineStr">
+      <c r="D349" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E344" s="1" t="inlineStr">
+      <c r="E349" s="1" t="inlineStr">
         <is>
           <t>29, 30, 43</t>
         </is>
       </c>
-      <c r="F344" s="1" t="inlineStr">
+      <c r="F349" s="1" t="inlineStr">
         <is>
           <t>Norwest Food Group Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="345" customHeight="1" ht="140.0">
-      <c r="A345" s="1" t="inlineStr">
+    <row r="350" customHeight="1" ht="140.0">
+      <c r="A350" s="1" t="inlineStr">
         <is>
           <t>1955679</t>
         </is>
       </c>
-      <c r="C345" s="1" t="inlineStr">
+      <c r="C350" s="1" t="inlineStr">
         <is>
           <t>BAO BOX MODERN ASIAN + TEA HOUSE</t>
         </is>
       </c>
-      <c r="D345" s="1" t="inlineStr">
+      <c r="D350" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E345" s="1" t="inlineStr">
+      <c r="E350" s="1" t="inlineStr">
         <is>
           <t>29, 30, 43</t>
         </is>
       </c>
-      <c r="F345" s="1" t="inlineStr">
+      <c r="F350" s="1" t="inlineStr">
         <is>
           <t>Norwest Food Group Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="346" customHeight="1" ht="140.0">
-      <c r="A346" s="1" t="inlineStr">
+    <row r="351" customHeight="1" ht="140.0">
+      <c r="A351" s="1" t="inlineStr">
         <is>
           <t>1974319</t>
         </is>
       </c>
-      <c r="C346" s="1" t="inlineStr">
+      <c r="C351" s="1" t="inlineStr">
         <is>
           <t>DGIGE</t>
         </is>
       </c>
-      <c r="D346" s="1" t="inlineStr">
+      <c r="D351" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E346" s="1" t="inlineStr">
+      <c r="E351" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="F346" s="1" t="inlineStr">
+      <c r="F351" s="1" t="inlineStr">
         <is>
           <t>Bao Gong</t>
         </is>
       </c>
     </row>
-    <row r="347" customHeight="1" ht="140.0">
-      <c r="A347" s="1" t="inlineStr">
+    <row r="352" customHeight="1" ht="140.0">
+      <c r="A352" s="1" t="inlineStr">
         <is>
           <t>1975311</t>
         </is>
       </c>
-      <c r="C347" s="1" t="inlineStr">
+      <c r="C352" s="1" t="inlineStr">
         <is>
           <t>XPEL AUSTRALIA</t>
         </is>
       </c>
-      <c r="D347" s="1" t="inlineStr">
+      <c r="D352" s="1" t="inlineStr">
         <is>
           <t>Withdrawn:
 Applicant request</t>
         </is>
       </c>
-      <c r="E347" s="1" t="inlineStr">
+      <c r="E352" s="1" t="inlineStr">
         <is>
           <t>9, 17, 19</t>
         </is>
       </c>
-      <c r="F347" s="1" t="inlineStr">
+      <c r="F352" s="1" t="inlineStr">
         <is>
           <t>DUO BAO LI PTY LTD</t>
         </is>
       </c>
     </row>
-    <row r="348" customHeight="1" ht="140.0">
-      <c r="A348" s="1" t="inlineStr">
+    <row r="353" customHeight="1" ht="140.0">
+      <c r="A353" s="1" t="inlineStr">
         <is>
           <t>2051939</t>
         </is>
       </c>
-      <c r="C348" s="1" t="inlineStr">
+      <c r="C353" s="1" t="inlineStr">
         <is>
           <t>Taco Bao</t>
         </is>
       </c>
-      <c r="D348" s="1" t="inlineStr">
+      <c r="D353" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E348" s="1" t="inlineStr">
+      <c r="E353" s="1" t="inlineStr">
         <is>
           <t>29, 30</t>
         </is>
       </c>
-      <c r="F348" s="1" t="inlineStr">
+      <c r="F353" s="1" t="inlineStr">
         <is>
           <t>The Trustee for Chen and Co Brands Unit Trust; Chen and Co Brands Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="349" customHeight="1" ht="140.0">
-      <c r="A349" s="1" t="inlineStr">
+    <row r="354" customHeight="1" ht="140.0">
+      <c r="A354" s="1" t="inlineStr">
         <is>
           <t>2103011</t>
         </is>
       </c>
-      <c r="C349" s="1" t="inlineStr">
+      <c r="C354" s="1" t="inlineStr">
         <is>
           <t>LYBAO</t>
         </is>
       </c>
-      <c r="D349" s="1" t="inlineStr">
+      <c r="D354" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E349" s="1" t="inlineStr">
+      <c r="E354" s="1" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="F349" s="1" t="inlineStr">
+      <c r="F354" s="1" t="inlineStr">
         <is>
           <t>The Trustee for LyBao Partners Family Trust</t>
         </is>
       </c>
     </row>
-    <row r="350" customHeight="1" ht="140.0">
-      <c r="A350" s="1" t="inlineStr">
+    <row r="355" customHeight="1" ht="140.0">
+      <c r="A355" s="1" t="inlineStr">
         <is>
           <t>2112437</t>
         </is>
       </c>
-      <c r="C350" s="1" t="inlineStr">
+      <c r="C355" s="1" t="inlineStr">
         <is>
           <t>MAXCARE NATURAL . WONDER</t>
         </is>
       </c>
-      <c r="D350" s="1" t="inlineStr">
+      <c r="D355" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E350" s="1" t="inlineStr">
+      <c r="E355" s="1" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
-      <c r="F350" s="1" t="inlineStr">
+      <c r="F355" s="1" t="inlineStr">
         <is>
           <t>Bao Zhang</t>
         </is>
       </c>
     </row>
-    <row r="351" customHeight="1" ht="140.0">
-      <c r="A351" s="1" t="inlineStr">
+    <row r="356" customHeight="1" ht="140.0">
+      <c r="A356" s="1" t="inlineStr">
         <is>
           <t>2145710</t>
         </is>
       </c>
-      <c r="C351" s="1" t="inlineStr">
+      <c r="C356" s="1" t="inlineStr">
         <is>
           <t>POWERWORKS</t>
         </is>
       </c>
-      <c r="D351" s="1" t="inlineStr">
+      <c r="D356" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E351" s="1" t="inlineStr">
+      <c r="E356" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="F351" s="1" t="inlineStr">
+      <c r="F356" s="1" t="inlineStr">
         <is>
           <t>Shenzhen BaoDeLiAn Automotive Products Co., Ltd</t>
         </is>
       </c>
     </row>
-    <row r="352" customHeight="1" ht="140.0">
-      <c r="A352" s="1" t="inlineStr">
+    <row r="357" customHeight="1" ht="140.0">
+      <c r="A357" s="1" t="inlineStr">
         <is>
           <t>2168945</t>
         </is>
       </c>
-      <c r="C352" s="1" t="inlineStr">
+      <c r="C357" s="1" t="inlineStr">
         <is>
           <t>Az Smile</t>
         </is>
       </c>
-      <c r="D352" s="1" t="inlineStr">
+      <c r="D357" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E352" s="1" t="inlineStr">
+      <c r="E357" s="1" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
-      <c r="F352" s="1" t="inlineStr">
+      <c r="F357" s="1" t="inlineStr">
         <is>
           <t>Yuanmei Bao</t>
         </is>
       </c>
     </row>
-    <row r="353" customHeight="1" ht="140.0">
-      <c r="A353" s="1" t="inlineStr">
+    <row r="358" customHeight="1" ht="140.0">
+      <c r="A358" s="1" t="inlineStr">
         <is>
           <t>2195775</t>
         </is>
       </c>
-      <c r="C353" s="1" t="inlineStr">
+      <c r="C358" s="1" t="inlineStr">
         <is>
           <t>SHANGHAI XIAO LONG BAO</t>
         </is>
       </c>
-      <c r="D353" s="1" t="inlineStr">
+      <c r="D358" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E353" s="1" t="inlineStr">
+      <c r="E358" s="1" t="inlineStr">
         <is>
           <t>30, 43</t>
         </is>
       </c>
-      <c r="F353" s="1" t="inlineStr">
+      <c r="F358" s="1" t="inlineStr">
         <is>
           <t>AUSTRALIA ZHONGAO PTY LTD</t>
         </is>
       </c>
     </row>
-    <row r="354" customHeight="1" ht="140.0">
-      <c r="A354" s="1" t="inlineStr">
+    <row r="359" customHeight="1" ht="140.0">
+      <c r="A359" s="1" t="inlineStr">
         <is>
           <t>2210082</t>
         </is>
       </c>
-      <c r="C354" s="1" t="inlineStr">
+      <c r="C359" s="1" t="inlineStr">
         <is>
           <t>BAO</t>
         </is>
       </c>
-      <c r="D354" s="1" t="inlineStr">
+      <c r="D359" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E354" s="1" t="inlineStr">
+      <c r="E359" s="1" t="inlineStr">
         <is>
           <t>39</t>
         </is>
       </c>
-      <c r="F354" s="1" t="inlineStr">
+      <c r="F359" s="1" t="inlineStr">
         <is>
           <t>Yuejia Zhou</t>
         </is>
       </c>
     </row>
-    <row r="355" customHeight="1" ht="140.0">
-      <c r="A355" s="1" t="inlineStr">
+    <row r="360" customHeight="1" ht="140.0">
+      <c r="A360" s="1" t="inlineStr">
         <is>
           <t>2259544</t>
         </is>
       </c>
-      <c r="C355" s="1" t="inlineStr">
+      <c r="C360" s="1" t="inlineStr">
         <is>
           <t>Idoly Pride</t>
         </is>
       </c>
-      <c r="D355" s="1" t="inlineStr">
+      <c r="D360" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E355" s="1" t="inlineStr">
+      <c r="E360" s="1" t="inlineStr">
         <is>
           <t>9, 41</t>
         </is>
       </c>
-      <c r="F355" s="1" t="inlineStr">
+      <c r="F360" s="1" t="inlineStr">
         <is>
           <t>HONG KONG BAO CHUAN SOFTWARE TECHNOLOGY LIMITED</t>
         </is>
       </c>
     </row>
-    <row r="356" customHeight="1" ht="140.0">
-      <c r="A356" s="1" t="inlineStr">
+    <row r="361" customHeight="1" ht="140.0">
+      <c r="A361" s="1" t="inlineStr">
         <is>
           <t>2262108</t>
         </is>
       </c>
-      <c r="C356" s="1" t="inlineStr">
+      <c r="C361" s="1" t="inlineStr">
         <is>
           <t>BELLY BAO BUN</t>
         </is>
       </c>
-      <c r="D356" s="1" t="inlineStr">
+      <c r="D361" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E356" s="1" t="inlineStr">
+      <c r="E361" s="1" t="inlineStr">
         <is>
           <t>43</t>
         </is>
       </c>
-      <c r="F356" s="1" t="inlineStr">
+      <c r="F361" s="1" t="inlineStr">
         <is>
           <t>JK Lora Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="357" customHeight="1" ht="140.0">
-      <c r="A357" s="1" t="inlineStr">
+    <row r="362" customHeight="1" ht="140.0">
+      <c r="A362" s="1" t="inlineStr">
         <is>
           <t>2287235</t>
         </is>
       </c>
-      <c r="C357" s="1" t="inlineStr">
+      <c r="C362" s="1" t="inlineStr">
         <is>
           <t>1 GB FIRST WORLD BRAND GIA BAO</t>
         </is>
       </c>
-      <c r="D357" s="1" t="inlineStr">
+      <c r="D362" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E357" s="1" t="inlineStr">
+      <c r="E362" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
-      <c r="F357" s="1" t="inlineStr">
+      <c r="F362" s="1" t="inlineStr">
         <is>
           <t>CÔNG TY TNHH SX XNK GIA BAO</t>
         </is>
       </c>
     </row>
-    <row r="358" customHeight="1" ht="140.0">
-      <c r="A358" s="1" t="inlineStr">
+    <row r="363" customHeight="1" ht="140.0">
+      <c r="A363" s="1" t="inlineStr">
         <is>
           <t>2312365</t>
         </is>
       </c>
-      <c r="C358" s="1" t="inlineStr">
+      <c r="C363" s="1" t="inlineStr">
         <is>
           <t>MISO HUNGRY BURGERS BAOS BOWLS</t>
         </is>
       </c>
-      <c r="D358" s="1" t="inlineStr">
+      <c r="D363" s="1" t="inlineStr">
         <is>
           <t>Withdrawn:
 Applicant request</t>
         </is>
       </c>
-      <c r="E358" s="1" t="inlineStr">
+      <c r="E363" s="1" t="inlineStr">
         <is>
           <t>43</t>
         </is>
       </c>
-      <c r="F358" s="1" t="inlineStr">
+      <c r="F363" s="1" t="inlineStr">
         <is>
           <t>MH RESTAURANTS PTY LTD</t>
         </is>
       </c>
     </row>
-    <row r="359" customHeight="1" ht="140.0">
-      <c r="A359" s="1" t="inlineStr">
+    <row r="364" customHeight="1" ht="140.0">
+      <c r="A364" s="1" t="inlineStr">
         <is>
           <t>2342339</t>
         </is>
       </c>
-      <c r="C359" s="1" t="inlineStr">
+      <c r="C364" s="1" t="inlineStr">
         <is>
           <t>BAO BAO</t>
         </is>
       </c>
-      <c r="D359" s="1" t="inlineStr">
+      <c r="D364" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E359" s="1" t="inlineStr">
+      <c r="E364" s="1" t="inlineStr">
         <is>
           <t>30, 43</t>
         </is>
       </c>
-      <c r="F359" s="1" t="inlineStr">
+      <c r="F364" s="1" t="inlineStr">
         <is>
           <t>Raphael Korman</t>
         </is>
       </c>
     </row>
-    <row r="360" customHeight="1" ht="140.0">
-      <c r="A360" s="1" t="inlineStr">
+    <row r="365" customHeight="1" ht="140.0">
+      <c r="A365" s="1" t="inlineStr">
         <is>
           <t>2376301</t>
         </is>
       </c>
-      <c r="C360" s="1" t="inlineStr">
+      <c r="C365" s="1" t="inlineStr">
         <is>
           <t>Chow Bao</t>
         </is>
       </c>
-      <c r="D360" s="1" t="inlineStr">
+      <c r="D365" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E360" s="1" t="inlineStr">
+      <c r="E365" s="1" t="inlineStr">
         <is>
           <t>43</t>
         </is>
       </c>
-      <c r="F360" s="1" t="inlineStr">
+      <c r="F365" s="1" t="inlineStr">
         <is>
           <t>Jolly Miller Operations Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="361" customHeight="1" ht="140.0">
-      <c r="A361" s="1" t="inlineStr">
+    <row r="366" customHeight="1" ht="140.0">
+      <c r="A366" s="1" t="inlineStr">
         <is>
           <t>2378733</t>
         </is>
       </c>
-      <c r="C361" s="1" t="inlineStr">
+      <c r="C366" s="1" t="inlineStr">
         <is>
           <t>Oscar's Good Bao</t>
         </is>
       </c>
-      <c r="D361" s="1" t="inlineStr">
+      <c r="D366" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E361" s="1" t="inlineStr">
+      <c r="E366" s="1" t="inlineStr">
         <is>
           <t>43</t>
         </is>
       </c>
-      <c r="F361" s="1" t="inlineStr">
+      <c r="F366" s="1" t="inlineStr">
         <is>
           <t>Bao King</t>
         </is>
       </c>
     </row>
-    <row r="362" customHeight="1" ht="140.0">
-      <c r="A362" s="1" t="inlineStr">
+    <row r="367" customHeight="1" ht="140.0">
+      <c r="A367" s="1" t="inlineStr">
         <is>
           <t>2397308</t>
         </is>
       </c>
-      <c r="C362" s="1" t="inlineStr">
+      <c r="C367" s="1" t="inlineStr">
         <is>
           <t>GaoBao</t>
         </is>
       </c>
-      <c r="D362" s="1" t="inlineStr">
+      <c r="D367" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E362" s="1" t="inlineStr">
+      <c r="E367" s="1" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
-      <c r="F362" s="1" t="inlineStr">
+      <c r="F367" s="1" t="inlineStr">
         <is>
           <t>Shenzhen Xiaohui Technology Co., Ltd</t>
         </is>
       </c>
     </row>
-    <row r="363" customHeight="1" ht="140.0">
-      <c r="A363" s="1" t="inlineStr">
+    <row r="368" customHeight="1" ht="140.0">
+      <c r="A368" s="1" t="inlineStr">
         <is>
           <t>2450115</t>
         </is>
       </c>
-      <c r="C363" s="1" t="inlineStr">
+      <c r="C368" s="1" t="inlineStr">
         <is>
           <t>SUPER BAO</t>
         </is>
       </c>
-      <c r="D363" s="1" t="inlineStr">
+      <c r="D368" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E363" s="1" t="inlineStr">
+      <c r="E368" s="1" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
-      <c r="F363" s="1" t="inlineStr">
+      <c r="F368" s="1" t="inlineStr">
         <is>
           <t>ARK CAPITAL GROUP PTY LTD</t>
         </is>
       </c>
     </row>
-    <row r="364" customHeight="1" ht="140.0">
-      <c r="A364" s="1" t="inlineStr">
+    <row r="369" customHeight="1" ht="140.0">
+      <c r="A369" s="1" t="inlineStr">
         <is>
           <t>2499196</t>
         </is>
       </c>
-      <c r="C364" s="1" t="inlineStr">
+      <c r="C369" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="D364" s="1" t="inlineStr">
+      <c r="D369" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E364" s="1" t="inlineStr">
+      <c r="E369" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
-      <c r="F364" s="1" t="inlineStr">
+      <c r="F369" s="1" t="inlineStr">
         <is>
           <t>Yuanji Bao</t>
         </is>
       </c>
     </row>
-    <row r="365" customHeight="1" ht="140.0">
-      <c r="A365" s="1" t="inlineStr">
+    <row r="370" customHeight="1" ht="140.0">
+      <c r="A370" s="1" t="inlineStr">
         <is>
           <t>2521746</t>
         </is>
       </c>
-      <c r="C365" s="1" t="inlineStr">
+      <c r="C370" s="1" t="inlineStr">
         <is>
           <t>BAO FENG</t>
         </is>
       </c>
-      <c r="D365" s="1" t="inlineStr">
+      <c r="D370" s="1" t="inlineStr">
         <is>
           <t>Not protected:
 Not accepted</t>
         </is>
       </c>
-      <c r="E365" s="1" t="inlineStr">
+      <c r="E370" s="1" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
-      <c r="F365" s="1" t="inlineStr">
+      <c r="F370" s="1" t="inlineStr">
         <is>
           <t>XIAMEN BAOFENG GROUP CO., LTD.</t>
+        </is>
+      </c>
+    </row>
+    <row r="371" customHeight="1" ht="140.0">
+      <c r="A371" s="1" t="inlineStr">
+        <is>
+          <t>2543696</t>
+        </is>
+      </c>
+      <c r="C371" s="1" t="inlineStr">
+        <is>
+          <t>Rapunzel HAIR</t>
+        </is>
+      </c>
+      <c r="D371" s="1" t="inlineStr">
+        <is>
+          <t>Lapsed:
+Not accepted</t>
+        </is>
+      </c>
+      <c r="E371" s="1" t="inlineStr">
+        <is>
+          <t>26</t>
+        </is>
+      </c>
+      <c r="F371" s="1" t="inlineStr">
+        <is>
+          <t>Wei BAO</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>