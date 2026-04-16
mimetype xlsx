--- v0 (2025-11-06)
+++ v1 (2026-04-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="image/jpeg" Extension="jpeg"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Search Results" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
@@ -87,54 +87,54 @@
   </cellStyleXfs>
   <cellXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment vertical="top" horizontal="left" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFill="true" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../media/image1.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId10" Target="../media/image10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId11" Target="../media/image11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId12" Target="../media/image12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId13" Target="../media/image13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId14" Target="../media/image14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId15" Target="../media/image15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId16" Target="../media/image16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId17" Target="../media/image17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId18" Target="../media/image18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId19" Target="../media/image19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId2" Target="../media/image2.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId20" Target="../media/image20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId21" Target="../media/image21.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId22" Target="../media/image22.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId23" Target="../media/image23.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId24" Target="../media/image24.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId25" Target="../media/image25.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId26" Target="../media/image26.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId27" Target="../media/image27.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId28" Target="../media/image28.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId29" Target="../media/image29.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId3" Target="../media/image3.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId30" Target="../media/image30.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId31" Target="../media/image31.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId32" Target="../media/image32.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId33" Target="../media/image33.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId34" Target="../media/image34.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId35" Target="../media/image35.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId36" Target="../media/image36.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId37" Target="../media/image37.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId38" Target="../media/image38.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId39" Target="../media/image39.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId4" Target="../media/image4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId40" Target="../media/image40.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId41" Target="../media/image41.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId42" Target="../media/image42.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId43" Target="../media/image43.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId44" Target="../media/image44.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId45" Target="../media/image45.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId46" Target="../media/image46.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId47" Target="../media/image47.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId48" Target="../media/image48.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId49" Target="../media/image49.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId5" Target="../media/image5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId50" Target="../media/image50.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId51" Target="../media/image51.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId52" Target="../media/image52.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId53" Target="../media/image53.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId54" Target="../media/image54.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId55" Target="../media/image55.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId56" Target="../media/image56.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId57" Target="../media/image57.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId58" Target="../media/image58.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId6" Target="../media/image6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId7" Target="../media/image7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId8" Target="../media/image8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId9" Target="../media/image9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../media/image1.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId10" Target="../media/image10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId11" Target="../media/image11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId12" Target="../media/image12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId13" Target="../media/image13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId14" Target="../media/image14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId15" Target="../media/image15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId16" Target="../media/image16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId17" Target="../media/image17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId18" Target="../media/image18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId19" Target="../media/image19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId2" Target="../media/image2.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId20" Target="../media/image20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId21" Target="../media/image21.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId22" Target="../media/image22.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId23" Target="../media/image23.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId24" Target="../media/image24.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId25" Target="../media/image25.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId26" Target="../media/image26.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId27" Target="../media/image27.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId28" Target="../media/image28.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId29" Target="../media/image29.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId3" Target="../media/image3.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId30" Target="../media/image30.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId31" Target="../media/image31.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId32" Target="../media/image32.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId33" Target="../media/image33.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId34" Target="../media/image34.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId35" Target="../media/image35.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId36" Target="../media/image36.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId37" Target="../media/image37.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId38" Target="../media/image38.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId39" Target="../media/image39.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId4" Target="../media/image4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId40" Target="../media/image40.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId41" Target="../media/image41.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId42" Target="../media/image42.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId43" Target="../media/image43.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId44" Target="../media/image44.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId45" Target="../media/image45.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId46" Target="../media/image46.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId47" Target="../media/image47.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId48" Target="../media/image48.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId49" Target="../media/image49.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId5" Target="../media/image5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId50" Target="../media/image50.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId51" Target="../media/image51.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId52" Target="../media/image52.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId53" Target="../media/image53.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId54" Target="../media/image54.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId55" Target="../media/image55.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId56" Target="../media/image56.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId57" Target="../media/image57.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId58" Target="../media/image58.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId59" Target="../media/image59.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId6" Target="../media/image6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId60" Target="../media/image60.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId61" Target="../media/image61.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId7" Target="../media/image7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId8" Target="../media/image8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId9" Target="../media/image9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>704761</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -370,5471 +370,5809 @@
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="523809"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>1116000</xdr:colOff>
+      <xdr:colOff>1512000</xdr:colOff>
       <xdr:row>19</xdr:row>
-      <xdr:rowOff>1428571</xdr:rowOff>
+      <xdr:rowOff>685714</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="8" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8"/>
-        <a:stretch>
-[...36 lines deleted...]
-        <a:blip r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1512000" cy="685714"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>23</xdr:row>
+      <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1548000</xdr:colOff>
-      <xdr:row>23</xdr:row>
+      <xdr:row>22</xdr:row>
       <xdr:rowOff>555692</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="10" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="9" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId10"/>
+        <a:blip r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1548000" cy="555692"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>25</xdr:row>
+      <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1548000</xdr:colOff>
-      <xdr:row>25</xdr:row>
+      <xdr:row>24</xdr:row>
       <xdr:rowOff>172335</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="11" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="10" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId11"/>
+        <a:blip r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1548000" cy="172335"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>27</xdr:row>
       <xdr:rowOff>1066666</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="12" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="11" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId12"/>
+        <a:blip r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1066666"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>30</xdr:row>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>30</xdr:row>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>476190</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="13" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="12" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId13"/>
+        <a:blip r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="476190"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>33</xdr:row>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1548000</xdr:colOff>
-      <xdr:row>33</xdr:row>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>332704</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="14" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="13" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId14"/>
+        <a:blip r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1548000" cy="332704"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>34</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1548000</xdr:colOff>
-      <xdr:row>34</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>326487</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="15" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="14" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId15"/>
+        <a:blip r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1548000" cy="326487"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>36</xdr:row>
+      <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>36</xdr:row>
+      <xdr:row>35</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="16" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="15" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId16"/>
+        <a:blip r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>40</xdr:row>
+      <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>40</xdr:row>
+      <xdr:row>39</xdr:row>
       <xdr:rowOff>1390476</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="17" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="16" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId17"/>
+        <a:blip r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1390476"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>41</xdr:row>
+      <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>41</xdr:row>
+      <xdr:row>40</xdr:row>
       <xdr:rowOff>800000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="18" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="17" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId18"/>
+        <a:blip r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="800000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>45</xdr:row>
+      <xdr:row>44</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>45</xdr:row>
+      <xdr:row>44</xdr:row>
       <xdr:rowOff>285714</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="19" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="18" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId19"/>
+        <a:blip r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="285714"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>49</xdr:row>
+      <xdr:row>48</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>49</xdr:row>
+      <xdr:row>48</xdr:row>
       <xdr:rowOff>1180952</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="20" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="19" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId20"/>
+        <a:blip r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1180952"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1152000</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>1428571</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="20" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId20"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1152000" cy="1428571"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>1152000</xdr:colOff>
+      <xdr:colOff>1188000</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="21" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1152000" cy="1428571"/>
+          <a:ext cx="1188000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>52</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>1188000</xdr:colOff>
+      <xdr:colOff>792000</xdr:colOff>
       <xdr:row>52</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="22" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1188000" cy="1428571"/>
+          <a:ext cx="792000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>792000</xdr:colOff>
+      <xdr:colOff>576000</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="23" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="792000" cy="1428571"/>
+          <a:ext cx="576000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>54</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>576000</xdr:colOff>
-      <xdr:row>54</xdr:row>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="24" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="576000" cy="1428571"/>
-[...36 lines deleted...]
-          <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
+      <xdr:row>61</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>62</xdr:row>
+      <xdr:row>61</xdr:row>
       <xdr:rowOff>1361904</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="26" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="25" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId26"/>
+        <a:blip r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1361904"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
+      <xdr:row>64</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>65</xdr:row>
+      <xdr:row>64</xdr:row>
       <xdr:rowOff>247619</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="27" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="26" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId27"/>
+        <a:blip r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="247619"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>66</xdr:row>
+      <xdr:row>65</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>66</xdr:row>
+      <xdr:row>65</xdr:row>
       <xdr:rowOff>638095</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="28" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="27" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId28"/>
+        <a:blip r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="638095"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
+      <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>67</xdr:row>
+      <xdr:row>66</xdr:row>
       <xdr:rowOff>1066666</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="29" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="28" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId29"/>
+        <a:blip r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1066666"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>70</xdr:row>
+      <xdr:row>69</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>70</xdr:row>
+      <xdr:row>69</xdr:row>
       <xdr:rowOff>1209523</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="30" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="29" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId30"/>
+        <a:blip r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1209523"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>71</xdr:row>
+      <xdr:row>70</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>972000</xdr:colOff>
-      <xdr:row>71</xdr:row>
+      <xdr:row>70</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="31" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="30" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId31"/>
+        <a:blip r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="972000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>77</xdr:row>
+      <xdr:row>76</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>77</xdr:row>
+      <xdr:row>76</xdr:row>
       <xdr:rowOff>685714</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="32" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="31" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId32"/>
+        <a:blip r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="685714"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>78</xdr:row>
+      <xdr:row>77</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>78</xdr:row>
+      <xdr:row>77</xdr:row>
       <xdr:rowOff>542857</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="33" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="32" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId33"/>
+        <a:blip r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="542857"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>82</xdr:row>
+      <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
+      <xdr:colOff>936000</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>1428571</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="33" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId33"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="936000" cy="1428571"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>82</xdr:row>
-      <xdr:rowOff>714285</xdr:rowOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>380952</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="34" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId34"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="380952"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>600000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="35" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId35"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="600000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>714285</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="36" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="714285"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>86</xdr:row>
+      <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>86</xdr:row>
+      <xdr:row>93</xdr:row>
       <xdr:rowOff>1009523</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="35" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="37" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId35"/>
+        <a:blip r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1009523"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>90</xdr:row>
+      <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>90</xdr:row>
+      <xdr:row>97</xdr:row>
       <xdr:rowOff>571428</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="36" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="38" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId36"/>
+        <a:blip r:embed="rId38"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="571428"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>94</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>94</xdr:row>
-[...75 lines deleted...]
-      <xdr:row>96</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>609523</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="39" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId39"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="609523"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>900000</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>1428571</xdr:rowOff>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>295238</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId40"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="295238"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>609523</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="41" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId41"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="609523"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1116000</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>1428571</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="42" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId42"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1116000" cy="1428571"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>900000</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>1428571</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="43" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="900000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1116000</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="41" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="44" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId41"/>
+        <a:blip r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1116000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>111</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>111</xdr:row>
       <xdr:rowOff>447619</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="42" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="45" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId42"/>
+        <a:blip r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="447619"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>112</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>112</xdr:row>
       <xdr:rowOff>733333</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="43" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="46" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId43"/>
+        <a:blip r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="733333"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>113</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>113</xdr:row>
       <xdr:rowOff>466666</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="44" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="47" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId44"/>
+        <a:blip r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="466666"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>106</xdr:row>
+      <xdr:row>114</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>106</xdr:row>
+      <xdr:row>114</xdr:row>
       <xdr:rowOff>847619</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="45" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="48" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId45"/>
+        <a:blip r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="847619"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>109</xdr:row>
+      <xdr:row>117</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1548000</xdr:colOff>
-      <xdr:row>109</xdr:row>
+      <xdr:row>117</xdr:row>
       <xdr:rowOff>866142</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="46" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="49" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId46"/>
+        <a:blip r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1548000" cy="866142"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>110</xdr:row>
+      <xdr:row>118</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>110</xdr:row>
+      <xdr:row>118</xdr:row>
       <xdr:rowOff>980952</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="47" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="50" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId47"/>
+        <a:blip r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="980952"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>114</xdr:row>
+      <xdr:row>122</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>114</xdr:row>
+      <xdr:row>122</xdr:row>
       <xdr:rowOff>1038095</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="48" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="51" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId48"/>
+        <a:blip r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1038095"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>115</xdr:row>
+      <xdr:row>123</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1548000</xdr:colOff>
-      <xdr:row>115</xdr:row>
+      <xdr:row>123</xdr:row>
       <xdr:rowOff>329194</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="49" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="52" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId49"/>
+        <a:blip r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1548000" cy="329194"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>116</xdr:row>
+      <xdr:row>124</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>116</xdr:row>
+      <xdr:row>124</xdr:row>
       <xdr:rowOff>742857</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="50" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="53" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId50"/>
+        <a:blip r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="742857"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>117</xdr:row>
+      <xdr:row>125</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>117</xdr:row>
+      <xdr:row>125</xdr:row>
       <xdr:rowOff>390476</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="51" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="54" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId51"/>
+        <a:blip r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="390476"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>118</xdr:row>
+      <xdr:row>126</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>118</xdr:row>
+      <xdr:row>126</xdr:row>
       <xdr:rowOff>514285</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="52" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="55" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId52"/>
+        <a:blip r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="514285"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>119</xdr:row>
+      <xdr:row>127</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>119</xdr:row>
+      <xdr:row>127</xdr:row>
       <xdr:rowOff>1095238</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="53" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="56" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId53"/>
+        <a:blip r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1095238"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>121</xdr:row>
+      <xdr:row>129</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>121</xdr:row>
+      <xdr:row>129</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="54" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="57" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId54"/>
+        <a:blip r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>122</xdr:row>
+      <xdr:row>130</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1044000</xdr:colOff>
-      <xdr:row>122</xdr:row>
+      <xdr:row>130</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="55" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="58" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId55"/>
+        <a:blip r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1044000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>123</xdr:row>
+      <xdr:row>131</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>123</xdr:row>
+      <xdr:row>131</xdr:row>
       <xdr:rowOff>857142</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="56" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="59" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId56"/>
+        <a:blip r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="857142"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>124</xdr:row>
+      <xdr:row>132</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>124</xdr:row>
+      <xdr:row>132</xdr:row>
       <xdr:rowOff>561904</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="57" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="60" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId57"/>
+        <a:blip r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="561904"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>125</xdr:row>
+      <xdr:row>133</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>125</xdr:row>
+      <xdr:row>133</xdr:row>
       <xdr:rowOff>247619</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="58" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="61" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId58"/>
+        <a:blip r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="247619"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../drawings/drawing1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../drawings/drawing1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:F126"/>
+  <dimension ref="A2:F134"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true">
       <pane xSplit="1.0" ySplit="4.0" state="frozen" topLeftCell="B5" activePane="bottomRight"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="10.0" customWidth="true"/>
     <col min="3" max="3" width="20.0" customWidth="true"/>
     <col min="4" max="4" width="20.0" customWidth="true"/>
     <col min="2" max="2" width="40.0" customWidth="true"/>
     <col min="5" max="5" width="25.0" customWidth="true"/>
     <col min="6" max="6" width="20.0" customWidth="true"/>
   </cols>
   <sheetData>
-    <row r="2" customHeight="true" ht="25.0">
+    <row r="2" customHeight="1" ht="25.0">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Search Results</t>
         </is>
       </c>
       <c r="C2" s="4" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D2" s="5" t="inlineStr">
         <is>
-          <t>122</t>
-[...3 lines deleted...]
-    <row r="4" customHeight="true" ht="25.0">
+          <t>130</t>
+        </is>
+      </c>
+    </row>
+    <row r="4" customHeight="1" ht="25.0">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>Number</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>Visual representation</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>Words</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Goods &amp; Services classes</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>Owner</t>
         </is>
       </c>
     </row>
-    <row r="5" customHeight="true" ht="140.0">
+    <row r="5" customHeight="1" ht="140.0">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>865413</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
           <t>THE FUTURE BELONGS TO THE THINGS THAT GROW</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
           <t>Brandmark Management Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="6" customHeight="true" ht="140.0">
+    <row r="6" customHeight="1" ht="140.0">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>950464</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
           <t>BELONG</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
           <t>35, 36, 37, 42</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
           <t>Lend Lease Communities (Australia) Limited</t>
         </is>
       </c>
     </row>
-    <row r="7" customHeight="true" ht="140.0">
+    <row r="7" customHeight="1" ht="140.0">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>1151938</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
           <t>CATHOLIC SUPER IT PAYS TO BELONG</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Registered/protected</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
           <t>Togethr Trustees Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="8" customHeight="true" ht="140.0">
+    <row r="8" customHeight="1" ht="140.0">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>1254999</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
           <t>BELONG. BELIEVE. BECOME.</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
           <t>Whitefriars College Inc</t>
         </is>
       </c>
     </row>
-    <row r="9" customHeight="true" ht="140.0">
+    <row r="9" customHeight="1" ht="140.0">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>1327475</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
           <t>CD DINERS CLUB INTERNATIONAL BELONG</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
           <t>Diners Club International Ltd</t>
         </is>
       </c>
     </row>
-    <row r="10" customHeight="true" ht="140.0">
+    <row r="10" customHeight="1" ht="140.0">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>1505601</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
           <t>B PAY VIEW WHERE BILLS BELONG</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
           <t>9, 36, 38, 42, 45</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
           <t>BPAY Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="11" customHeight="true" ht="140.0">
+    <row r="11" customHeight="1" ht="140.0">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>1505602</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
           <t>WHERE BILLS BELONG</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
           <t>9, 36, 38, 42, 45</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
           <t>BPAY Pty Limited</t>
         </is>
       </c>
     </row>
-    <row r="12" customHeight="true" ht="140.0">
+    <row r="12" customHeight="1" ht="140.0">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>1519728</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>BPAY VIEW WHERE BILLS BELONG</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>9, 36, 38, 42, 45</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>BPAY Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="13" customHeight="true" ht="140.0">
+    <row r="13" customHeight="1" ht="140.0">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>1527314</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>YOU BELONG</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
           <t>Protected:
 Registered/protected</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>PFIP International, LLC</t>
         </is>
       </c>
     </row>
-    <row r="14" customHeight="true" ht="140.0">
+    <row r="14" customHeight="1" ht="140.0">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>1562946</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>iBelong</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>Community First Credit Union Limited</t>
         </is>
       </c>
     </row>
-    <row r="15" customHeight="true" ht="140.0">
+    <row r="15" customHeight="1" ht="140.0">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>1575228</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>BELONG</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>9, 35, 38, 41, 42</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>Telstra Limited</t>
         </is>
       </c>
     </row>
-    <row r="16" customHeight="true" ht="140.0">
+    <row r="16" customHeight="1" ht="140.0">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>1576555</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>BELONG</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>9, 35, 38, 41, 42</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>Telstra Limited</t>
         </is>
       </c>
     </row>
-    <row r="17" customHeight="true" ht="140.0">
+    <row r="17" customHeight="1" ht="140.0">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>1580961</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>B BELONG</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>9, 35, 38, 41, 42</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>Telstra Limited</t>
         </is>
       </c>
     </row>
-    <row r="18" customHeight="true" ht="140.0">
+    <row r="18" customHeight="1" ht="140.0">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>1593218</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>THRIVE ACHIEVE BELONG</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>Berry Street Victoria Inc.</t>
         </is>
       </c>
     </row>
-    <row r="19" customHeight="true" ht="140.0">
+    <row r="19" customHeight="1" ht="140.0">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>1651454</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>BELONG ANYWHERE</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
           <t>Protected:
 Registered/protected</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>9, 42, 43</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>Airbnb, Inc.</t>
         </is>
       </c>
     </row>
-    <row r="20" customHeight="true" ht="140.0">
+    <row r="20" customHeight="1" ht="140.0">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>1695147</t>
+          <t>1705247</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>SHINE INSPIRE ACHIEVE BELONG</t>
+          <t>B BELONG</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
           <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E20" s="1" t="inlineStr">
+        <is>
+          <t>35, 39, 42</t>
+        </is>
+      </c>
+      <c r="F20" s="1" t="inlineStr">
+        <is>
+          <t>Telstra Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="21" customHeight="1" ht="140.0">
+      <c r="A21" s="1" t="inlineStr">
+        <is>
+          <t>1741617</t>
+        </is>
+      </c>
+      <c r="C21" s="1" t="inlineStr">
+        <is>
+          <t>WHEN THE EVENING BELONGS TO YOU</t>
+        </is>
+      </c>
+      <c r="D21" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
 Expired renewal possible</t>
         </is>
       </c>
-      <c r="E20" s="1" t="inlineStr">
-[...26 lines deleted...]
-      </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>35, 39, 42</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>Telstra Limited</t>
-[...3 lines deleted...]
-    <row r="22" customHeight="true" ht="140.0">
+          <t>Chocoladefabriken Lindt &amp; Sprungli AG</t>
+        </is>
+      </c>
+    </row>
+    <row r="22" customHeight="1" ht="140.0">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>1741617</t>
+          <t>1757457</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
-          <t>WHEN THE EVENING BELONGS TO YOU</t>
+          <t>Reboot 7 Step Framework: Create Calm, Connect and Belong, Get Centred, Self-regulate, Grow Well, Engage and Learn, Meaning and Purpose</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
           <t>Registered:
+Expired renewal possible</t>
+        </is>
+      </c>
+      <c r="E22" s="1" t="inlineStr">
+        <is>
+          <t>16, 41</t>
+        </is>
+      </c>
+      <c r="F22" s="1" t="inlineStr">
+        <is>
+          <t>Sarah Ralston as Trustee of Thrive in Life</t>
+        </is>
+      </c>
+    </row>
+    <row r="23" customHeight="1" ht="140.0">
+      <c r="A23" s="1" t="inlineStr">
+        <is>
+          <t>1766302</t>
+        </is>
+      </c>
+      <c r="C23" s="1" t="inlineStr">
+        <is>
+          <t>RACQV IT PAYS TO BELONG</t>
+        </is>
+      </c>
+      <c r="D23" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
 Renewal due</t>
         </is>
       </c>
-      <c r="E22" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D23" s="1" t="inlineStr">
+      <c r="E23" s="1" t="inlineStr">
+        <is>
+          <t>9, 16, 35, 36, 37, 39, 40, 41, 42, 43, 45</t>
+        </is>
+      </c>
+      <c r="F23" s="1" t="inlineStr">
+        <is>
+          <t>The Royal Automobile Club of Queensland Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="24" customHeight="1" ht="140.0">
+      <c r="A24" s="1" t="inlineStr">
+        <is>
+          <t>1766303</t>
+        </is>
+      </c>
+      <c r="C24" s="1" t="inlineStr">
+        <is>
+          <t>IT PAYS TO BELONG</t>
+        </is>
+      </c>
+      <c r="D24" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Renewal due</t>
         </is>
       </c>
-      <c r="E23" s="1" t="inlineStr">
-[...26 lines deleted...]
-      </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
-          <t>9, 16, 35, 36, 37, 39, 40, 41, 42, 43, 45</t>
+          <t>9, 16, 40</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>The Royal Automobile Club of Queensland Limited</t>
         </is>
       </c>
     </row>
-    <row r="25" customHeight="true" ht="140.0">
+    <row r="25" customHeight="1" ht="140.0">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>1766303</t>
+          <t>1791151</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
-          <t>IT PAYS TO BELONG</t>
+          <t>ONE FAMILY WHERE EVERYONE BELONGS</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Registered/protected</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
-          <t>9, 16, 40</t>
+          <t>43, 44</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
-          <t>The Royal Automobile Club of Queensland Limited</t>
-[...3 lines deleted...]
-    <row r="26" customHeight="true" ht="140.0">
+          <t>Estia Investments Pty. Ltd.</t>
+        </is>
+      </c>
+    </row>
+    <row r="26" customHeight="1" ht="140.0">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>1791151</t>
+          <t>1815974</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
-          <t>ONE FAMILY WHERE EVERYONE BELONGS</t>
+          <t>BELONG</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
-        <is>
-[...26 lines deleted...]
-      <c r="D27" s="1" t="inlineStr">
         <is>
           <t>Protected:
 Renewal due</t>
         </is>
       </c>
+      <c r="E26" s="1" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="F26" s="1" t="inlineStr">
+        <is>
+          <t>Sonova AG</t>
+        </is>
+      </c>
+    </row>
+    <row r="27" customHeight="1" ht="140.0">
+      <c r="A27" s="1" t="inlineStr">
+        <is>
+          <t>1835653</t>
+        </is>
+      </c>
+      <c r="C27" s="1" t="inlineStr">
+        <is>
+          <t>BELONG DATAFLEX</t>
+        </is>
+      </c>
+      <c r="D27" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Renewal due</t>
+        </is>
+      </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>38</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
-          <t>Sonova AG</t>
-[...3 lines deleted...]
-    <row r="28" customHeight="true" ht="140.0">
+          <t>Telstra Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="28" customHeight="1" ht="140.0">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>1835653</t>
+          <t>1844205</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
-          <t>BELONG DATAFLEX</t>
+          <t>BERRY STREET SCHOOL THRIVE, ACHIEVE, BELONG.</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
-          <t>38</t>
+          <t>41</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
-          <t>Telstra Limited</t>
-[...3 lines deleted...]
-    <row r="29" customHeight="true" ht="140.0">
+          <t>Berry Street Victoria Inc</t>
+        </is>
+      </c>
+    </row>
+    <row r="29" customHeight="1" ht="140.0">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>1844205</t>
+          <t>1918032</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
-          <t>BERRY STREET SCHOOL THRIVE, ACHIEVE, BELONG.</t>
+          <t>IT PAYS TO BELONG</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Registered/protected</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
-          <t>41</t>
+          <t>37, 39, 41, 42, 43, 45</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
-          <t>Berry Street Victoria Inc</t>
-[...3 lines deleted...]
-    <row r="30" customHeight="true" ht="140.0">
+          <t>The Royal Automobile Club of Queensland Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="30" customHeight="1" ht="140.0">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>1918032</t>
+          <t>1927524</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
-        <is>
-[...26 lines deleted...]
-      <c r="C31" s="1" t="inlineStr">
         <is>
           <t>C.A.R.S. COMMUNITY ACCESS RESPITE SERVICES BELONG. BE INDEPENDENT. BE
 YOU.</t>
         </is>
       </c>
+      <c r="D30" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E30" s="1" t="inlineStr">
+        <is>
+          <t>35, 36, 41, 43, 44, 45</t>
+        </is>
+      </c>
+      <c r="F30" s="1" t="inlineStr">
+        <is>
+          <t>Multicap Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="31" customHeight="1" ht="140.0">
+      <c r="A31" s="1" t="inlineStr">
+        <is>
+          <t>1954455</t>
+        </is>
+      </c>
+      <c r="C31" s="1" t="inlineStr">
+        <is>
+          <t>WHERE YOU BELONG</t>
+        </is>
+      </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
-          <t>35, 36, 41, 43, 44, 45</t>
+          <t>36</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
-          <t>Multicap Limited</t>
-[...3 lines deleted...]
-    <row r="32" customHeight="true" ht="140.0">
+          <t>Buxton Real Estate Group Pty Ltd</t>
+        </is>
+      </c>
+    </row>
+    <row r="32" customHeight="1" ht="140.0">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>1954455</t>
+          <t>1999336</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
+          <t>BELONG</t>
+        </is>
+      </c>
+      <c r="D32" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E32" s="1" t="inlineStr">
+        <is>
+          <t>9, 35, 37, 38, 39, 40, 41, 42</t>
+        </is>
+      </c>
+      <c r="F32" s="1" t="inlineStr">
+        <is>
+          <t>Telstra Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="33" customHeight="1" ht="140.0">
+      <c r="A33" s="1" t="inlineStr">
+        <is>
+          <t>1999338</t>
+        </is>
+      </c>
+      <c r="C33" s="1" t="inlineStr">
+        <is>
+          <t>BELONG</t>
+        </is>
+      </c>
+      <c r="D33" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E33" s="1" t="inlineStr">
+        <is>
+          <t>9, 35, 37, 38, 39, 40, 41, 42</t>
+        </is>
+      </c>
+      <c r="F33" s="1" t="inlineStr">
+        <is>
+          <t>Telstra Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="34" customHeight="1" ht="140.0">
+      <c r="A34" s="1" t="inlineStr">
+        <is>
+          <t>1999339</t>
+        </is>
+      </c>
+      <c r="C34" s="1" t="inlineStr">
+        <is>
+          <t>BE BELONG</t>
+        </is>
+      </c>
+      <c r="D34" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E34" s="1" t="inlineStr">
+        <is>
+          <t>9, 35, 37, 38, 39, 40, 41, 42</t>
+        </is>
+      </c>
+      <c r="F34" s="1" t="inlineStr">
+        <is>
+          <t>Telstra Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="35" customHeight="1" ht="140.0">
+      <c r="A35" s="1" t="inlineStr">
+        <is>
+          <t>1999485</t>
+        </is>
+      </c>
+      <c r="C35" s="1" t="inlineStr">
+        <is>
+          <t>CUSTOM MADE, BUILT TO BELONG</t>
+        </is>
+      </c>
+      <c r="D35" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E35" s="1" t="inlineStr">
+        <is>
+          <t>25, 35, 42</t>
+        </is>
+      </c>
+      <c r="F35" s="1" t="inlineStr">
+        <is>
+          <t>Reform Clothing Co. Pty Ltd</t>
+        </is>
+      </c>
+    </row>
+    <row r="36" customHeight="1" ht="140.0">
+      <c r="A36" s="1" t="inlineStr">
+        <is>
+          <t>1999486</t>
+        </is>
+      </c>
+      <c r="C36" s="1" t="inlineStr">
+        <is>
+          <t>REFORM CUSTOM MADE BUILT TO BELONG</t>
+        </is>
+      </c>
+      <c r="D36" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E36" s="1" t="inlineStr">
+        <is>
+          <t>25, 35, 42</t>
+        </is>
+      </c>
+      <c r="F36" s="1" t="inlineStr">
+        <is>
+          <t>Reform Clothing Co. Pty Ltd</t>
+        </is>
+      </c>
+    </row>
+    <row r="37" customHeight="1" ht="140.0">
+      <c r="A37" s="1" t="inlineStr">
+        <is>
+          <t>2015964</t>
+        </is>
+      </c>
+      <c r="C37" s="1" t="inlineStr">
+        <is>
+          <t>BELONG TO MORE</t>
+        </is>
+      </c>
+      <c r="D37" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E37" s="1" t="inlineStr">
+        <is>
+          <t>9, 16, 36, 41, 44</t>
+        </is>
+      </c>
+      <c r="F37" s="1" t="inlineStr">
+        <is>
+          <t>CBHS HEALTH FUND LIMITED</t>
+        </is>
+      </c>
+    </row>
+    <row r="38" customHeight="1" ht="140.0">
+      <c r="A38" s="1" t="inlineStr">
+        <is>
+          <t>2051586</t>
+        </is>
+      </c>
+      <c r="C38" s="1" t="inlineStr">
+        <is>
+          <t>BELONG HERE</t>
+        </is>
+      </c>
+      <c r="D38" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E38" s="1" t="inlineStr">
+        <is>
+          <t>36, 41</t>
+        </is>
+      </c>
+      <c r="F38" s="1" t="inlineStr">
+        <is>
+          <t>BELONG HERE PTY LTD</t>
+        </is>
+      </c>
+    </row>
+    <row r="39" customHeight="1" ht="140.0">
+      <c r="A39" s="1" t="inlineStr">
+        <is>
+          <t>2076412</t>
+        </is>
+      </c>
+      <c r="C39" s="1" t="inlineStr">
+        <is>
+          <t>I FOUND WHERE I BELONG</t>
+        </is>
+      </c>
+      <c r="D39" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E39" s="1" t="inlineStr">
+        <is>
+          <t>16, 18, 21, 25, 28, 30, 35, 41, 45</t>
+        </is>
+      </c>
+      <c r="F39" s="1" t="inlineStr">
+        <is>
+          <t>Girl Guides Australia</t>
+        </is>
+      </c>
+    </row>
+    <row r="40" customHeight="1" ht="140.0">
+      <c r="A40" s="1" t="inlineStr">
+        <is>
+          <t>2108244</t>
+        </is>
+      </c>
+      <c r="C40" s="1" t="inlineStr">
+        <is>
+          <t>WE BELONG TRANSFORMING LIVES</t>
+        </is>
+      </c>
+      <c r="D40" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E40" s="1" t="inlineStr">
+        <is>
+          <t>35, 41</t>
+        </is>
+      </c>
+      <c r="F40" s="1" t="inlineStr">
+        <is>
+          <t>Saurubh Nandkishore Malviya</t>
+        </is>
+      </c>
+    </row>
+    <row r="41" customHeight="1" ht="140.0">
+      <c r="A41" s="1" t="inlineStr">
+        <is>
+          <t>2113724</t>
+        </is>
+      </c>
+      <c r="C41" s="1" t="inlineStr">
+        <is>
+          <t>SAFE TO BELONG SAFE TO LEARN SAFE TO CONTRIBUTE SAFE TO SPEAK-UP</t>
+        </is>
+      </c>
+      <c r="D41" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E41" s="1" t="inlineStr">
+        <is>
+          <t>41, 44</t>
+        </is>
+      </c>
+      <c r="F41" s="1" t="inlineStr">
+        <is>
+          <t>Humanology Group Pty Ltd</t>
+        </is>
+      </c>
+    </row>
+    <row r="42" customHeight="1" ht="140.0">
+      <c r="A42" s="1" t="inlineStr">
+        <is>
+          <t>2131228</t>
+        </is>
+      </c>
+      <c r="C42" s="1" t="inlineStr">
+        <is>
+          <t>Be. Believe Belong Become</t>
+        </is>
+      </c>
+      <c r="D42" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E42" s="1" t="inlineStr">
+        <is>
+          <t>35, 36, 37, 41, 43, 44, 45</t>
+        </is>
+      </c>
+      <c r="F42" s="1" t="inlineStr">
+        <is>
+          <t>ANGLICARE SA LTD.</t>
+        </is>
+      </c>
+    </row>
+    <row r="43" customHeight="1" ht="140.0">
+      <c r="A43" s="1" t="inlineStr">
+        <is>
+          <t>2151895</t>
+        </is>
+      </c>
+      <c r="C43" s="1" t="inlineStr">
+        <is>
+          <t>THE FUTURE BELONGS TO THE THINGS THAT GROW</t>
+        </is>
+      </c>
+      <c r="D43" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E43" s="1" t="inlineStr">
+        <is>
+          <t>35</t>
+        </is>
+      </c>
+      <c r="F43" s="1" t="inlineStr">
+        <is>
+          <t>Brandmark Management Pty Ltd</t>
+        </is>
+      </c>
+    </row>
+    <row r="44" customHeight="1" ht="140.0">
+      <c r="A44" s="1" t="inlineStr">
+        <is>
+          <t>2186317</t>
+        </is>
+      </c>
+      <c r="C44" s="1" t="inlineStr">
+        <is>
+          <t>THE ROAD BELONGS TO ALL OF US.</t>
+        </is>
+      </c>
+      <c r="D44" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E44" s="1" t="inlineStr">
+        <is>
+          <t>9, 16, 18, 21, 25, 28, 35, 41</t>
+        </is>
+      </c>
+      <c r="F44" s="1" t="inlineStr">
+        <is>
+          <t>TRANSPORT ACCIDENT COMMISSION</t>
+        </is>
+      </c>
+    </row>
+    <row r="45" customHeight="1" ht="140.0">
+      <c r="A45" s="1" t="inlineStr">
+        <is>
+          <t>2186318</t>
+        </is>
+      </c>
+      <c r="C45" s="1" t="inlineStr">
+        <is>
+          <t>THE ROAD BELONGS TO ALL OF US.</t>
+        </is>
+      </c>
+      <c r="D45" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E45" s="1" t="inlineStr">
+        <is>
+          <t>9, 16, 18, 21, 25, 28, 35, 41</t>
+        </is>
+      </c>
+      <c r="F45" s="1" t="inlineStr">
+        <is>
+          <t>TRANSPORT ACCIDENT COMMISSION</t>
+        </is>
+      </c>
+    </row>
+    <row r="46" customHeight="1" ht="140.0">
+      <c r="A46" s="1" t="inlineStr">
+        <is>
+          <t>2198656</t>
+        </is>
+      </c>
+      <c r="C46" s="1" t="inlineStr">
+        <is>
+          <t>IT FEELS GOOD TO BELONG</t>
+        </is>
+      </c>
+      <c r="D46" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E46" s="1" t="inlineStr">
+        <is>
+          <t>9, 35, 37, 38, 41, 42</t>
+        </is>
+      </c>
+      <c r="F46" s="1" t="inlineStr">
+        <is>
+          <t>Telstra Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="47" customHeight="1" ht="140.0">
+      <c r="A47" s="1" t="inlineStr">
+        <is>
+          <t>2217237</t>
+        </is>
+      </c>
+      <c r="C47" s="1" t="inlineStr">
+        <is>
+          <t>BELONG</t>
+        </is>
+      </c>
+      <c r="D47" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E47" s="1" t="inlineStr">
+        <is>
+          <t>9, 35, 37, 38, 41, 42</t>
+        </is>
+      </c>
+      <c r="F47" s="1" t="inlineStr">
+        <is>
+          <t>Telstra Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="48" customHeight="1" ht="140.0">
+      <c r="A48" s="1" t="inlineStr">
+        <is>
+          <t>2224538</t>
+        </is>
+      </c>
+      <c r="C48" s="1" t="inlineStr">
+        <is>
+          <t>The 7 belongs to us.</t>
+        </is>
+      </c>
+      <c r="D48" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E48" s="1" t="inlineStr">
+        <is>
+          <t>42</t>
+        </is>
+      </c>
+      <c r="F48" s="1" t="inlineStr">
+        <is>
+          <t>Sense7 .APP Pty Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="49" customHeight="1" ht="140.0">
+      <c r="A49" s="1" t="inlineStr">
+        <is>
+          <t>2251222</t>
+        </is>
+      </c>
+      <c r="C49" s="1" t="inlineStr">
+        <is>
+          <t>UNDERSTAND CONNECT BELONG</t>
+        </is>
+      </c>
+      <c r="D49" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E49" s="1" t="inlineStr">
+        <is>
+          <t>42, 44, 45</t>
+        </is>
+      </c>
+      <c r="F49" s="1" t="inlineStr">
+        <is>
+          <t>Chi.L.D The Association For Childhood Language &amp; Related Disorders t/as Speech and Language Development Australia</t>
+        </is>
+      </c>
+    </row>
+    <row r="50" customHeight="1" ht="140.0">
+      <c r="A50" s="1" t="inlineStr">
+        <is>
+          <t>2269633</t>
+        </is>
+      </c>
+      <c r="C50" s="1" t="inlineStr">
+        <is>
+          <t>ACT BELONG COMMIT</t>
+        </is>
+      </c>
+      <c r="D50" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E50" s="1" t="inlineStr">
+        <is>
+          <t>41</t>
+        </is>
+      </c>
+      <c r="F50" s="1" t="inlineStr">
+        <is>
+          <t>Curtin University</t>
+        </is>
+      </c>
+    </row>
+    <row r="51" customHeight="1" ht="140.0">
+      <c r="A51" s="1" t="inlineStr">
+        <is>
+          <t>2269647</t>
+        </is>
+      </c>
+      <c r="C51" s="1" t="inlineStr">
+        <is>
+          <t>ACT BELONG COMMIT MENTALLY HEALTHY WA</t>
+        </is>
+      </c>
+      <c r="D51" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E51" s="1" t="inlineStr">
+        <is>
+          <t>41</t>
+        </is>
+      </c>
+      <c r="F51" s="1" t="inlineStr">
+        <is>
+          <t>Curtin University</t>
+        </is>
+      </c>
+    </row>
+    <row r="52" customHeight="1" ht="140.0">
+      <c r="A52" s="1" t="inlineStr">
+        <is>
+          <t>2269648</t>
+        </is>
+      </c>
+      <c r="C52" s="1" t="inlineStr">
+        <is>
+          <t>ACT BELONG COMMIT MENTALLY HEALTHY WA</t>
+        </is>
+      </c>
+      <c r="D52" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E52" s="1" t="inlineStr">
+        <is>
+          <t>41</t>
+        </is>
+      </c>
+      <c r="F52" s="1" t="inlineStr">
+        <is>
+          <t>Curtin University</t>
+        </is>
+      </c>
+    </row>
+    <row r="53" customHeight="1" ht="140.0">
+      <c r="A53" s="1" t="inlineStr">
+        <is>
+          <t>2269649</t>
+        </is>
+      </c>
+      <c r="C53" s="1" t="inlineStr">
+        <is>
+          <t>ACT BELONG COMMIT</t>
+        </is>
+      </c>
+      <c r="D53" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E53" s="1" t="inlineStr">
+        <is>
+          <t>41</t>
+        </is>
+      </c>
+      <c r="F53" s="1" t="inlineStr">
+        <is>
+          <t>Curtin University</t>
+        </is>
+      </c>
+    </row>
+    <row r="54" customHeight="1" ht="140.0">
+      <c r="A54" s="1" t="inlineStr">
+        <is>
+          <t>2269650</t>
+        </is>
+      </c>
+      <c r="C54" s="1" t="inlineStr">
+        <is>
+          <t>ACT BELONG COMMIT MENTALLY HEALTHY WA</t>
+        </is>
+      </c>
+      <c r="D54" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E54" s="1" t="inlineStr">
+        <is>
+          <t>41</t>
+        </is>
+      </c>
+      <c r="F54" s="1" t="inlineStr">
+        <is>
+          <t>Curtin University</t>
+        </is>
+      </c>
+    </row>
+    <row r="55" customHeight="1" ht="140.0">
+      <c r="A55" s="1" t="inlineStr">
+        <is>
+          <t>2287533</t>
+        </is>
+      </c>
+      <c r="C55" s="1" t="inlineStr">
+        <is>
           <t>WHERE YOU BELONG</t>
         </is>
       </c>
-      <c r="D32" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="E32" s="1" t="inlineStr">
+      <c r="D55" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E55" s="1" t="inlineStr">
+        <is>
+          <t>35, 36, 37, 42</t>
+        </is>
+      </c>
+      <c r="F55" s="1" t="inlineStr">
+        <is>
+          <t>Peet Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="56" customHeight="1" ht="140.0">
+      <c r="A56" s="1" t="inlineStr">
+        <is>
+          <t>2314177</t>
+        </is>
+      </c>
+      <c r="C56" s="1" t="inlineStr">
+        <is>
+          <t>GROW, BELONG AND THRIVE</t>
+        </is>
+      </c>
+      <c r="D56" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E56" s="1" t="inlineStr">
+        <is>
+          <t>1, 4, 19, 35, 39, 40</t>
+        </is>
+      </c>
+      <c r="F56" s="1" t="inlineStr">
+        <is>
+          <t>Viva Energy Holding Pty Ltd</t>
+        </is>
+      </c>
+    </row>
+    <row r="57" customHeight="1" ht="140.0">
+      <c r="A57" s="1" t="inlineStr">
+        <is>
+          <t>2356777</t>
+        </is>
+      </c>
+      <c r="C57" s="1" t="inlineStr">
+        <is>
+          <t>BELONG LEGAL</t>
+        </is>
+      </c>
+      <c r="D57" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E57" s="1" t="inlineStr">
+        <is>
+          <t>45</t>
+        </is>
+      </c>
+      <c r="F57" s="1" t="inlineStr">
+        <is>
+          <t>Dmitry Fedorov</t>
+        </is>
+      </c>
+    </row>
+    <row r="58" customHeight="1" ht="140.0">
+      <c r="A58" s="1" t="inlineStr">
+        <is>
+          <t>2389696</t>
+        </is>
+      </c>
+      <c r="C58" s="1" t="inlineStr">
+        <is>
+          <t>TANGI ROZI BELONG ANYWHERE</t>
+        </is>
+      </c>
+      <c r="D58" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E58" s="1" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="F58" s="1" t="inlineStr">
+        <is>
+          <t>Manzoor Hussain Muhammadi</t>
+        </is>
+      </c>
+    </row>
+    <row r="59" customHeight="1" ht="140.0">
+      <c r="A59" s="1" t="inlineStr">
+        <is>
+          <t>2390893</t>
+        </is>
+      </c>
+      <c r="C59" s="1" t="inlineStr">
+        <is>
+          <t>Bee Long - I Belong, You Belong, We Belong</t>
+        </is>
+      </c>
+      <c r="D59" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E59" s="1" t="inlineStr">
+        <is>
+          <t>16, 25</t>
+        </is>
+      </c>
+      <c r="F59" s="1" t="inlineStr">
+        <is>
+          <t>Angela Joy Leo</t>
+        </is>
+      </c>
+    </row>
+    <row r="60" customHeight="1" ht="140.0">
+      <c r="A60" s="1" t="inlineStr">
+        <is>
+          <t>2393833</t>
+        </is>
+      </c>
+      <c r="C60" s="1" t="inlineStr">
+        <is>
+          <t>SEPHORA WE BELONG TO SOMETHING BEAUTIFUL</t>
+        </is>
+      </c>
+      <c r="D60" s="1" t="inlineStr">
+        <is>
+          <t>Protected:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E60" s="1" t="inlineStr">
+        <is>
+          <t>3, 35, 44</t>
+        </is>
+      </c>
+      <c r="F60" s="1" t="inlineStr">
+        <is>
+          <t>SEPHORA</t>
+        </is>
+      </c>
+    </row>
+    <row r="61" customHeight="1" ht="140.0">
+      <c r="A61" s="1" t="inlineStr">
+        <is>
+          <t>2417820</t>
+        </is>
+      </c>
+      <c r="C61" s="1" t="inlineStr">
+        <is>
+          <t>KEEPING YOU ON THE ROAD WHERE YOU BELONG</t>
+        </is>
+      </c>
+      <c r="D61" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E61" s="1" t="inlineStr">
+        <is>
+          <t>45</t>
+        </is>
+      </c>
+      <c r="F61" s="1" t="inlineStr">
+        <is>
+          <t>Robert Bell</t>
+        </is>
+      </c>
+    </row>
+    <row r="62" customHeight="1" ht="140.0">
+      <c r="A62" s="1" t="inlineStr">
+        <is>
+          <t>2429263</t>
+        </is>
+      </c>
+      <c r="C62" s="1" t="inlineStr">
+        <is>
+          <t>PLAY HEAL BELONG</t>
+        </is>
+      </c>
+      <c r="D62" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E62" s="1" t="inlineStr">
+        <is>
+          <t>44</t>
+        </is>
+      </c>
+      <c r="F62" s="1" t="inlineStr">
+        <is>
+          <t>Rhianna Brickle</t>
+        </is>
+      </c>
+    </row>
+    <row r="63" customHeight="1" ht="140.0">
+      <c r="A63" s="1" t="inlineStr">
+        <is>
+          <t>2434805</t>
+        </is>
+      </c>
+      <c r="C63" s="1" t="inlineStr">
+        <is>
+          <t>BELONG FOR ME</t>
+        </is>
+      </c>
+      <c r="D63" s="1" t="inlineStr">
+        <is>
+          <t>Protected:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E63" s="1" t="inlineStr">
+        <is>
+          <t>45</t>
+        </is>
+      </c>
+      <c r="F63" s="1" t="inlineStr">
+        <is>
+          <t>Belong For Me Corporation</t>
+        </is>
+      </c>
+    </row>
+    <row r="64" customHeight="1" ht="140.0">
+      <c r="A64" s="1" t="inlineStr">
+        <is>
+          <t>2464223</t>
+        </is>
+      </c>
+      <c r="C64" s="1" t="inlineStr">
+        <is>
+          <t>Show up Pilates &amp; Events - Events -Stretch&amp;Massage Dance&amp;Stretch Classes Pilates Endure, Stretch &amp; Lengthen - Phrase Show up YOU belong here</t>
+        </is>
+      </c>
+      <c r="D64" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E64" s="1" t="inlineStr">
+        <is>
+          <t>41</t>
+        </is>
+      </c>
+      <c r="F64" s="1" t="inlineStr">
+        <is>
+          <t>Stephanie Kenny</t>
+        </is>
+      </c>
+    </row>
+    <row r="65" customHeight="1" ht="140.0">
+      <c r="A65" s="1" t="inlineStr">
+        <is>
+          <t>2464323</t>
+        </is>
+      </c>
+      <c r="C65" s="1" t="inlineStr">
+        <is>
+          <t>HIGHWAYADVOCATES KEEPING YOU ON THE ROAD WHERE YOU BELONG</t>
+        </is>
+      </c>
+      <c r="D65" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E65" s="1" t="inlineStr">
+        <is>
+          <t>39, 41, 45</t>
+        </is>
+      </c>
+      <c r="F65" s="1" t="inlineStr">
+        <is>
+          <t>Rodney Boyd</t>
+        </is>
+      </c>
+    </row>
+    <row r="66" customHeight="1" ht="140.0">
+      <c r="A66" s="1" t="inlineStr">
+        <is>
+          <t>2470438</t>
+        </is>
+      </c>
+      <c r="C66" s="1" t="inlineStr">
+        <is>
+          <t>PH PARADISE HOMES BUILD TO BELONG</t>
+        </is>
+      </c>
+      <c r="D66" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E66" s="1" t="inlineStr">
+        <is>
+          <t>37</t>
+        </is>
+      </c>
+      <c r="F66" s="1" t="inlineStr">
+        <is>
+          <t>Paradise Homes Adelaide Pty Ltd</t>
+        </is>
+      </c>
+    </row>
+    <row r="67" customHeight="1" ht="140.0">
+      <c r="A67" s="1" t="inlineStr">
+        <is>
+          <t>2479186</t>
+        </is>
+      </c>
+      <c r="C67" s="1" t="inlineStr">
+        <is>
+          <t>GHOULISH GIRLS IT IS WHERE WE BELONG</t>
+        </is>
+      </c>
+      <c r="D67" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E67" s="1" t="inlineStr">
+        <is>
+          <t>25, 41</t>
+        </is>
+      </c>
+      <c r="F67" s="1" t="inlineStr">
+        <is>
+          <t>Claudia Josephine D'Cruz</t>
+        </is>
+      </c>
+    </row>
+    <row r="68" customHeight="1" ht="140.0">
+      <c r="A68" s="1" t="inlineStr">
+        <is>
+          <t>2494314</t>
+        </is>
+      </c>
+      <c r="C68" s="1" t="inlineStr">
+        <is>
+          <t>You Belong Here</t>
+        </is>
+      </c>
+      <c r="D68" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E68" s="1" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
-      <c r="F32" s="1" t="inlineStr">
-[...274 lines deleted...]
-      <c r="E42" s="1" t="inlineStr">
+      <c r="F68" s="1" t="inlineStr">
+        <is>
+          <t>Mitchell Torre Real Estate Pty Ltd</t>
+        </is>
+      </c>
+    </row>
+    <row r="69" customHeight="1" ht="140.0">
+      <c r="A69" s="1" t="inlineStr">
+        <is>
+          <t>2502282</t>
+        </is>
+      </c>
+      <c r="C69" s="1" t="inlineStr">
+        <is>
+          <t>jxk</t>
+        </is>
+      </c>
+      <c r="D69" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E69" s="1" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="F69" s="1" t="inlineStr">
+        <is>
+          <t>Xiamen Mo Belongs To Industry and Trade Co., Ltd.</t>
+        </is>
+      </c>
+    </row>
+    <row r="70" customHeight="1" ht="140.0">
+      <c r="A70" s="1" t="inlineStr">
+        <is>
+          <t>2505697</t>
+        </is>
+      </c>
+      <c r="C70" s="1" t="inlineStr">
+        <is>
+          <t>GHOULISH GIRLS IT IS WHERE WE BELONG</t>
+        </is>
+      </c>
+      <c r="D70" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E70" s="1" t="inlineStr">
+        <is>
+          <t>25, 41</t>
+        </is>
+      </c>
+      <c r="F70" s="1" t="inlineStr">
+        <is>
+          <t>Claudia Josephine D'Cruz</t>
+        </is>
+      </c>
+    </row>
+    <row r="71" customHeight="1" ht="140.0">
+      <c r="A71" s="1" t="inlineStr">
+        <is>
+          <t>2508698</t>
+        </is>
+      </c>
+      <c r="C71" s="1" t="inlineStr">
+        <is>
+          <t>SAINT MARY'S BEAUDESERT BELONG GROW SERVE IN CHRIST</t>
+        </is>
+      </c>
+      <c r="D71" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E71" s="1" t="inlineStr">
+        <is>
+          <t>16, 18, 25, 41</t>
+        </is>
+      </c>
+      <c r="F71" s="1" t="inlineStr">
+        <is>
+          <t>The Corporation of the Trustees of the Roman Catholic Archdiocese of Brisbane</t>
+        </is>
+      </c>
+    </row>
+    <row r="72" customHeight="1" ht="140.0">
+      <c r="A72" s="1" t="inlineStr">
+        <is>
+          <t>2538297</t>
+        </is>
+      </c>
+      <c r="C72" s="1" t="inlineStr">
+        <is>
+          <t>BelongHere! Safe. Seen. Loved.</t>
+        </is>
+      </c>
+      <c r="D72" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E72" s="1" t="inlineStr">
+        <is>
+          <t>35</t>
+        </is>
+      </c>
+      <c r="F72" s="1" t="inlineStr">
+        <is>
+          <t>Sherry Burke</t>
+        </is>
+      </c>
+    </row>
+    <row r="73" customHeight="1" ht="140.0">
+      <c r="A73" s="1" t="inlineStr">
+        <is>
+          <t>2559917</t>
+        </is>
+      </c>
+      <c r="C73" s="1" t="inlineStr">
+        <is>
+          <t>The Haven - A Place To Belong</t>
+        </is>
+      </c>
+      <c r="D73" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E73" s="1" t="inlineStr">
         <is>
           <t>41, 44</t>
         </is>
       </c>
-      <c r="F42" s="1" t="inlineStr">
-[...246 lines deleted...]
-      <c r="E51" s="1" t="inlineStr">
+      <c r="F73" s="1" t="inlineStr">
+        <is>
+          <t>Equal Access for Autism Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="74" customHeight="1" ht="140.0">
+      <c r="A74" s="1" t="inlineStr">
+        <is>
+          <t>2561815</t>
+        </is>
+      </c>
+      <c r="C74" s="1" t="inlineStr">
+        <is>
+          <t>Football Belongs</t>
+        </is>
+      </c>
+      <c r="D74" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E74" s="1" t="inlineStr">
+        <is>
+          <t>16, 41</t>
+        </is>
+      </c>
+      <c r="F74" s="1" t="inlineStr">
+        <is>
+          <t>John Didulica</t>
+        </is>
+      </c>
+    </row>
+    <row r="75" customHeight="1" ht="140.0">
+      <c r="A75" s="1" t="inlineStr">
+        <is>
+          <t>2563825</t>
+        </is>
+      </c>
+      <c r="C75" s="1" t="inlineStr">
+        <is>
+          <t>WHERE WE BELONG MUSIC FESTIVAL</t>
+        </is>
+      </c>
+      <c r="D75" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E75" s="1" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
-      <c r="F51" s="1" t="inlineStr">
-[...594 lines deleted...]
-      <c r="A73" s="1" t="inlineStr">
+      <c r="F75" s="1" t="inlineStr">
+        <is>
+          <t>Tribe Social Belonging Pty Ltd</t>
+        </is>
+      </c>
+    </row>
+    <row r="76" customHeight="1" ht="140.0">
+      <c r="A76" s="1" t="inlineStr">
         <is>
           <t>2525627</t>
         </is>
       </c>
-      <c r="C73" s="1" t="inlineStr">
+      <c r="C76" s="1" t="inlineStr">
         <is>
           <t>COEXPERIENCES</t>
         </is>
       </c>
-      <c r="D73" s="1" t="inlineStr">
+      <c r="D76" s="1" t="inlineStr">
         <is>
           <t>Published:
 Under examination</t>
         </is>
       </c>
-      <c r="E73" s="1" t="inlineStr">
+      <c r="E76" s="1" t="inlineStr">
         <is>
           <t>9, 41, 42, 45</t>
         </is>
       </c>
-      <c r="F73" s="1" t="inlineStr">
+      <c r="F76" s="1" t="inlineStr">
         <is>
           <t>Belong For Me Corporation</t>
         </is>
       </c>
     </row>
-    <row r="74" customHeight="true" ht="140.0">
-[...10 lines deleted...]
-      <c r="D74" s="1" t="inlineStr">
+    <row r="77" customHeight="1" ht="140.0">
+      <c r="A77" s="1" t="inlineStr">
+        <is>
+          <t>2583370</t>
+        </is>
+      </c>
+      <c r="C77" s="1" t="inlineStr">
+        <is>
+          <t>ST KILDA GATEHOUSE BELONG CONNECT RESPECT</t>
+        </is>
+      </c>
+      <c r="D77" s="1" t="inlineStr">
+        <is>
+          <t>Published:
+Under examination</t>
+        </is>
+      </c>
+      <c r="E77" s="1" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="F77" s="1" t="inlineStr">
+        <is>
+          <t>St Kilda Gatehouse Incorporated</t>
+        </is>
+      </c>
+    </row>
+    <row r="78" customHeight="1" ht="140.0">
+      <c r="A78" s="1" t="inlineStr">
+        <is>
+          <t>2585138</t>
+        </is>
+      </c>
+      <c r="C78" s="1" t="inlineStr">
+        <is>
+          <t>BELONG</t>
+        </is>
+      </c>
+      <c r="D78" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+Opposition period expired</t>
+        </is>
+      </c>
+      <c r="E78" s="1" t="inlineStr">
+        <is>
+          <t>9, 41, 42</t>
+        </is>
+      </c>
+      <c r="F78" s="1" t="inlineStr">
+        <is>
+          <t>Telstra Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="79" customHeight="1" ht="140.0">
+      <c r="A79" s="1" t="inlineStr">
+        <is>
+          <t>2588214</t>
+        </is>
+      </c>
+      <c r="C79" s="1" t="inlineStr">
+        <is>
+          <t>Belong Healthcare</t>
+        </is>
+      </c>
+      <c r="D79" s="1" t="inlineStr">
         <is>
           <t>Accepted:
 In opposition period</t>
         </is>
       </c>
-      <c r="E74" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D75" s="1" t="inlineStr">
+      <c r="E79" s="1" t="inlineStr">
+        <is>
+          <t>44</t>
+        </is>
+      </c>
+      <c r="F79" s="1" t="inlineStr">
+        <is>
+          <t>Belong Healthcare PTY LTD</t>
+        </is>
+      </c>
+    </row>
+    <row r="80" customHeight="1" ht="140.0">
+      <c r="A80" s="1" t="inlineStr">
+        <is>
+          <t>2602705</t>
+        </is>
+      </c>
+      <c r="C80" s="1" t="inlineStr">
+        <is>
+          <t>VOYAGEZ AUSTRALIA CONNECT. SETTLE. BELONG</t>
+        </is>
+      </c>
+      <c r="D80" s="1" t="inlineStr">
         <is>
           <t>Accepted:
 Awaiting publication</t>
         </is>
       </c>
-      <c r="E75" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D76" s="1" t="inlineStr">
+      <c r="E80" s="1" t="inlineStr">
+        <is>
+          <t>35</t>
+        </is>
+      </c>
+      <c r="F80" s="1" t="inlineStr">
+        <is>
+          <t>VOYAGEZAUSTRALIA PTY LTD</t>
+        </is>
+      </c>
+    </row>
+    <row r="81" customHeight="1" ht="140.0">
+      <c r="A81" s="1" t="inlineStr">
+        <is>
+          <t>2609073</t>
+        </is>
+      </c>
+      <c r="C81" s="1" t="inlineStr">
+        <is>
+          <t>BELIEVE. BELONG. BECOME.</t>
+        </is>
+      </c>
+      <c r="D81" s="1" t="inlineStr">
+        <is>
+          <t>Published:
+Under examination</t>
+        </is>
+      </c>
+      <c r="E81" s="1" t="inlineStr">
+        <is>
+          <t>1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45</t>
+        </is>
+      </c>
+      <c r="F81" s="1" t="inlineStr">
+        <is>
+          <t>Brisbane Organising Committee for the 2032 Olympic and Paralympic Games</t>
+        </is>
+      </c>
+    </row>
+    <row r="82" customHeight="1" ht="140.0">
+      <c r="A82" s="1" t="inlineStr">
+        <is>
+          <t>2609074</t>
+        </is>
+      </c>
+      <c r="C82" s="1" t="inlineStr">
+        <is>
+          <t>BELIEVE. BELONG. BECOME. BRISBANE 2032.</t>
+        </is>
+      </c>
+      <c r="D82" s="1" t="inlineStr">
+        <is>
+          <t>Published:
+Under examination</t>
+        </is>
+      </c>
+      <c r="E82" s="1" t="inlineStr">
+        <is>
+          <t>1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45</t>
+        </is>
+      </c>
+      <c r="F82" s="1" t="inlineStr">
+        <is>
+          <t>Brisbane Organising Committee for the 2032 Olympic and Paralympic Games</t>
+        </is>
+      </c>
+    </row>
+    <row r="83" customHeight="1" ht="140.0">
+      <c r="A83" s="1" t="inlineStr">
+        <is>
+          <t>2631234</t>
+        </is>
+      </c>
+      <c r="C83" s="1" t="inlineStr">
+        <is>
+          <t>some loads belong here</t>
+        </is>
+      </c>
+      <c r="D83" s="1" t="inlineStr">
         <is>
           <t>Accepted:
 Awaiting publication</t>
         </is>
       </c>
-      <c r="E76" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D77" s="1" t="inlineStr">
+      <c r="E83" s="1" t="inlineStr">
+        <is>
+          <t>37</t>
+        </is>
+      </c>
+      <c r="F83" s="1" t="inlineStr">
+        <is>
+          <t>HARBOURLINE COLLECTIVE PTY LTD</t>
+        </is>
+      </c>
+    </row>
+    <row r="84" customHeight="1" ht="140.0">
+      <c r="A84" s="1" t="inlineStr">
+        <is>
+          <t>2632226</t>
+        </is>
+      </c>
+      <c r="C84" s="1" t="inlineStr">
+        <is>
+          <t>LAUNDRYED some loads belong here</t>
+        </is>
+      </c>
+      <c r="D84" s="1" t="inlineStr">
         <is>
           <t>Accepted:
 Awaiting publication</t>
         </is>
       </c>
-      <c r="E77" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D78" s="1" t="inlineStr">
+      <c r="E84" s="1" t="inlineStr">
+        <is>
+          <t>37</t>
+        </is>
+      </c>
+      <c r="F84" s="1" t="inlineStr">
+        <is>
+          <t>HARBOURLINE COLLECTIVE PTY LTD</t>
+        </is>
+      </c>
+    </row>
+    <row r="85" customHeight="1" ht="140.0">
+      <c r="A85" s="1" t="inlineStr">
+        <is>
+          <t>2637724</t>
+        </is>
+      </c>
+      <c r="C85" s="1" t="inlineStr">
+        <is>
+          <t>GAMES WHERE YOU BELONG</t>
+        </is>
+      </c>
+      <c r="D85" s="1" t="inlineStr">
         <is>
           <t>Published:
 Under examination</t>
         </is>
       </c>
-      <c r="E78" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D79" s="1" t="inlineStr">
+      <c r="E85" s="1" t="inlineStr">
+        <is>
+          <t>9, 41</t>
+        </is>
+      </c>
+      <c r="F85" s="1" t="inlineStr">
+        <is>
+          <t>Las Vegas Sands Corp.</t>
+        </is>
+      </c>
+    </row>
+    <row r="86" customHeight="1" ht="140.0">
+      <c r="A86" s="1" t="inlineStr">
+        <is>
+          <t>2640855</t>
+        </is>
+      </c>
+      <c r="C86" s="1" t="inlineStr">
+        <is>
+          <t>PET HOMERANGE WHERE INSTINCTS BELONG</t>
+        </is>
+      </c>
+      <c r="D86" s="1" t="inlineStr">
         <is>
           <t>Published:
-Under examination</t>
-[...42 lines deleted...]
-      <c r="A81" s="1" t="inlineStr">
+Awaiting examination</t>
+        </is>
+      </c>
+      <c r="E86" s="1" t="inlineStr">
+        <is>
+          <t>3, 5, 16, 20, 24, 27, 28</t>
+        </is>
+      </c>
+      <c r="F86" s="1" t="inlineStr">
+        <is>
+          <t>THURSNIGHT PTY LTD</t>
+        </is>
+      </c>
+    </row>
+    <row r="87" customHeight="1" ht="140.0">
+      <c r="A87" s="1" t="inlineStr">
+        <is>
+          <t>2643723</t>
+        </is>
+      </c>
+      <c r="C87" s="1" t="inlineStr">
+        <is>
+          <t>NEIGHBOURHOOD BY HENLEY HOMES THAT BELONG</t>
+        </is>
+      </c>
+      <c r="D87" s="1" t="inlineStr">
+        <is>
+          <t>Published:
+Awaiting examination</t>
+        </is>
+      </c>
+      <c r="E87" s="1" t="inlineStr">
+        <is>
+          <t>35, 36, 37, 42</t>
+        </is>
+      </c>
+      <c r="F87" s="1" t="inlineStr">
+        <is>
+          <t>Henley Arch Pty Ltd as trustee for the Henley Arch Unit Trust</t>
+        </is>
+      </c>
+    </row>
+    <row r="88" customHeight="1" ht="140.0">
+      <c r="A88" s="1" t="inlineStr">
         <is>
           <t>259232</t>
         </is>
       </c>
-      <c r="C81" s="1" t="inlineStr">
+      <c r="C88" s="1" t="inlineStr">
         <is>
           <t>BE-LONG</t>
         </is>
       </c>
-      <c r="D81" s="1" t="inlineStr">
+      <c r="D88" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E81" s="1" t="inlineStr">
+      <c r="E88" s="1" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
-      <c r="F81" s="1" t="inlineStr">
+      <c r="F88" s="1" t="inlineStr">
         <is>
           <t>Coty US LLC</t>
         </is>
       </c>
     </row>
-    <row r="82" customHeight="true" ht="140.0">
-      <c r="A82" s="1" t="inlineStr">
+    <row r="89" customHeight="1" ht="140.0">
+      <c r="A89" s="1" t="inlineStr">
         <is>
           <t>845266</t>
         </is>
       </c>
-      <c r="C82" s="1" t="inlineStr">
+      <c r="C89" s="1" t="inlineStr">
         <is>
           <t>AT LEAST ONE BELONGS IN EVERY HOME</t>
         </is>
       </c>
-      <c r="D82" s="1" t="inlineStr">
+      <c r="D89" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E82" s="1" t="inlineStr">
+      <c r="E89" s="1" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
-      <c r="F82" s="1" t="inlineStr">
+      <c r="F89" s="1" t="inlineStr">
         <is>
           <t>Bose Corporation</t>
         </is>
       </c>
     </row>
-    <row r="83" customHeight="true" ht="140.0">
-      <c r="A83" s="1" t="inlineStr">
+    <row r="90" customHeight="1" ht="140.0">
+      <c r="A90" s="1" t="inlineStr">
         <is>
           <t>909176</t>
         </is>
       </c>
-      <c r="C83" s="1" t="inlineStr">
+      <c r="C90" s="1" t="inlineStr">
         <is>
           <t>CLUB PHYSICAL WHERE YOU BELONG</t>
         </is>
       </c>
-      <c r="D83" s="1" t="inlineStr">
+      <c r="D90" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E83" s="1" t="inlineStr">
+      <c r="E90" s="1" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
-      <c r="F83" s="1" t="inlineStr">
+      <c r="F90" s="1" t="inlineStr">
         <is>
           <t>Club Physical Holdings Limited</t>
         </is>
       </c>
     </row>
-    <row r="84" customHeight="true" ht="140.0">
-      <c r="A84" s="1" t="inlineStr">
+    <row r="91" customHeight="1" ht="140.0">
+      <c r="A91" s="1" t="inlineStr">
         <is>
           <t>951882</t>
         </is>
       </c>
-      <c r="C84" s="1" t="inlineStr">
+      <c r="C91" s="1" t="inlineStr">
         <is>
           <t>"It's where you belong"</t>
         </is>
       </c>
-      <c r="D84" s="1" t="inlineStr">
+      <c r="D91" s="1" t="inlineStr">
         <is>
           <t>Removed:
 Non-use</t>
         </is>
       </c>
-      <c r="E84" s="1" t="inlineStr">
+      <c r="E91" s="1" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
-      <c r="F84" s="1" t="inlineStr">
+      <c r="F91" s="1" t="inlineStr">
         <is>
           <t>Holiday Coast Credit Union Ltd.</t>
         </is>
       </c>
     </row>
-    <row r="85" customHeight="true" ht="140.0">
-      <c r="A85" s="1" t="inlineStr">
+    <row r="92" customHeight="1" ht="140.0">
+      <c r="A92" s="1" t="inlineStr">
         <is>
           <t>1045724</t>
         </is>
       </c>
-      <c r="C85" s="1" t="inlineStr">
+      <c r="C92" s="1" t="inlineStr">
         <is>
           <t>BELONG MEDIA</t>
         </is>
       </c>
-      <c r="D85" s="1" t="inlineStr">
+      <c r="D92" s="1" t="inlineStr">
         <is>
           <t>Removed:
 Non-use</t>
         </is>
       </c>
-      <c r="E85" s="1" t="inlineStr">
+      <c r="E92" s="1" t="inlineStr">
         <is>
           <t>9, 16, 25, 41, 45</t>
         </is>
       </c>
-      <c r="F85" s="1" t="inlineStr">
+      <c r="F92" s="1" t="inlineStr">
         <is>
           <t>Americana Leadership College Pty Limited</t>
         </is>
       </c>
     </row>
-    <row r="86" customHeight="true" ht="140.0">
-      <c r="A86" s="1" t="inlineStr">
+    <row r="93" customHeight="1" ht="140.0">
+      <c r="A93" s="1" t="inlineStr">
         <is>
           <t>1046100</t>
         </is>
       </c>
-      <c r="C86" s="1" t="inlineStr">
+      <c r="C93" s="1" t="inlineStr">
         <is>
           <t>DO YOU BELONG?</t>
         </is>
       </c>
-      <c r="D86" s="1" t="inlineStr">
+      <c r="D93" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E86" s="1" t="inlineStr">
+      <c r="E93" s="1" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
-      <c r="F86" s="1" t="inlineStr">
+      <c r="F93" s="1" t="inlineStr">
         <is>
           <t>Just Jeans Group Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="87" customHeight="true" ht="140.0">
-      <c r="A87" s="1" t="inlineStr">
+    <row r="94" customHeight="1" ht="140.0">
+      <c r="A94" s="1" t="inlineStr">
         <is>
           <t>1049133</t>
         </is>
       </c>
-      <c r="C87" s="1" t="inlineStr">
+      <c r="C94" s="1" t="inlineStr">
         <is>
           <t>BELONG</t>
         </is>
       </c>
-      <c r="D87" s="1" t="inlineStr">
+      <c r="D94" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E87" s="1" t="inlineStr">
+      <c r="E94" s="1" t="inlineStr">
         <is>
           <t>35, 36, 37, 42</t>
         </is>
       </c>
-      <c r="F87" s="1" t="inlineStr">
+      <c r="F94" s="1" t="inlineStr">
         <is>
           <t>Lend Lease Development Pty Limited</t>
         </is>
       </c>
     </row>
-    <row r="88" customHeight="true" ht="140.0">
-      <c r="A88" s="1" t="inlineStr">
+    <row r="95" customHeight="1" ht="140.0">
+      <c r="A95" s="1" t="inlineStr">
         <is>
           <t>1056793</t>
         </is>
       </c>
-      <c r="C88" s="1" t="inlineStr">
+      <c r="C95" s="1" t="inlineStr">
         <is>
           <t>BELONG</t>
         </is>
       </c>
-      <c r="D88" s="1" t="inlineStr">
+      <c r="D95" s="1" t="inlineStr">
         <is>
           <t>Ceased - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E88" s="1" t="inlineStr">
+      <c r="E95" s="1" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
-      <c r="F88" s="1" t="inlineStr">
+      <c r="F95" s="1" t="inlineStr">
         <is>
           <t>Coty Germany GmbH</t>
         </is>
       </c>
     </row>
-    <row r="89" customHeight="true" ht="140.0">
-      <c r="A89" s="1" t="inlineStr">
+    <row r="96" customHeight="1" ht="140.0">
+      <c r="A96" s="1" t="inlineStr">
         <is>
           <t>1130056</t>
         </is>
       </c>
-      <c r="C89" s="1" t="inlineStr">
+      <c r="C96" s="1" t="inlineStr">
         <is>
           <t>BELONG</t>
         </is>
       </c>
-      <c r="D89" s="1" t="inlineStr">
+      <c r="D96" s="1" t="inlineStr">
         <is>
           <t>Ceased - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E89" s="1" t="inlineStr">
+      <c r="E96" s="1" t="inlineStr">
         <is>
           <t>43</t>
         </is>
       </c>
-      <c r="F89" s="1" t="inlineStr">
+      <c r="F96" s="1" t="inlineStr">
         <is>
           <t>SHERATON INTERNATIONAL INC.</t>
         </is>
       </c>
     </row>
-    <row r="90" customHeight="true" ht="140.0">
-      <c r="A90" s="1" t="inlineStr">
+    <row r="97" customHeight="1" ht="140.0">
+      <c r="A97" s="1" t="inlineStr">
         <is>
           <t>1241126</t>
         </is>
       </c>
-      <c r="C90" s="1" t="inlineStr">
+      <c r="C97" s="1" t="inlineStr">
         <is>
           <t>Where Boaters Belong</t>
         </is>
       </c>
-      <c r="D90" s="1" t="inlineStr">
+      <c r="D97" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E90" s="1" t="inlineStr">
+      <c r="E97" s="1" t="inlineStr">
         <is>
           <t>39</t>
         </is>
       </c>
-      <c r="F90" s="1" t="inlineStr">
+      <c r="F97" s="1" t="inlineStr">
         <is>
           <t>Sea Tow Services Australia Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="91" customHeight="true" ht="140.0">
-      <c r="A91" s="1" t="inlineStr">
+    <row r="98" customHeight="1" ht="140.0">
+      <c r="A98" s="1" t="inlineStr">
         <is>
           <t>1275953</t>
         </is>
       </c>
-      <c r="C91" s="1" t="inlineStr">
+      <c r="C98" s="1" t="inlineStr">
         <is>
           <t>PLATINUM CREATIONS FOR EVERYBODY OUT THERE LOOKING FOR SOMEWHERE TO
 BELONG</t>
         </is>
       </c>
-      <c r="D91" s="1" t="inlineStr">
+      <c r="D98" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E91" s="1" t="inlineStr">
+      <c r="E98" s="1" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
-      <c r="F91" s="1" t="inlineStr">
+      <c r="F98" s="1" t="inlineStr">
         <is>
           <t>Rocco Catania</t>
         </is>
       </c>
     </row>
-    <row r="92" customHeight="true" ht="140.0">
-      <c r="A92" s="1" t="inlineStr">
+    <row r="99" customHeight="1" ht="140.0">
+      <c r="A99" s="1" t="inlineStr">
         <is>
           <t>1434335</t>
         </is>
       </c>
-      <c r="C92" s="1" t="inlineStr">
+      <c r="C99" s="1" t="inlineStr">
         <is>
           <t>Everyone belongs</t>
         </is>
       </c>
-      <c r="D92" s="1" t="inlineStr">
+      <c r="D99" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E92" s="1" t="inlineStr">
+      <c r="E99" s="1" t="inlineStr">
         <is>
           <t>16, 25, 35, 41, 45</t>
         </is>
       </c>
-      <c r="F92" s="1" t="inlineStr">
+      <c r="F99" s="1" t="inlineStr">
         <is>
           <t>The Commonwealth of Australia C/- Department of Immigration and Citizenship</t>
         </is>
       </c>
     </row>
-    <row r="93" customHeight="true" ht="140.0">
-      <c r="A93" s="1" t="inlineStr">
+    <row r="100" customHeight="1" ht="140.0">
+      <c r="A100" s="1" t="inlineStr">
         <is>
           <t>1524949</t>
         </is>
       </c>
-      <c r="C93" s="1" t="inlineStr">
+      <c r="C100" s="1" t="inlineStr">
         <is>
           <t>THE FUTURE BELONGS TO THOSE WHO BELIEVE IN THEIR DREAMS</t>
         </is>
       </c>
-      <c r="D93" s="1" t="inlineStr">
+      <c r="D100" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E93" s="1" t="inlineStr">
+      <c r="E100" s="1" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
-      <c r="F93" s="1" t="inlineStr">
+      <c r="F100" s="1" t="inlineStr">
         <is>
           <t>Retail Borders Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="94" customHeight="true" ht="140.0">
-      <c r="A94" s="1" t="inlineStr">
+    <row r="101" customHeight="1" ht="140.0">
+      <c r="A101" s="1" t="inlineStr">
         <is>
           <t>1530955</t>
         </is>
       </c>
-      <c r="C94" s="1" t="inlineStr">
+      <c r="C101" s="1" t="inlineStr">
         <is>
           <t>BELONG TO THE BEST VALUE BRAND</t>
         </is>
       </c>
-      <c r="D94" s="1" t="inlineStr">
+      <c r="D101" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E94" s="1" t="inlineStr">
+      <c r="E101" s="1" t="inlineStr">
         <is>
           <t>35, 36</t>
         </is>
       </c>
-      <c r="F94" s="1" t="inlineStr">
+      <c r="F101" s="1" t="inlineStr">
         <is>
           <t>Professionals Global Limited</t>
         </is>
       </c>
     </row>
-    <row r="95" customHeight="true" ht="140.0">
-      <c r="A95" s="1" t="inlineStr">
+    <row r="102" customHeight="1" ht="140.0">
+      <c r="A102" s="1" t="inlineStr">
         <is>
           <t>1580951</t>
         </is>
       </c>
-      <c r="C95" s="1" t="inlineStr">
+      <c r="C102" s="1" t="inlineStr">
         <is>
           <t>B BELONG</t>
         </is>
       </c>
-      <c r="D95" s="1" t="inlineStr">
+      <c r="D102" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E95" s="1" t="inlineStr">
+      <c r="E102" s="1" t="inlineStr">
         <is>
           <t>9, 35, 38, 41, 42</t>
         </is>
       </c>
-      <c r="F95" s="1" t="inlineStr">
+      <c r="F102" s="1" t="inlineStr">
         <is>
           <t>Telstra Limited</t>
         </is>
       </c>
     </row>
-    <row r="96" customHeight="true" ht="140.0">
-      <c r="A96" s="1" t="inlineStr">
+    <row r="103" customHeight="1" ht="140.0">
+      <c r="A103" s="1" t="inlineStr">
         <is>
           <t>1595668</t>
         </is>
       </c>
-      <c r="C96" s="1" t="inlineStr">
+      <c r="C103" s="1" t="inlineStr">
         <is>
           <t>LINDSAY PARK ...THE FUTURE BELONGS TO THOSE WHO PLAN FOR IT</t>
         </is>
       </c>
-      <c r="D96" s="1" t="inlineStr">
+      <c r="D103" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E96" s="1" t="inlineStr">
+      <c r="E103" s="1" t="inlineStr">
         <is>
           <t>35, 41, 43, 44</t>
         </is>
       </c>
-      <c r="F96" s="1" t="inlineStr">
+      <c r="F103" s="1" t="inlineStr">
         <is>
           <t>David Hayes Holdings Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="97" customHeight="true" ht="140.0">
-      <c r="A97" s="1" t="inlineStr">
+    <row r="104" customHeight="1" ht="140.0">
+      <c r="A104" s="1" t="inlineStr">
         <is>
           <t>1630886</t>
         </is>
       </c>
-      <c r="C97" s="1" t="inlineStr">
+      <c r="C104" s="1" t="inlineStr">
         <is>
           <t>THE HUB I BELONG</t>
         </is>
       </c>
-      <c r="D97" s="1" t="inlineStr">
+      <c r="D104" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E97" s="1" t="inlineStr">
+      <c r="E104" s="1" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
-      <c r="F97" s="1" t="inlineStr">
+      <c r="F104" s="1" t="inlineStr">
         <is>
           <t>The Waverton Hub Incorporated</t>
         </is>
       </c>
     </row>
-    <row r="98" customHeight="true" ht="140.0">
-      <c r="A98" s="1" t="inlineStr">
+    <row r="105" customHeight="1" ht="140.0">
+      <c r="A105" s="1" t="inlineStr">
         <is>
           <t>1630888</t>
         </is>
       </c>
-      <c r="C98" s="1" t="inlineStr">
+      <c r="C105" s="1" t="inlineStr">
         <is>
           <t>The Hub I belong</t>
         </is>
       </c>
-      <c r="D98" s="1" t="inlineStr">
+      <c r="D105" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E98" s="1" t="inlineStr">
+      <c r="E105" s="1" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
-      <c r="F98" s="1" t="inlineStr">
+      <c r="F105" s="1" t="inlineStr">
         <is>
           <t>The Waverton Hub Incorporated</t>
         </is>
       </c>
     </row>
-    <row r="99" customHeight="true" ht="140.0">
-      <c r="A99" s="1" t="inlineStr">
+    <row r="106" customHeight="1" ht="140.0">
+      <c r="A106" s="1" t="inlineStr">
+        <is>
+          <t>1695147</t>
+        </is>
+      </c>
+      <c r="C106" s="1" t="inlineStr">
+        <is>
+          <t>SHINE INSPIRE ACHIEVE BELONG</t>
+        </is>
+      </c>
+      <c r="D106" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E106" s="1" t="inlineStr">
+        <is>
+          <t>35, 41</t>
+        </is>
+      </c>
+      <c r="F106" s="1" t="inlineStr">
+        <is>
+          <t>Shine Inspire Achieve Belong Incorporated</t>
+        </is>
+      </c>
+    </row>
+    <row r="107" customHeight="1" ht="140.0">
+      <c r="A107" s="1" t="inlineStr">
         <is>
           <t>1699143</t>
         </is>
       </c>
-      <c r="C99" s="1" t="inlineStr">
+      <c r="C107" s="1" t="inlineStr">
         <is>
           <t>PUT SMILES BACK WHERE THEY BELONG</t>
         </is>
       </c>
-      <c r="D99" s="1" t="inlineStr">
+      <c r="D107" s="1" t="inlineStr">
         <is>
           <t>Ceased - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E99" s="1" t="inlineStr">
+      <c r="E107" s="1" t="inlineStr">
         <is>
           <t>5, 41, 44</t>
         </is>
       </c>
-      <c r="F99" s="1" t="inlineStr">
+      <c r="F107" s="1" t="inlineStr">
         <is>
           <t>Societe des Produits Nestle S.A.</t>
         </is>
       </c>
     </row>
-    <row r="100" customHeight="true" ht="140.0">
-      <c r="A100" s="1" t="inlineStr">
+    <row r="108" customHeight="1" ht="140.0">
+      <c r="A108" s="1" t="inlineStr">
         <is>
           <t>354904</t>
         </is>
       </c>
-      <c r="C100" s="1" t="inlineStr">
+      <c r="C108" s="1" t="inlineStr">
         <is>
           <t>PEOPLE TO BELONG TO</t>
         </is>
       </c>
-      <c r="D100" s="1" t="inlineStr">
+      <c r="D108" s="1" t="inlineStr">
         <is>
           <t>Status not available</t>
         </is>
       </c>
-      <c r="E100" s="1" t="inlineStr">
+      <c r="E108" s="1" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
-      <c r="F100" s="1" t="inlineStr">
+      <c r="F108" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
-    <row r="101" customHeight="true" ht="140.0">
-      <c r="A101" s="1" t="inlineStr">
+    <row r="109" customHeight="1" ht="140.0">
+      <c r="A109" s="1" t="inlineStr">
         <is>
           <t>413623</t>
         </is>
       </c>
-      <c r="C101" s="1" t="inlineStr">
+      <c r="C109" s="1" t="inlineStr">
         <is>
           <t>AUSTRALIAN CENTRAL CREDIT UNION
 WE BELONG TOGETHER</t>
         </is>
       </c>
-      <c r="D101" s="1" t="inlineStr">
+      <c r="D109" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E101" s="1" t="inlineStr">
+      <c r="E109" s="1" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
-      <c r="F101" s="1" t="inlineStr">
+      <c r="F109" s="1" t="inlineStr">
         <is>
           <t>Australian Central Credit Union</t>
         </is>
       </c>
     </row>
-    <row r="102" customHeight="true" ht="140.0">
-      <c r="A102" s="1" t="inlineStr">
+    <row r="110" customHeight="1" ht="140.0">
+      <c r="A110" s="1" t="inlineStr">
         <is>
           <t>448298</t>
         </is>
       </c>
-      <c r="C102" s="1" t="inlineStr">
+      <c r="C110" s="1" t="inlineStr">
         <is>
           <t>IT PAYS TO BELONG</t>
         </is>
       </c>
-      <c r="D102" s="1" t="inlineStr">
+      <c r="D110" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E102" s="1" t="inlineStr">
+      <c r="E110" s="1" t="inlineStr">
         <is>
           <t>39</t>
         </is>
       </c>
-      <c r="F102" s="1" t="inlineStr">
+      <c r="F110" s="1" t="inlineStr">
         <is>
           <t>Neutral Bay Towing Service.</t>
         </is>
       </c>
     </row>
-    <row r="103" customHeight="true" ht="140.0">
-      <c r="A103" s="1" t="inlineStr">
+    <row r="111" customHeight="1" ht="140.0">
+      <c r="A111" s="1" t="inlineStr">
         <is>
           <t>548635</t>
         </is>
       </c>
-      <c r="C103" s="1" t="inlineStr">
+      <c r="C111" s="1" t="inlineStr">
         <is>
           <t>UP WHERE YOU BELONG!</t>
         </is>
       </c>
-      <c r="D103" s="1" t="inlineStr">
+      <c r="D111" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E103" s="1" t="inlineStr">
+      <c r="E111" s="1" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
-      <c r="F103" s="1" t="inlineStr">
+      <c r="F111" s="1" t="inlineStr">
         <is>
           <t>Hooker Mercantile (Qld) Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="104" customHeight="true" ht="140.0">
-      <c r="A104" s="1" t="inlineStr">
+    <row r="112" customHeight="1" ht="140.0">
+      <c r="A112" s="1" t="inlineStr">
         <is>
           <t>939333</t>
         </is>
       </c>
-      <c r="C104" s="1" t="inlineStr">
+      <c r="C112" s="1" t="inlineStr">
         <is>
           <t>BANKING WHERE YOU BELONG</t>
         </is>
       </c>
-      <c r="D104" s="1" t="inlineStr">
+      <c r="D112" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E104" s="1" t="inlineStr">
+      <c r="E112" s="1" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
-      <c r="F104" s="1" t="inlineStr">
+      <c r="F112" s="1" t="inlineStr">
         <is>
           <t>Credit Union Australia Limited</t>
         </is>
       </c>
     </row>
-    <row r="105" customHeight="true" ht="140.0">
-      <c r="A105" s="1" t="inlineStr">
+    <row r="113" customHeight="1" ht="140.0">
+      <c r="A113" s="1" t="inlineStr">
         <is>
           <t>1029881</t>
         </is>
       </c>
-      <c r="C105" s="1" t="inlineStr">
+      <c r="C113" s="1" t="inlineStr">
         <is>
           <t>THIS BOD BELONGS TO GOD</t>
         </is>
       </c>
-      <c r="D105" s="1" t="inlineStr">
+      <c r="D113" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Registration fee not paid on time</t>
         </is>
       </c>
-      <c r="E105" s="1" t="inlineStr">
+      <c r="E113" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
-      <c r="F105" s="1" t="inlineStr">
+      <c r="F113" s="1" t="inlineStr">
         <is>
           <t>Kenneth Norman Holmes</t>
         </is>
       </c>
     </row>
-    <row r="106" customHeight="true" ht="140.0">
-      <c r="A106" s="1" t="inlineStr">
+    <row r="114" customHeight="1" ht="140.0">
+      <c r="A114" s="1" t="inlineStr">
         <is>
           <t>1151937</t>
         </is>
       </c>
-      <c r="C106" s="1" t="inlineStr">
+      <c r="C114" s="1" t="inlineStr">
         <is>
           <t>IT PAYS TO BELONG</t>
         </is>
       </c>
-      <c r="D106" s="1" t="inlineStr">
+      <c r="D114" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E106" s="1" t="inlineStr">
+      <c r="E114" s="1" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
-      <c r="F106" s="1" t="inlineStr">
+      <c r="F114" s="1" t="inlineStr">
         <is>
           <t>CSF Pty Limited</t>
         </is>
       </c>
     </row>
-    <row r="107" customHeight="true" ht="140.0">
-      <c r="A107" s="1" t="inlineStr">
+    <row r="115" customHeight="1" ht="140.0">
+      <c r="A115" s="1" t="inlineStr">
         <is>
           <t>1190441</t>
         </is>
       </c>
-      <c r="C107" s="1" t="inlineStr">
+      <c r="C115" s="1" t="inlineStr">
         <is>
           <t>(BELONG)</t>
         </is>
       </c>
-      <c r="D107" s="1" t="inlineStr">
+      <c r="D115" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E107" s="1" t="inlineStr">
+      <c r="E115" s="1" t="inlineStr">
         <is>
           <t>9, 16, 35, 38, 41, 42</t>
         </is>
       </c>
-      <c r="F107" s="1" t="inlineStr">
+      <c r="F115" s="1" t="inlineStr">
         <is>
           <t>BELONG PTY LIMITED</t>
         </is>
       </c>
     </row>
-    <row r="108" customHeight="true" ht="140.0">
-      <c r="A108" s="1" t="inlineStr">
+    <row r="116" customHeight="1" ht="140.0">
+      <c r="A116" s="1" t="inlineStr">
         <is>
           <t>1190442</t>
         </is>
       </c>
-      <c r="C108" s="1" t="inlineStr">
+      <c r="C116" s="1" t="inlineStr">
         <is>
           <t>BELONG</t>
         </is>
       </c>
-      <c r="D108" s="1" t="inlineStr">
+      <c r="D116" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E108" s="1" t="inlineStr">
+      <c r="E116" s="1" t="inlineStr">
         <is>
           <t>9, 16, 35, 38, 41, 42</t>
         </is>
       </c>
-      <c r="F108" s="1" t="inlineStr">
+      <c r="F116" s="1" t="inlineStr">
         <is>
           <t>BELONG PTY LIMITED</t>
         </is>
       </c>
     </row>
-    <row r="109" customHeight="true" ht="140.0">
-      <c r="A109" s="1" t="inlineStr">
+    <row r="117" customHeight="1" ht="140.0">
+      <c r="A117" s="1" t="inlineStr">
         <is>
           <t>1190443</t>
         </is>
       </c>
-      <c r="C109" s="1" t="inlineStr">
+      <c r="C117" s="1" t="inlineStr">
         <is>
           <t>BRIGITAL</t>
         </is>
       </c>
-      <c r="D109" s="1" t="inlineStr">
+      <c r="D117" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E109" s="1" t="inlineStr">
+      <c r="E117" s="1" t="inlineStr">
         <is>
           <t>9, 16, 35, 38, 41, 42</t>
         </is>
       </c>
-      <c r="F109" s="1" t="inlineStr">
+      <c r="F117" s="1" t="inlineStr">
         <is>
           <t>BELONG PTY LIMITED</t>
         </is>
       </c>
     </row>
-    <row r="110" customHeight="true" ht="140.0">
-      <c r="A110" s="1" t="inlineStr">
+    <row r="118" customHeight="1" ht="140.0">
+      <c r="A118" s="1" t="inlineStr">
         <is>
           <t>1230572</t>
         </is>
       </c>
-      <c r="C110" s="1" t="inlineStr">
+      <c r="C118" s="1" t="inlineStr">
         <is>
           <t>THE HIGHLANDS GREEN HILLS ...UP WHERE YOU BELONG</t>
         </is>
       </c>
-      <c r="D110" s="1" t="inlineStr">
+      <c r="D118" s="1" t="inlineStr">
         <is>
           <t>Withdrawn:
 Applicant request</t>
         </is>
       </c>
-      <c r="E110" s="1" t="inlineStr">
+      <c r="E118" s="1" t="inlineStr">
         <is>
           <t>16, 35, 36, 37</t>
         </is>
       </c>
-      <c r="F110" s="1" t="inlineStr">
+      <c r="F118" s="1" t="inlineStr">
         <is>
           <t>FKP Limited</t>
         </is>
       </c>
     </row>
-    <row r="111" customHeight="true" ht="140.0">
-      <c r="A111" s="1" t="inlineStr">
+    <row r="119" customHeight="1" ht="140.0">
+      <c r="A119" s="1" t="inlineStr">
         <is>
           <t>1295677</t>
         </is>
       </c>
-      <c r="C111" s="1" t="inlineStr">
+      <c r="C119" s="1" t="inlineStr">
         <is>
           <t>CD DINERS CLUB INTERNATIONAL BELONG</t>
         </is>
       </c>
-      <c r="D111" s="1" t="inlineStr">
+      <c r="D119" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E111" s="1" t="inlineStr">
+      <c r="E119" s="1" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
-      <c r="F111" s="1" t="inlineStr">
+      <c r="F119" s="1" t="inlineStr">
         <is>
           <t>Diners Club International Ltd</t>
         </is>
       </c>
     </row>
-    <row r="112" customHeight="true" ht="140.0">
-      <c r="A112" s="1" t="inlineStr">
+    <row r="120" customHeight="1" ht="140.0">
+      <c r="A120" s="1" t="inlineStr">
         <is>
           <t>1311599</t>
         </is>
       </c>
-      <c r="C112" s="1" t="inlineStr">
+      <c r="C120" s="1" t="inlineStr">
         <is>
           <t>BELONG TO THE BEST VALUE BRAND</t>
         </is>
       </c>
-      <c r="D112" s="1" t="inlineStr">
+      <c r="D120" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E112" s="1" t="inlineStr">
+      <c r="E120" s="1" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
-      <c r="F112" s="1" t="inlineStr">
+      <c r="F120" s="1" t="inlineStr">
         <is>
           <t>Professionals Global Limited</t>
         </is>
       </c>
     </row>
-    <row r="113" customHeight="true" ht="140.0">
-      <c r="A113" s="1" t="inlineStr">
+    <row r="121" customHeight="1" ht="140.0">
+      <c r="A121" s="1" t="inlineStr">
         <is>
           <t>1446742</t>
         </is>
       </c>
-      <c r="C113" s="1" t="inlineStr">
+      <c r="C121" s="1" t="inlineStr">
         <is>
           <t>BELONG TO THE BEST VALUE BRAND</t>
         </is>
       </c>
-      <c r="D113" s="1" t="inlineStr">
+      <c r="D121" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E113" s="1" t="inlineStr">
+      <c r="E121" s="1" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
-      <c r="F113" s="1" t="inlineStr">
+      <c r="F121" s="1" t="inlineStr">
         <is>
           <t>Professionals Global Limited</t>
         </is>
       </c>
     </row>
-    <row r="114" customHeight="true" ht="140.0">
-      <c r="A114" s="1" t="inlineStr">
+    <row r="122" customHeight="1" ht="140.0">
+      <c r="A122" s="1" t="inlineStr">
         <is>
           <t>1526477</t>
         </is>
       </c>
-      <c r="C114" s="1" t="inlineStr">
+      <c r="C122" s="1" t="inlineStr">
         <is>
           <t>iBelong</t>
         </is>
       </c>
-      <c r="D114" s="1" t="inlineStr">
+      <c r="D122" s="1" t="inlineStr">
         <is>
           <t>Withdrawn:
 Applicant request</t>
         </is>
       </c>
-      <c r="E114" s="1" t="inlineStr">
+      <c r="E122" s="1" t="inlineStr">
         <is>
           <t>45</t>
         </is>
       </c>
-      <c r="F114" s="1" t="inlineStr">
+      <c r="F122" s="1" t="inlineStr">
         <is>
           <t>GORDONCARE VENTURE PHILANTHROPY FOUNDATION</t>
         </is>
       </c>
     </row>
-    <row r="115" customHeight="true" ht="140.0">
-      <c r="A115" s="1" t="inlineStr">
+    <row r="123" customHeight="1" ht="140.0">
+      <c r="A123" s="1" t="inlineStr">
         <is>
           <t>1576642</t>
         </is>
       </c>
-      <c r="C115" s="1" t="inlineStr">
+      <c r="C123" s="1" t="inlineStr">
         <is>
           <t>BOATROCKER PRESENTS MISFIT A HOPPY BELGIAN ALE. MISFIT IS A BEER THAT
 BELONGS TO NO STYLE. IT'S JUST DOING ITS OWN THING, AND DOING IT WITH
 FLAIR USING BELGIAN MALT, OLD SCHOOL HOPS, AN IMPORTED YEAST STRAIN
 FROM THE ARDENNESRES. WHO CARES IF YOU DON'T FOLLOW WHAT EVERYONE ELSE
 THINKS YOU SHOULD? THIS BEER IS FOR MISFITS EVERYWHERE.</t>
         </is>
       </c>
-      <c r="D115" s="1" t="inlineStr">
+      <c r="D123" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E115" s="1" t="inlineStr">
+      <c r="E123" s="1" t="inlineStr">
         <is>
           <t>32</t>
         </is>
       </c>
-      <c r="F115" s="1" t="inlineStr">
+      <c r="F123" s="1" t="inlineStr">
         <is>
           <t>BOATROCKER PTY LTD</t>
         </is>
       </c>
     </row>
-    <row r="116" customHeight="true" ht="140.0">
-      <c r="A116" s="1" t="inlineStr">
+    <row r="124" customHeight="1" ht="140.0">
+      <c r="A124" s="1" t="inlineStr">
         <is>
           <t>1650340</t>
         </is>
       </c>
-      <c r="C116" s="1" t="inlineStr">
+      <c r="C124" s="1" t="inlineStr">
         <is>
           <t>BUILDER KONNECT WHERE BUILDERS BELONG</t>
         </is>
       </c>
-      <c r="D116" s="1" t="inlineStr">
+      <c r="D124" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E116" s="1" t="inlineStr">
+      <c r="E124" s="1" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
-      <c r="F116" s="1" t="inlineStr">
+      <c r="F124" s="1" t="inlineStr">
         <is>
           <t>BUILDER REGISTRATION PTY LTD; Robynne McDonnell</t>
         </is>
       </c>
     </row>
-    <row r="117" customHeight="true" ht="140.0">
-      <c r="A117" s="1" t="inlineStr">
+    <row r="125" customHeight="1" ht="140.0">
+      <c r="A125" s="1" t="inlineStr">
         <is>
           <t>1717629</t>
         </is>
       </c>
-      <c r="C117" s="1" t="inlineStr">
+      <c r="C125" s="1" t="inlineStr">
         <is>
           <t>LINK WEST HELPING YOU BELONG</t>
         </is>
       </c>
-      <c r="D117" s="1" t="inlineStr">
+      <c r="D125" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Registration fee not paid on time</t>
         </is>
       </c>
-      <c r="E117" s="1" t="inlineStr">
+      <c r="E125" s="1" t="inlineStr">
         <is>
           <t>35, 41, 45</t>
         </is>
       </c>
-      <c r="F117" s="1" t="inlineStr">
+      <c r="F125" s="1" t="inlineStr">
         <is>
           <t>Bruce Cameron McLean</t>
         </is>
       </c>
     </row>
-    <row r="118" customHeight="true" ht="140.0">
-      <c r="A118" s="1" t="inlineStr">
+    <row r="126" customHeight="1" ht="140.0">
+      <c r="A126" s="1" t="inlineStr">
         <is>
           <t>1791154</t>
         </is>
       </c>
-      <c r="C118" s="1" t="inlineStr">
+      <c r="C126" s="1" t="inlineStr">
         <is>
           <t>ESTIA HEALTH ONE FAMILY WHERE EVERYONE BELONGS</t>
         </is>
       </c>
-      <c r="D118" s="1" t="inlineStr">
+      <c r="D126" s="1" t="inlineStr">
         <is>
           <t>Withdrawn:
 Applicant request</t>
         </is>
       </c>
-      <c r="E118" s="1" t="inlineStr">
+      <c r="E126" s="1" t="inlineStr">
         <is>
           <t>43, 44</t>
         </is>
       </c>
-      <c r="F118" s="1" t="inlineStr">
+      <c r="F126" s="1" t="inlineStr">
         <is>
           <t>Estia Investments Pty. Ltd.</t>
         </is>
       </c>
     </row>
-    <row r="119" customHeight="true" ht="140.0">
-      <c r="A119" s="1" t="inlineStr">
+    <row r="127" customHeight="1" ht="140.0">
+      <c r="A127" s="1" t="inlineStr">
         <is>
           <t>2052052</t>
         </is>
       </c>
-      <c r="C119" s="1" t="inlineStr">
+      <c r="C127" s="1" t="inlineStr">
         <is>
           <t>BELONGHERE.ME</t>
         </is>
       </c>
-      <c r="D119" s="1" t="inlineStr">
+      <c r="D127" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E119" s="1" t="inlineStr">
+      <c r="E127" s="1" t="inlineStr">
         <is>
           <t>36, 41</t>
         </is>
       </c>
-      <c r="F119" s="1" t="inlineStr">
+      <c r="F127" s="1" t="inlineStr">
         <is>
           <t>BELONG HERE PTY LTD</t>
         </is>
       </c>
     </row>
-    <row r="120" customHeight="true" ht="140.0">
-      <c r="A120" s="1" t="inlineStr">
+    <row r="128" customHeight="1" ht="140.0">
+      <c r="A128" s="1" t="inlineStr">
         <is>
           <t>2097684</t>
         </is>
       </c>
-      <c r="C120" s="1" t="inlineStr">
+      <c r="C128" s="1" t="inlineStr">
         <is>
           <t>BELONG CREATIVE</t>
         </is>
       </c>
-      <c r="D120" s="1" t="inlineStr">
+      <c r="D128" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E120" s="1" t="inlineStr">
+      <c r="E128" s="1" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
-      <c r="F120" s="1" t="inlineStr">
+      <c r="F128" s="1" t="inlineStr">
         <is>
           <t>Skoda Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="121" customHeight="true" ht="140.0">
-      <c r="A121" s="1" t="inlineStr">
+    <row r="129" customHeight="1" ht="140.0">
+      <c r="A129" s="1" t="inlineStr">
         <is>
           <t>2107101</t>
         </is>
       </c>
-      <c r="C121" s="1" t="inlineStr">
+      <c r="C129" s="1" t="inlineStr">
         <is>
           <t>Belong Beauty</t>
         </is>
       </c>
-      <c r="D121" s="1" t="inlineStr">
+      <c r="D129" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E121" s="1" t="inlineStr">
+      <c r="E129" s="1" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
-      <c r="F121" s="1" t="inlineStr">
+      <c r="F129" s="1" t="inlineStr">
         <is>
           <t>John Price</t>
         </is>
       </c>
     </row>
-    <row r="122" customHeight="true" ht="140.0">
-      <c r="A122" s="1" t="inlineStr">
+    <row r="130" customHeight="1" ht="140.0">
+      <c r="A130" s="1" t="inlineStr">
         <is>
           <t>2107102</t>
         </is>
       </c>
-      <c r="C122" s="1" t="inlineStr">
+      <c r="C130" s="1" t="inlineStr">
         <is>
           <t>BELONG BEAUTY</t>
         </is>
       </c>
-      <c r="D122" s="1" t="inlineStr">
+      <c r="D130" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E122" s="1" t="inlineStr">
+      <c r="E130" s="1" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
-      <c r="F122" s="1" t="inlineStr">
+      <c r="F130" s="1" t="inlineStr">
         <is>
           <t>John Price</t>
         </is>
       </c>
     </row>
-    <row r="123" customHeight="true" ht="140.0">
-      <c r="A123" s="1" t="inlineStr">
+    <row r="131" customHeight="1" ht="140.0">
+      <c r="A131" s="1" t="inlineStr">
         <is>
           <t>2196638</t>
         </is>
       </c>
-      <c r="C123" s="1" t="inlineStr">
+      <c r="C131" s="1" t="inlineStr">
         <is>
           <t>ACT BELONG COMMIT MENTALLY HEALTHY W.A.</t>
         </is>
       </c>
-      <c r="D123" s="1" t="inlineStr">
+      <c r="D131" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Notice of intention to defend not filed</t>
         </is>
       </c>
-      <c r="E123" s="1" t="inlineStr">
+      <c r="E131" s="1" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
-      <c r="F123" s="1" t="inlineStr">
+      <c r="F131" s="1" t="inlineStr">
         <is>
           <t>Rob Donovan</t>
         </is>
       </c>
     </row>
-    <row r="124" customHeight="true" ht="140.0">
-      <c r="A124" s="1" t="inlineStr">
+    <row r="132" customHeight="1" ht="140.0">
+      <c r="A132" s="1" t="inlineStr">
         <is>
           <t>2274538</t>
         </is>
       </c>
-      <c r="C124" s="1" t="inlineStr">
+      <c r="C132" s="1" t="inlineStr">
         <is>
           <t>NATURE. BE IN IT. CONNECT. GROW. BELONG.
 NATURE. BE IN IT.</t>
         </is>
       </c>
-      <c r="D124" s="1" t="inlineStr">
+      <c r="D132" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E124" s="1" t="inlineStr">
+      <c r="E132" s="1" t="inlineStr">
         <is>
           <t>16, 24, 25, 41</t>
         </is>
       </c>
-      <c r="F124" s="1" t="inlineStr">
+      <c r="F132" s="1" t="inlineStr">
         <is>
           <t>Nature. Be in it. Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="125" customHeight="true" ht="140.0">
-      <c r="A125" s="1" t="inlineStr">
+    <row r="133" customHeight="1" ht="140.0">
+      <c r="A133" s="1" t="inlineStr">
         <is>
           <t>2386411</t>
         </is>
       </c>
-      <c r="C125" s="1" t="inlineStr">
+      <c r="C133" s="1" t="inlineStr">
         <is>
           <t>BELONGS</t>
         </is>
       </c>
-      <c r="D125" s="1" t="inlineStr">
+      <c r="D133" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E125" s="1" t="inlineStr">
+      <c r="E133" s="1" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
-      <c r="F125" s="1" t="inlineStr">
+      <c r="F133" s="1" t="inlineStr">
         <is>
           <t>Thousand Seas Australia Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="126" customHeight="true" ht="140.0">
-      <c r="A126" s="1" t="inlineStr">
+    <row r="134" customHeight="1" ht="140.0">
+      <c r="A134" s="1" t="inlineStr">
         <is>
           <t>2431141</t>
         </is>
       </c>
-      <c r="C126" s="1" t="inlineStr">
+      <c r="C134" s="1" t="inlineStr">
         <is>
           <t>...WHERE EVERYONE BELONGS</t>
         </is>
       </c>
-      <c r="D126" s="1" t="inlineStr">
+      <c r="D134" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E126" s="1" t="inlineStr">
+      <c r="E134" s="1" t="inlineStr">
         <is>
           <t>16, 28, 41</t>
         </is>
       </c>
-      <c r="F126" s="1" t="inlineStr">
+      <c r="F134" s="1" t="inlineStr">
         <is>
           <t>MSC Corporation Pty Ltd</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>