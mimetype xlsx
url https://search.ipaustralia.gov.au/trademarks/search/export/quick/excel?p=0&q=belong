--- v1 (2026-04-16)
+++ v2 (2026-06-02)
@@ -90,51 +90,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment vertical="top" horizontal="left" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFill="true" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../media/image1.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId10" Target="../media/image10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId11" Target="../media/image11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId12" Target="../media/image12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId13" Target="../media/image13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId14" Target="../media/image14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId15" Target="../media/image15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId16" Target="../media/image16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId17" Target="../media/image17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId18" Target="../media/image18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId19" Target="../media/image19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId2" Target="../media/image2.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId20" Target="../media/image20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId21" Target="../media/image21.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId22" Target="../media/image22.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId23" Target="../media/image23.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId24" Target="../media/image24.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId25" Target="../media/image25.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId26" Target="../media/image26.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId27" Target="../media/image27.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId28" Target="../media/image28.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId29" Target="../media/image29.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId3" Target="../media/image3.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId30" Target="../media/image30.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId31" Target="../media/image31.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId32" Target="../media/image32.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId33" Target="../media/image33.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId34" Target="../media/image34.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId35" Target="../media/image35.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId36" Target="../media/image36.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId37" Target="../media/image37.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId38" Target="../media/image38.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId39" Target="../media/image39.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId4" Target="../media/image4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId40" Target="../media/image40.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId41" Target="../media/image41.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId42" Target="../media/image42.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId43" Target="../media/image43.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId44" Target="../media/image44.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId45" Target="../media/image45.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId46" Target="../media/image46.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId47" Target="../media/image47.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId48" Target="../media/image48.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId49" Target="../media/image49.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId5" Target="../media/image5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId50" Target="../media/image50.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId51" Target="../media/image51.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId52" Target="../media/image52.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId53" Target="../media/image53.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId54" Target="../media/image54.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId55" Target="../media/image55.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId56" Target="../media/image56.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId57" Target="../media/image57.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId58" Target="../media/image58.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId59" Target="../media/image59.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId6" Target="../media/image6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId60" Target="../media/image60.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId61" Target="../media/image61.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId7" Target="../media/image7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId8" Target="../media/image8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId9" Target="../media/image9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../media/image1.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId10" Target="../media/image10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId11" Target="../media/image11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId12" Target="../media/image12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId13" Target="../media/image13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId14" Target="../media/image14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId15" Target="../media/image15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId16" Target="../media/image16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId17" Target="../media/image17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId18" Target="../media/image18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId19" Target="../media/image19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId2" Target="../media/image2.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId20" Target="../media/image20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId21" Target="../media/image21.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId22" Target="../media/image22.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId23" Target="../media/image23.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId24" Target="../media/image24.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId25" Target="../media/image25.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId26" Target="../media/image26.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId27" Target="../media/image27.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId28" Target="../media/image28.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId29" Target="../media/image29.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId3" Target="../media/image3.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId30" Target="../media/image30.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId31" Target="../media/image31.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId32" Target="../media/image32.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId33" Target="../media/image33.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId34" Target="../media/image34.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId35" Target="../media/image35.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId36" Target="../media/image36.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId37" Target="../media/image37.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId38" Target="../media/image38.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId39" Target="../media/image39.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId4" Target="../media/image4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId40" Target="../media/image40.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId41" Target="../media/image41.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId42" Target="../media/image42.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId43" Target="../media/image43.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId44" Target="../media/image44.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId45" Target="../media/image45.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId46" Target="../media/image46.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId47" Target="../media/image47.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId48" Target="../media/image48.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId49" Target="../media/image49.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId5" Target="../media/image5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId50" Target="../media/image50.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId51" Target="../media/image51.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId52" Target="../media/image52.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId53" Target="../media/image53.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId54" Target="../media/image54.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId55" Target="../media/image55.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId56" Target="../media/image56.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId57" Target="../media/image57.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId58" Target="../media/image58.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId59" Target="../media/image59.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId6" Target="../media/image6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId60" Target="../media/image60.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId61" Target="../media/image61.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId62" Target="../media/image62.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId7" Target="../media/image7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId8" Target="../media/image8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId9" Target="../media/image9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>704761</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -1239,114 +1239,114 @@
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="972000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>76</xdr:row>
+      <xdr:row>75</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>76</xdr:row>
-      <xdr:rowOff>685714</xdr:rowOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>542857</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="31" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="685714"/>
+          <a:ext cx="1404000" cy="542857"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>77</xdr:row>
+      <xdr:row>78</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>77</xdr:row>
-      <xdr:rowOff>542857</xdr:rowOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>685714</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="32" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="542857"/>
+          <a:ext cx="1404000" cy="685714"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>936000</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="33" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
@@ -1429,1073 +1429,1111 @@
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="600000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>89</xdr:row>
+      <xdr:row>88</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>89</xdr:row>
-      <xdr:rowOff>714285</xdr:rowOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>1009523</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="36" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId36"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1009523"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>714285</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="37" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="714285"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>93</xdr:row>
+      <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>93</xdr:row>
+      <xdr:row>95</xdr:row>
       <xdr:rowOff>1009523</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="37" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="38" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId37"/>
+        <a:blip r:embed="rId38"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1009523"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>97</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>97</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>571428</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="38" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="39" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId38"/>
+        <a:blip r:embed="rId39"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="571428"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>609523</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="39" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="40" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId39"/>
+        <a:blip r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="609523"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>295238</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="40" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="41" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId40"/>
+        <a:blip r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="295238"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>609523</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="41" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="42" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId41"/>
+        <a:blip r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="609523"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1116000</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="42" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="43" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId42"/>
+        <a:blip r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1116000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>108</xdr:row>
-[...36 lines deleted...]
-      <xdr:colOff>0</xdr:colOff>
       <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>1116000</xdr:colOff>
+      <xdr:colOff>900000</xdr:colOff>
       <xdr:row>110</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
+          <a:ext cx="900000" cy="1428571"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1116000</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>1428571</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="45" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId45"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
           <a:ext cx="1116000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>111</xdr:row>
+      <xdr:row>113</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>111</xdr:row>
+      <xdr:row>113</xdr:row>
       <xdr:rowOff>447619</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="45" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="46" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId45"/>
+        <a:blip r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="447619"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>112</xdr:row>
+      <xdr:row>114</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>112</xdr:row>
+      <xdr:row>114</xdr:row>
       <xdr:rowOff>733333</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="46" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="47" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId46"/>
+        <a:blip r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="733333"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>113</xdr:row>
+      <xdr:row>115</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>113</xdr:row>
+      <xdr:row>115</xdr:row>
       <xdr:rowOff>466666</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="47" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="48" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId47"/>
+        <a:blip r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="466666"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>114</xdr:row>
+      <xdr:row>116</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>114</xdr:row>
+      <xdr:row>116</xdr:row>
       <xdr:rowOff>847619</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="48" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="49" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId48"/>
+        <a:blip r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="847619"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>117</xdr:row>
+      <xdr:row>119</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1548000</xdr:colOff>
-      <xdr:row>117</xdr:row>
+      <xdr:row>119</xdr:row>
       <xdr:rowOff>866142</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="49" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="50" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId49"/>
+        <a:blip r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1548000" cy="866142"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>118</xdr:row>
+      <xdr:row>120</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>118</xdr:row>
+      <xdr:row>120</xdr:row>
       <xdr:rowOff>980952</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="50" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="51" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId50"/>
+        <a:blip r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="980952"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>122</xdr:row>
+      <xdr:row>124</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>122</xdr:row>
+      <xdr:row>124</xdr:row>
       <xdr:rowOff>1038095</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="51" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="52" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId51"/>
+        <a:blip r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1038095"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>123</xdr:row>
+      <xdr:row>125</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1548000</xdr:colOff>
-      <xdr:row>123</xdr:row>
+      <xdr:row>125</xdr:row>
       <xdr:rowOff>329194</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="52" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="53" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId52"/>
+        <a:blip r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1548000" cy="329194"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>124</xdr:row>
+      <xdr:row>126</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>124</xdr:row>
+      <xdr:row>126</xdr:row>
       <xdr:rowOff>742857</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="53" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="54" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId53"/>
+        <a:blip r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="742857"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>125</xdr:row>
+      <xdr:row>127</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>125</xdr:row>
+      <xdr:row>127</xdr:row>
       <xdr:rowOff>390476</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="54" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="55" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId54"/>
+        <a:blip r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="390476"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>126</xdr:row>
+      <xdr:row>128</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>126</xdr:row>
+      <xdr:row>128</xdr:row>
       <xdr:rowOff>514285</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="55" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="56" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId55"/>
+        <a:blip r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="514285"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>127</xdr:row>
+      <xdr:row>129</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>127</xdr:row>
+      <xdr:row>129</xdr:row>
       <xdr:rowOff>1095238</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="56" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="57" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId56"/>
+        <a:blip r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1095238"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>129</xdr:row>
+      <xdr:row>131</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>129</xdr:row>
+      <xdr:row>131</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="57" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="58" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId57"/>
+        <a:blip r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>130</xdr:row>
+      <xdr:row>132</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1044000</xdr:colOff>
-      <xdr:row>130</xdr:row>
+      <xdr:row>132</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="58" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="59" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId58"/>
+        <a:blip r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1044000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>131</xdr:row>
+      <xdr:row>133</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>131</xdr:row>
+      <xdr:row>133</xdr:row>
       <xdr:rowOff>857142</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="59" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="60" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId59"/>
+        <a:blip r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="857142"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>132</xdr:row>
+      <xdr:row>134</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>132</xdr:row>
+      <xdr:row>134</xdr:row>
       <xdr:rowOff>561904</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="60" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="61" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId60"/>
+        <a:blip r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="561904"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>133</xdr:row>
+      <xdr:row>135</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>133</xdr:row>
+      <xdr:row>135</xdr:row>
       <xdr:rowOff>247619</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="61" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="62" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId61"/>
+        <a:blip r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="247619"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../drawings/drawing1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:F134"/>
+  <dimension ref="A2:F136"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true">
       <pane xSplit="1.0" ySplit="4.0" state="frozen" topLeftCell="B5" activePane="bottomRight"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="10.0" customWidth="true"/>
     <col min="3" max="3" width="20.0" customWidth="true"/>
     <col min="4" max="4" width="20.0" customWidth="true"/>
     <col min="2" max="2" width="40.0" customWidth="true"/>
     <col min="5" max="5" width="25.0" customWidth="true"/>
     <col min="6" max="6" width="20.0" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="2" customHeight="1" ht="25.0">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Search Results</t>
         </is>
       </c>
       <c r="C2" s="4" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D2" s="5" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>132</t>
         </is>
       </c>
     </row>
     <row r="4" customHeight="1" ht="25.0">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>Number</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>Visual representation</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>Words</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
@@ -3005,79 +3043,79 @@
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>16, 41</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>Sarah Ralston as Trustee of Thrive in Life</t>
         </is>
       </c>
     </row>
     <row r="23" customHeight="1" ht="140.0">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>1766302</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>RACQV IT PAYS TO BELONG</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Expired renewal possible</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>9, 16, 35, 36, 37, 39, 40, 41, 42, 43, 45</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>The Royal Automobile Club of Queensland Limited</t>
         </is>
       </c>
     </row>
     <row r="24" customHeight="1" ht="140.0">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>1766303</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>IT PAYS TO BELONG</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Expired renewal possible</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>9, 16, 40</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>The Royal Automobile Club of Queensland Limited</t>
         </is>
       </c>
     </row>
     <row r="25" customHeight="1" ht="140.0">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>1791151</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>ONE FAMILY WHERE EVERYONE BELONGS</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
@@ -3145,79 +3183,79 @@
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>38</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>Telstra Limited</t>
         </is>
       </c>
     </row>
     <row r="28" customHeight="1" ht="140.0">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>1844205</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>BERRY STREET SCHOOL THRIVE, ACHIEVE, BELONG.</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Registered/protected</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>Berry Street Victoria Inc</t>
         </is>
       </c>
     </row>
     <row r="29" customHeight="1" ht="140.0">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>1918032</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>IT PAYS TO BELONG</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Expired renewal possible</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>37, 39, 41, 42, 43, 45</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>The Royal Automobile Club of Queensland Limited</t>
         </is>
       </c>
     </row>
     <row r="30" customHeight="1" ht="140.0">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>1927524</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>C.A.R.S. COMMUNITY ACCESS RESPITE SERVICES BELONG. BE INDEPENDENT. BE
 YOU.</t>
         </is>
       </c>
@@ -4479,1700 +4517,1756 @@
       <c r="C75" s="1" t="inlineStr">
         <is>
           <t>WHERE WE BELONG MUSIC FESTIVAL</t>
         </is>
       </c>
       <c r="D75" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E75" s="1" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
       <c r="F75" s="1" t="inlineStr">
         <is>
           <t>Tribe Social Belonging Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="76" customHeight="1" ht="140.0">
       <c r="A76" s="1" t="inlineStr">
         <is>
+          <t>2585138</t>
+        </is>
+      </c>
+      <c r="C76" s="1" t="inlineStr">
+        <is>
+          <t>BELONG</t>
+        </is>
+      </c>
+      <c r="D76" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E76" s="1" t="inlineStr">
+        <is>
+          <t>9, 41, 42</t>
+        </is>
+      </c>
+      <c r="F76" s="1" t="inlineStr">
+        <is>
+          <t>Telstra Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="77" customHeight="1" ht="140.0">
+      <c r="A77" s="1" t="inlineStr">
+        <is>
+          <t>2588214</t>
+        </is>
+      </c>
+      <c r="C77" s="1" t="inlineStr">
+        <is>
+          <t>Belong Healthcare</t>
+        </is>
+      </c>
+      <c r="D77" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E77" s="1" t="inlineStr">
+        <is>
+          <t>44</t>
+        </is>
+      </c>
+      <c r="F77" s="1" t="inlineStr">
+        <is>
+          <t>Belong Healthcare PTY LTD</t>
+        </is>
+      </c>
+    </row>
+    <row r="78" customHeight="1" ht="140.0">
+      <c r="A78" s="1" t="inlineStr">
+        <is>
           <t>2525627</t>
         </is>
       </c>
-      <c r="C76" s="1" t="inlineStr">
+      <c r="C78" s="1" t="inlineStr">
         <is>
           <t>COEXPERIENCES</t>
         </is>
       </c>
-      <c r="D76" s="1" t="inlineStr">
+      <c r="D78" s="1" t="inlineStr">
         <is>
           <t>Published:
 Under examination</t>
         </is>
       </c>
-      <c r="E76" s="1" t="inlineStr">
+      <c r="E78" s="1" t="inlineStr">
         <is>
           <t>9, 41, 42, 45</t>
         </is>
       </c>
-      <c r="F76" s="1" t="inlineStr">
+      <c r="F78" s="1" t="inlineStr">
         <is>
           <t>Belong For Me Corporation</t>
         </is>
       </c>
     </row>
-    <row r="77" customHeight="1" ht="140.0">
-      <c r="A77" s="1" t="inlineStr">
+    <row r="79" customHeight="1" ht="140.0">
+      <c r="A79" s="1" t="inlineStr">
         <is>
           <t>2583370</t>
         </is>
       </c>
-      <c r="C77" s="1" t="inlineStr">
+      <c r="C79" s="1" t="inlineStr">
         <is>
           <t>ST KILDA GATEHOUSE BELONG CONNECT RESPECT</t>
         </is>
       </c>
-      <c r="D77" s="1" t="inlineStr">
+      <c r="D79" s="1" t="inlineStr">
         <is>
           <t>Published:
 Under examination</t>
         </is>
       </c>
-      <c r="E77" s="1" t="inlineStr">
+      <c r="E79" s="1" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
-      <c r="F77" s="1" t="inlineStr">
+      <c r="F79" s="1" t="inlineStr">
         <is>
           <t>St Kilda Gatehouse Incorporated</t>
         </is>
       </c>
     </row>
-    <row r="78" customHeight="1" ht="140.0">
-[...38 lines deleted...]
-      <c r="D79" s="1" t="inlineStr">
+    <row r="80" customHeight="1" ht="140.0">
+      <c r="A80" s="1" t="inlineStr">
+        <is>
+          <t>2602705</t>
+        </is>
+      </c>
+      <c r="C80" s="1" t="inlineStr">
+        <is>
+          <t>VOYAGEZ AUSTRALIA CONNECT. SETTLE. BELONG</t>
+        </is>
+      </c>
+      <c r="D80" s="1" t="inlineStr">
         <is>
           <t>Accepted:
 In opposition period</t>
         </is>
       </c>
-      <c r="E79" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D80" s="1" t="inlineStr">
+      <c r="E80" s="1" t="inlineStr">
+        <is>
+          <t>35</t>
+        </is>
+      </c>
+      <c r="F80" s="1" t="inlineStr">
+        <is>
+          <t>VOYAGEZAUSTRALIA PTY LTD</t>
+        </is>
+      </c>
+    </row>
+    <row r="81" customHeight="1" ht="140.0">
+      <c r="A81" s="1" t="inlineStr">
+        <is>
+          <t>2609073</t>
+        </is>
+      </c>
+      <c r="C81" s="1" t="inlineStr">
+        <is>
+          <t>BELIEVE. BELONG. BECOME.</t>
+        </is>
+      </c>
+      <c r="D81" s="1" t="inlineStr">
+        <is>
+          <t>Published:
+Under examination</t>
+        </is>
+      </c>
+      <c r="E81" s="1" t="inlineStr">
+        <is>
+          <t>1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45</t>
+        </is>
+      </c>
+      <c r="F81" s="1" t="inlineStr">
+        <is>
+          <t>Brisbane Organising Committee for the 2032 Olympic and Paralympic Games</t>
+        </is>
+      </c>
+    </row>
+    <row r="82" customHeight="1" ht="140.0">
+      <c r="A82" s="1" t="inlineStr">
+        <is>
+          <t>2609074</t>
+        </is>
+      </c>
+      <c r="C82" s="1" t="inlineStr">
+        <is>
+          <t>BELIEVE. BELONG. BECOME. BRISBANE 2032.</t>
+        </is>
+      </c>
+      <c r="D82" s="1" t="inlineStr">
+        <is>
+          <t>Published:
+Under examination</t>
+        </is>
+      </c>
+      <c r="E82" s="1" t="inlineStr">
+        <is>
+          <t>1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45</t>
+        </is>
+      </c>
+      <c r="F82" s="1" t="inlineStr">
+        <is>
+          <t>Brisbane Organising Committee for the 2032 Olympic and Paralympic Games</t>
+        </is>
+      </c>
+    </row>
+    <row r="83" customHeight="1" ht="140.0">
+      <c r="A83" s="1" t="inlineStr">
+        <is>
+          <t>2631234</t>
+        </is>
+      </c>
+      <c r="C83" s="1" t="inlineStr">
+        <is>
+          <t>some loads belong here</t>
+        </is>
+      </c>
+      <c r="D83" s="1" t="inlineStr">
         <is>
           <t>Accepted:
 Awaiting publication</t>
         </is>
       </c>
-      <c r="E80" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D81" s="1" t="inlineStr">
+      <c r="E83" s="1" t="inlineStr">
+        <is>
+          <t>37</t>
+        </is>
+      </c>
+      <c r="F83" s="1" t="inlineStr">
+        <is>
+          <t>HARBOURLINE COLLECTIVE PTY LTD</t>
+        </is>
+      </c>
+    </row>
+    <row r="84" customHeight="1" ht="140.0">
+      <c r="A84" s="1" t="inlineStr">
+        <is>
+          <t>2632226</t>
+        </is>
+      </c>
+      <c r="C84" s="1" t="inlineStr">
+        <is>
+          <t>LAUNDRYED some loads belong here</t>
+        </is>
+      </c>
+      <c r="D84" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+Awaiting publication</t>
+        </is>
+      </c>
+      <c r="E84" s="1" t="inlineStr">
+        <is>
+          <t>37</t>
+        </is>
+      </c>
+      <c r="F84" s="1" t="inlineStr">
+        <is>
+          <t>HARBOURLINE COLLECTIVE PTY LTD</t>
+        </is>
+      </c>
+    </row>
+    <row r="85" customHeight="1" ht="140.0">
+      <c r="A85" s="1" t="inlineStr">
+        <is>
+          <t>2637724</t>
+        </is>
+      </c>
+      <c r="C85" s="1" t="inlineStr">
+        <is>
+          <t>GAMES WHERE YOU BELONG</t>
+        </is>
+      </c>
+      <c r="D85" s="1" t="inlineStr">
         <is>
           <t>Published:
 Under examination</t>
         </is>
       </c>
-      <c r="E81" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D82" s="1" t="inlineStr">
+      <c r="E85" s="1" t="inlineStr">
+        <is>
+          <t>9, 41</t>
+        </is>
+      </c>
+      <c r="F85" s="1" t="inlineStr">
+        <is>
+          <t>Las Vegas Sands Corp.</t>
+        </is>
+      </c>
+    </row>
+    <row r="86" customHeight="1" ht="140.0">
+      <c r="A86" s="1" t="inlineStr">
+        <is>
+          <t>2640855</t>
+        </is>
+      </c>
+      <c r="C86" s="1" t="inlineStr">
+        <is>
+          <t>PET HOMERANGE WHERE INSTINCTS BELONG</t>
+        </is>
+      </c>
+      <c r="D86" s="1" t="inlineStr">
         <is>
           <t>Published:
-Under examination</t>
-[...24 lines deleted...]
-      <c r="D83" s="1" t="inlineStr">
+Awaiting examination</t>
+        </is>
+      </c>
+      <c r="E86" s="1" t="inlineStr">
+        <is>
+          <t>3, 5, 16, 20, 24, 27, 28</t>
+        </is>
+      </c>
+      <c r="F86" s="1" t="inlineStr">
+        <is>
+          <t>THURSNIGHT PTY LTD</t>
+        </is>
+      </c>
+    </row>
+    <row r="87" customHeight="1" ht="140.0">
+      <c r="A87" s="1" t="inlineStr">
+        <is>
+          <t>2643723</t>
+        </is>
+      </c>
+      <c r="C87" s="1" t="inlineStr">
+        <is>
+          <t>NEIGHBOURHOOD BY HENLEY HOMES THAT BELONG</t>
+        </is>
+      </c>
+      <c r="D87" s="1" t="inlineStr">
+        <is>
+          <t>Published:
+Awaiting examination</t>
+        </is>
+      </c>
+      <c r="E87" s="1" t="inlineStr">
+        <is>
+          <t>35, 36, 37, 42</t>
+        </is>
+      </c>
+      <c r="F87" s="1" t="inlineStr">
+        <is>
+          <t>Henley Arch Pty Ltd as trustee for the Henley Arch Unit Trust</t>
+        </is>
+      </c>
+    </row>
+    <row r="88" customHeight="1" ht="140.0">
+      <c r="A88" s="1" t="inlineStr">
+        <is>
+          <t>2651382</t>
+        </is>
+      </c>
+      <c r="C88" s="1" t="inlineStr">
+        <is>
+          <t>THE BERENGARRA BELONG MODEL</t>
+        </is>
+      </c>
+      <c r="D88" s="1" t="inlineStr">
         <is>
           <t>Accepted:
 Awaiting publication</t>
         </is>
       </c>
-      <c r="E83" s="1" t="inlineStr">
-[...77 lines deleted...]
-      <c r="D86" s="1" t="inlineStr">
+      <c r="E88" s="1" t="inlineStr">
+        <is>
+          <t>41</t>
+        </is>
+      </c>
+      <c r="F88" s="1" t="inlineStr">
+        <is>
+          <t>Berengarra School Ltd</t>
+        </is>
+      </c>
+    </row>
+    <row r="89" customHeight="1" ht="140.0">
+      <c r="A89" s="1" t="inlineStr">
+        <is>
+          <t>2653214</t>
+        </is>
+      </c>
+      <c r="C89" s="1" t="inlineStr">
+        <is>
+          <t>OSSEOPRESS KEEP THE BONE WHERE IT BELONGS</t>
+        </is>
+      </c>
+      <c r="D89" s="1" t="inlineStr">
         <is>
           <t>Published:
 Awaiting examination</t>
         </is>
       </c>
-      <c r="E86" s="1" t="inlineStr">
-[...39 lines deleted...]
-      <c r="A88" s="1" t="inlineStr">
+      <c r="E89" s="1" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="F89" s="1" t="inlineStr">
+        <is>
+          <t>Dan Rosen</t>
+        </is>
+      </c>
+    </row>
+    <row r="90" customHeight="1" ht="140.0">
+      <c r="A90" s="1" t="inlineStr">
         <is>
           <t>259232</t>
         </is>
       </c>
-      <c r="C88" s="1" t="inlineStr">
+      <c r="C90" s="1" t="inlineStr">
         <is>
           <t>BE-LONG</t>
         </is>
       </c>
-      <c r="D88" s="1" t="inlineStr">
+      <c r="D90" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E88" s="1" t="inlineStr">
+      <c r="E90" s="1" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
-      <c r="F88" s="1" t="inlineStr">
+      <c r="F90" s="1" t="inlineStr">
         <is>
           <t>Coty US LLC</t>
         </is>
       </c>
     </row>
-    <row r="89" customHeight="1" ht="140.0">
-      <c r="A89" s="1" t="inlineStr">
+    <row r="91" customHeight="1" ht="140.0">
+      <c r="A91" s="1" t="inlineStr">
         <is>
           <t>845266</t>
         </is>
       </c>
-      <c r="C89" s="1" t="inlineStr">
+      <c r="C91" s="1" t="inlineStr">
         <is>
           <t>AT LEAST ONE BELONGS IN EVERY HOME</t>
         </is>
       </c>
-      <c r="D89" s="1" t="inlineStr">
+      <c r="D91" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E89" s="1" t="inlineStr">
+      <c r="E91" s="1" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
-      <c r="F89" s="1" t="inlineStr">
+      <c r="F91" s="1" t="inlineStr">
         <is>
           <t>Bose Corporation</t>
         </is>
       </c>
     </row>
-    <row r="90" customHeight="1" ht="140.0">
-      <c r="A90" s="1" t="inlineStr">
+    <row r="92" customHeight="1" ht="140.0">
+      <c r="A92" s="1" t="inlineStr">
         <is>
           <t>909176</t>
         </is>
       </c>
-      <c r="C90" s="1" t="inlineStr">
+      <c r="C92" s="1" t="inlineStr">
         <is>
           <t>CLUB PHYSICAL WHERE YOU BELONG</t>
         </is>
       </c>
-      <c r="D90" s="1" t="inlineStr">
+      <c r="D92" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E90" s="1" t="inlineStr">
+      <c r="E92" s="1" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
-      <c r="F90" s="1" t="inlineStr">
+      <c r="F92" s="1" t="inlineStr">
         <is>
           <t>Club Physical Holdings Limited</t>
         </is>
       </c>
     </row>
-    <row r="91" customHeight="1" ht="140.0">
-      <c r="A91" s="1" t="inlineStr">
+    <row r="93" customHeight="1" ht="140.0">
+      <c r="A93" s="1" t="inlineStr">
         <is>
           <t>951882</t>
         </is>
       </c>
-      <c r="C91" s="1" t="inlineStr">
+      <c r="C93" s="1" t="inlineStr">
         <is>
           <t>"It's where you belong"</t>
         </is>
       </c>
-      <c r="D91" s="1" t="inlineStr">
+      <c r="D93" s="1" t="inlineStr">
         <is>
           <t>Removed:
 Non-use</t>
         </is>
       </c>
-      <c r="E91" s="1" t="inlineStr">
+      <c r="E93" s="1" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
-      <c r="F91" s="1" t="inlineStr">
+      <c r="F93" s="1" t="inlineStr">
         <is>
           <t>Holiday Coast Credit Union Ltd.</t>
         </is>
       </c>
     </row>
-    <row r="92" customHeight="1" ht="140.0">
-      <c r="A92" s="1" t="inlineStr">
+    <row r="94" customHeight="1" ht="140.0">
+      <c r="A94" s="1" t="inlineStr">
         <is>
           <t>1045724</t>
         </is>
       </c>
-      <c r="C92" s="1" t="inlineStr">
+      <c r="C94" s="1" t="inlineStr">
         <is>
           <t>BELONG MEDIA</t>
         </is>
       </c>
-      <c r="D92" s="1" t="inlineStr">
+      <c r="D94" s="1" t="inlineStr">
         <is>
           <t>Removed:
 Non-use</t>
         </is>
       </c>
-      <c r="E92" s="1" t="inlineStr">
+      <c r="E94" s="1" t="inlineStr">
         <is>
           <t>9, 16, 25, 41, 45</t>
         </is>
       </c>
-      <c r="F92" s="1" t="inlineStr">
+      <c r="F94" s="1" t="inlineStr">
         <is>
           <t>Americana Leadership College Pty Limited</t>
         </is>
       </c>
     </row>
-    <row r="93" customHeight="1" ht="140.0">
-      <c r="A93" s="1" t="inlineStr">
+    <row r="95" customHeight="1" ht="140.0">
+      <c r="A95" s="1" t="inlineStr">
         <is>
           <t>1046100</t>
         </is>
       </c>
-      <c r="C93" s="1" t="inlineStr">
+      <c r="C95" s="1" t="inlineStr">
         <is>
           <t>DO YOU BELONG?</t>
         </is>
       </c>
-      <c r="D93" s="1" t="inlineStr">
+      <c r="D95" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E93" s="1" t="inlineStr">
+      <c r="E95" s="1" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
-      <c r="F93" s="1" t="inlineStr">
+      <c r="F95" s="1" t="inlineStr">
         <is>
           <t>Just Jeans Group Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="94" customHeight="1" ht="140.0">
-      <c r="A94" s="1" t="inlineStr">
+    <row r="96" customHeight="1" ht="140.0">
+      <c r="A96" s="1" t="inlineStr">
         <is>
           <t>1049133</t>
         </is>
       </c>
-      <c r="C94" s="1" t="inlineStr">
+      <c r="C96" s="1" t="inlineStr">
         <is>
           <t>BELONG</t>
         </is>
       </c>
-      <c r="D94" s="1" t="inlineStr">
+      <c r="D96" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E94" s="1" t="inlineStr">
+      <c r="E96" s="1" t="inlineStr">
         <is>
           <t>35, 36, 37, 42</t>
         </is>
       </c>
-      <c r="F94" s="1" t="inlineStr">
+      <c r="F96" s="1" t="inlineStr">
         <is>
           <t>Lend Lease Development Pty Limited</t>
         </is>
       </c>
     </row>
-    <row r="95" customHeight="1" ht="140.0">
-      <c r="A95" s="1" t="inlineStr">
+    <row r="97" customHeight="1" ht="140.0">
+      <c r="A97" s="1" t="inlineStr">
         <is>
           <t>1056793</t>
         </is>
       </c>
-      <c r="C95" s="1" t="inlineStr">
+      <c r="C97" s="1" t="inlineStr">
         <is>
           <t>BELONG</t>
         </is>
       </c>
-      <c r="D95" s="1" t="inlineStr">
+      <c r="D97" s="1" t="inlineStr">
         <is>
           <t>Ceased - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E95" s="1" t="inlineStr">
+      <c r="E97" s="1" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
-      <c r="F95" s="1" t="inlineStr">
+      <c r="F97" s="1" t="inlineStr">
         <is>
           <t>Coty Germany GmbH</t>
         </is>
       </c>
     </row>
-    <row r="96" customHeight="1" ht="140.0">
-      <c r="A96" s="1" t="inlineStr">
+    <row r="98" customHeight="1" ht="140.0">
+      <c r="A98" s="1" t="inlineStr">
         <is>
           <t>1130056</t>
         </is>
       </c>
-      <c r="C96" s="1" t="inlineStr">
+      <c r="C98" s="1" t="inlineStr">
         <is>
           <t>BELONG</t>
         </is>
       </c>
-      <c r="D96" s="1" t="inlineStr">
+      <c r="D98" s="1" t="inlineStr">
         <is>
           <t>Ceased - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E96" s="1" t="inlineStr">
+      <c r="E98" s="1" t="inlineStr">
         <is>
           <t>43</t>
         </is>
       </c>
-      <c r="F96" s="1" t="inlineStr">
+      <c r="F98" s="1" t="inlineStr">
         <is>
           <t>SHERATON INTERNATIONAL INC.</t>
         </is>
       </c>
     </row>
-    <row r="97" customHeight="1" ht="140.0">
-      <c r="A97" s="1" t="inlineStr">
+    <row r="99" customHeight="1" ht="140.0">
+      <c r="A99" s="1" t="inlineStr">
         <is>
           <t>1241126</t>
         </is>
       </c>
-      <c r="C97" s="1" t="inlineStr">
+      <c r="C99" s="1" t="inlineStr">
         <is>
           <t>Where Boaters Belong</t>
         </is>
       </c>
-      <c r="D97" s="1" t="inlineStr">
+      <c r="D99" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E97" s="1" t="inlineStr">
+      <c r="E99" s="1" t="inlineStr">
         <is>
           <t>39</t>
         </is>
       </c>
-      <c r="F97" s="1" t="inlineStr">
+      <c r="F99" s="1" t="inlineStr">
         <is>
           <t>Sea Tow Services Australia Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="98" customHeight="1" ht="140.0">
-      <c r="A98" s="1" t="inlineStr">
+    <row r="100" customHeight="1" ht="140.0">
+      <c r="A100" s="1" t="inlineStr">
         <is>
           <t>1275953</t>
         </is>
       </c>
-      <c r="C98" s="1" t="inlineStr">
+      <c r="C100" s="1" t="inlineStr">
         <is>
           <t>PLATINUM CREATIONS FOR EVERYBODY OUT THERE LOOKING FOR SOMEWHERE TO
 BELONG</t>
         </is>
       </c>
-      <c r="D98" s="1" t="inlineStr">
+      <c r="D100" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E98" s="1" t="inlineStr">
+      <c r="E100" s="1" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
-      <c r="F98" s="1" t="inlineStr">
+      <c r="F100" s="1" t="inlineStr">
         <is>
           <t>Rocco Catania</t>
         </is>
       </c>
     </row>
-    <row r="99" customHeight="1" ht="140.0">
-      <c r="A99" s="1" t="inlineStr">
+    <row r="101" customHeight="1" ht="140.0">
+      <c r="A101" s="1" t="inlineStr">
         <is>
           <t>1434335</t>
         </is>
       </c>
-      <c r="C99" s="1" t="inlineStr">
+      <c r="C101" s="1" t="inlineStr">
         <is>
           <t>Everyone belongs</t>
         </is>
       </c>
-      <c r="D99" s="1" t="inlineStr">
+      <c r="D101" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E99" s="1" t="inlineStr">
+      <c r="E101" s="1" t="inlineStr">
         <is>
           <t>16, 25, 35, 41, 45</t>
         </is>
       </c>
-      <c r="F99" s="1" t="inlineStr">
+      <c r="F101" s="1" t="inlineStr">
         <is>
           <t>The Commonwealth of Australia C/- Department of Immigration and Citizenship</t>
         </is>
       </c>
     </row>
-    <row r="100" customHeight="1" ht="140.0">
-      <c r="A100" s="1" t="inlineStr">
+    <row r="102" customHeight="1" ht="140.0">
+      <c r="A102" s="1" t="inlineStr">
         <is>
           <t>1524949</t>
         </is>
       </c>
-      <c r="C100" s="1" t="inlineStr">
+      <c r="C102" s="1" t="inlineStr">
         <is>
           <t>THE FUTURE BELONGS TO THOSE WHO BELIEVE IN THEIR DREAMS</t>
         </is>
       </c>
-      <c r="D100" s="1" t="inlineStr">
+      <c r="D102" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E100" s="1" t="inlineStr">
+      <c r="E102" s="1" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
-      <c r="F100" s="1" t="inlineStr">
+      <c r="F102" s="1" t="inlineStr">
         <is>
           <t>Retail Borders Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="101" customHeight="1" ht="140.0">
-      <c r="A101" s="1" t="inlineStr">
+    <row r="103" customHeight="1" ht="140.0">
+      <c r="A103" s="1" t="inlineStr">
         <is>
           <t>1530955</t>
         </is>
       </c>
-      <c r="C101" s="1" t="inlineStr">
+      <c r="C103" s="1" t="inlineStr">
         <is>
           <t>BELONG TO THE BEST VALUE BRAND</t>
         </is>
       </c>
-      <c r="D101" s="1" t="inlineStr">
+      <c r="D103" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E101" s="1" t="inlineStr">
+      <c r="E103" s="1" t="inlineStr">
         <is>
           <t>35, 36</t>
         </is>
       </c>
-      <c r="F101" s="1" t="inlineStr">
+      <c r="F103" s="1" t="inlineStr">
         <is>
           <t>Professionals Global Limited</t>
         </is>
       </c>
     </row>
-    <row r="102" customHeight="1" ht="140.0">
-      <c r="A102" s="1" t="inlineStr">
+    <row r="104" customHeight="1" ht="140.0">
+      <c r="A104" s="1" t="inlineStr">
         <is>
           <t>1580951</t>
         </is>
       </c>
-      <c r="C102" s="1" t="inlineStr">
+      <c r="C104" s="1" t="inlineStr">
         <is>
           <t>B BELONG</t>
         </is>
       </c>
-      <c r="D102" s="1" t="inlineStr">
+      <c r="D104" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E102" s="1" t="inlineStr">
+      <c r="E104" s="1" t="inlineStr">
         <is>
           <t>9, 35, 38, 41, 42</t>
         </is>
       </c>
-      <c r="F102" s="1" t="inlineStr">
+      <c r="F104" s="1" t="inlineStr">
         <is>
           <t>Telstra Limited</t>
         </is>
       </c>
     </row>
-    <row r="103" customHeight="1" ht="140.0">
-      <c r="A103" s="1" t="inlineStr">
+    <row r="105" customHeight="1" ht="140.0">
+      <c r="A105" s="1" t="inlineStr">
         <is>
           <t>1595668</t>
         </is>
       </c>
-      <c r="C103" s="1" t="inlineStr">
+      <c r="C105" s="1" t="inlineStr">
         <is>
           <t>LINDSAY PARK ...THE FUTURE BELONGS TO THOSE WHO PLAN FOR IT</t>
         </is>
       </c>
-      <c r="D103" s="1" t="inlineStr">
+      <c r="D105" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E103" s="1" t="inlineStr">
+      <c r="E105" s="1" t="inlineStr">
         <is>
           <t>35, 41, 43, 44</t>
         </is>
       </c>
-      <c r="F103" s="1" t="inlineStr">
+      <c r="F105" s="1" t="inlineStr">
         <is>
           <t>David Hayes Holdings Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="104" customHeight="1" ht="140.0">
-      <c r="A104" s="1" t="inlineStr">
+    <row r="106" customHeight="1" ht="140.0">
+      <c r="A106" s="1" t="inlineStr">
         <is>
           <t>1630886</t>
         </is>
       </c>
-      <c r="C104" s="1" t="inlineStr">
+      <c r="C106" s="1" t="inlineStr">
         <is>
           <t>THE HUB I BELONG</t>
         </is>
       </c>
-      <c r="D104" s="1" t="inlineStr">
+      <c r="D106" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E104" s="1" t="inlineStr">
+      <c r="E106" s="1" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
-      <c r="F104" s="1" t="inlineStr">
+      <c r="F106" s="1" t="inlineStr">
         <is>
           <t>The Waverton Hub Incorporated</t>
         </is>
       </c>
     </row>
-    <row r="105" customHeight="1" ht="140.0">
-      <c r="A105" s="1" t="inlineStr">
+    <row r="107" customHeight="1" ht="140.0">
+      <c r="A107" s="1" t="inlineStr">
         <is>
           <t>1630888</t>
         </is>
       </c>
-      <c r="C105" s="1" t="inlineStr">
+      <c r="C107" s="1" t="inlineStr">
         <is>
           <t>The Hub I belong</t>
         </is>
       </c>
-      <c r="D105" s="1" t="inlineStr">
+      <c r="D107" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E105" s="1" t="inlineStr">
+      <c r="E107" s="1" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
-      <c r="F105" s="1" t="inlineStr">
+      <c r="F107" s="1" t="inlineStr">
         <is>
           <t>The Waverton Hub Incorporated</t>
         </is>
       </c>
     </row>
-    <row r="106" customHeight="1" ht="140.0">
-      <c r="A106" s="1" t="inlineStr">
+    <row r="108" customHeight="1" ht="140.0">
+      <c r="A108" s="1" t="inlineStr">
         <is>
           <t>1695147</t>
         </is>
       </c>
-      <c r="C106" s="1" t="inlineStr">
+      <c r="C108" s="1" t="inlineStr">
         <is>
           <t>SHINE INSPIRE ACHIEVE BELONG</t>
         </is>
       </c>
-      <c r="D106" s="1" t="inlineStr">
+      <c r="D108" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E106" s="1" t="inlineStr">
+      <c r="E108" s="1" t="inlineStr">
         <is>
           <t>35, 41</t>
         </is>
       </c>
-      <c r="F106" s="1" t="inlineStr">
+      <c r="F108" s="1" t="inlineStr">
         <is>
           <t>Shine Inspire Achieve Belong Incorporated</t>
         </is>
       </c>
     </row>
-    <row r="107" customHeight="1" ht="140.0">
-      <c r="A107" s="1" t="inlineStr">
+    <row r="109" customHeight="1" ht="140.0">
+      <c r="A109" s="1" t="inlineStr">
         <is>
           <t>1699143</t>
         </is>
       </c>
-      <c r="C107" s="1" t="inlineStr">
+      <c r="C109" s="1" t="inlineStr">
         <is>
           <t>PUT SMILES BACK WHERE THEY BELONG</t>
         </is>
       </c>
-      <c r="D107" s="1" t="inlineStr">
+      <c r="D109" s="1" t="inlineStr">
         <is>
           <t>Ceased - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E107" s="1" t="inlineStr">
+      <c r="E109" s="1" t="inlineStr">
         <is>
           <t>5, 41, 44</t>
         </is>
       </c>
-      <c r="F107" s="1" t="inlineStr">
+      <c r="F109" s="1" t="inlineStr">
         <is>
           <t>Societe des Produits Nestle S.A.</t>
         </is>
       </c>
     </row>
-    <row r="108" customHeight="1" ht="140.0">
-      <c r="A108" s="1" t="inlineStr">
+    <row r="110" customHeight="1" ht="140.0">
+      <c r="A110" s="1" t="inlineStr">
         <is>
           <t>354904</t>
         </is>
       </c>
-      <c r="C108" s="1" t="inlineStr">
+      <c r="C110" s="1" t="inlineStr">
         <is>
           <t>PEOPLE TO BELONG TO</t>
         </is>
       </c>
-      <c r="D108" s="1" t="inlineStr">
+      <c r="D110" s="1" t="inlineStr">
         <is>
           <t>Status not available</t>
         </is>
       </c>
-      <c r="E108" s="1" t="inlineStr">
+      <c r="E110" s="1" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
-      <c r="F108" s="1" t="inlineStr">
+      <c r="F110" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
-    <row r="109" customHeight="1" ht="140.0">
-      <c r="A109" s="1" t="inlineStr">
+    <row r="111" customHeight="1" ht="140.0">
+      <c r="A111" s="1" t="inlineStr">
         <is>
           <t>413623</t>
         </is>
       </c>
-      <c r="C109" s="1" t="inlineStr">
+      <c r="C111" s="1" t="inlineStr">
         <is>
           <t>AUSTRALIAN CENTRAL CREDIT UNION
 WE BELONG TOGETHER</t>
         </is>
       </c>
-      <c r="D109" s="1" t="inlineStr">
+      <c r="D111" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E109" s="1" t="inlineStr">
+      <c r="E111" s="1" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
-      <c r="F109" s="1" t="inlineStr">
+      <c r="F111" s="1" t="inlineStr">
         <is>
           <t>Australian Central Credit Union</t>
         </is>
       </c>
     </row>
-    <row r="110" customHeight="1" ht="140.0">
-      <c r="A110" s="1" t="inlineStr">
+    <row r="112" customHeight="1" ht="140.0">
+      <c r="A112" s="1" t="inlineStr">
         <is>
           <t>448298</t>
         </is>
       </c>
-      <c r="C110" s="1" t="inlineStr">
+      <c r="C112" s="1" t="inlineStr">
         <is>
           <t>IT PAYS TO BELONG</t>
         </is>
       </c>
-      <c r="D110" s="1" t="inlineStr">
+      <c r="D112" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E110" s="1" t="inlineStr">
+      <c r="E112" s="1" t="inlineStr">
         <is>
           <t>39</t>
         </is>
       </c>
-      <c r="F110" s="1" t="inlineStr">
+      <c r="F112" s="1" t="inlineStr">
         <is>
           <t>Neutral Bay Towing Service.</t>
         </is>
       </c>
     </row>
-    <row r="111" customHeight="1" ht="140.0">
-      <c r="A111" s="1" t="inlineStr">
+    <row r="113" customHeight="1" ht="140.0">
+      <c r="A113" s="1" t="inlineStr">
         <is>
           <t>548635</t>
         </is>
       </c>
-      <c r="C111" s="1" t="inlineStr">
+      <c r="C113" s="1" t="inlineStr">
         <is>
           <t>UP WHERE YOU BELONG!</t>
         </is>
       </c>
-      <c r="D111" s="1" t="inlineStr">
+      <c r="D113" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E111" s="1" t="inlineStr">
+      <c r="E113" s="1" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
-      <c r="F111" s="1" t="inlineStr">
+      <c r="F113" s="1" t="inlineStr">
         <is>
           <t>Hooker Mercantile (Qld) Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="112" customHeight="1" ht="140.0">
-      <c r="A112" s="1" t="inlineStr">
+    <row r="114" customHeight="1" ht="140.0">
+      <c r="A114" s="1" t="inlineStr">
         <is>
           <t>939333</t>
         </is>
       </c>
-      <c r="C112" s="1" t="inlineStr">
+      <c r="C114" s="1" t="inlineStr">
         <is>
           <t>BANKING WHERE YOU BELONG</t>
         </is>
       </c>
-      <c r="D112" s="1" t="inlineStr">
+      <c r="D114" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E112" s="1" t="inlineStr">
+      <c r="E114" s="1" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
-      <c r="F112" s="1" t="inlineStr">
+      <c r="F114" s="1" t="inlineStr">
         <is>
           <t>Credit Union Australia Limited</t>
         </is>
       </c>
     </row>
-    <row r="113" customHeight="1" ht="140.0">
-      <c r="A113" s="1" t="inlineStr">
+    <row r="115" customHeight="1" ht="140.0">
+      <c r="A115" s="1" t="inlineStr">
         <is>
           <t>1029881</t>
         </is>
       </c>
-      <c r="C113" s="1" t="inlineStr">
+      <c r="C115" s="1" t="inlineStr">
         <is>
           <t>THIS BOD BELONGS TO GOD</t>
         </is>
       </c>
-      <c r="D113" s="1" t="inlineStr">
+      <c r="D115" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Registration fee not paid on time</t>
         </is>
       </c>
-      <c r="E113" s="1" t="inlineStr">
+      <c r="E115" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
-      <c r="F113" s="1" t="inlineStr">
+      <c r="F115" s="1" t="inlineStr">
         <is>
           <t>Kenneth Norman Holmes</t>
         </is>
       </c>
     </row>
-    <row r="114" customHeight="1" ht="140.0">
-      <c r="A114" s="1" t="inlineStr">
+    <row r="116" customHeight="1" ht="140.0">
+      <c r="A116" s="1" t="inlineStr">
         <is>
           <t>1151937</t>
         </is>
       </c>
-      <c r="C114" s="1" t="inlineStr">
+      <c r="C116" s="1" t="inlineStr">
         <is>
           <t>IT PAYS TO BELONG</t>
         </is>
       </c>
-      <c r="D114" s="1" t="inlineStr">
+      <c r="D116" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E114" s="1" t="inlineStr">
+      <c r="E116" s="1" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
-      <c r="F114" s="1" t="inlineStr">
+      <c r="F116" s="1" t="inlineStr">
         <is>
           <t>CSF Pty Limited</t>
         </is>
       </c>
     </row>
-    <row r="115" customHeight="1" ht="140.0">
-      <c r="A115" s="1" t="inlineStr">
+    <row r="117" customHeight="1" ht="140.0">
+      <c r="A117" s="1" t="inlineStr">
         <is>
           <t>1190441</t>
         </is>
       </c>
-      <c r="C115" s="1" t="inlineStr">
+      <c r="C117" s="1" t="inlineStr">
         <is>
           <t>(BELONG)</t>
         </is>
       </c>
-      <c r="D115" s="1" t="inlineStr">
+      <c r="D117" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E115" s="1" t="inlineStr">
+      <c r="E117" s="1" t="inlineStr">
         <is>
           <t>9, 16, 35, 38, 41, 42</t>
         </is>
       </c>
-      <c r="F115" s="1" t="inlineStr">
+      <c r="F117" s="1" t="inlineStr">
         <is>
           <t>BELONG PTY LIMITED</t>
         </is>
       </c>
     </row>
-    <row r="116" customHeight="1" ht="140.0">
-      <c r="A116" s="1" t="inlineStr">
+    <row r="118" customHeight="1" ht="140.0">
+      <c r="A118" s="1" t="inlineStr">
         <is>
           <t>1190442</t>
         </is>
       </c>
-      <c r="C116" s="1" t="inlineStr">
+      <c r="C118" s="1" t="inlineStr">
         <is>
           <t>BELONG</t>
         </is>
       </c>
-      <c r="D116" s="1" t="inlineStr">
+      <c r="D118" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E116" s="1" t="inlineStr">
+      <c r="E118" s="1" t="inlineStr">
         <is>
           <t>9, 16, 35, 38, 41, 42</t>
         </is>
       </c>
-      <c r="F116" s="1" t="inlineStr">
+      <c r="F118" s="1" t="inlineStr">
         <is>
           <t>BELONG PTY LIMITED</t>
         </is>
       </c>
     </row>
-    <row r="117" customHeight="1" ht="140.0">
-      <c r="A117" s="1" t="inlineStr">
+    <row r="119" customHeight="1" ht="140.0">
+      <c r="A119" s="1" t="inlineStr">
         <is>
           <t>1190443</t>
         </is>
       </c>
-      <c r="C117" s="1" t="inlineStr">
+      <c r="C119" s="1" t="inlineStr">
         <is>
           <t>BRIGITAL</t>
         </is>
       </c>
-      <c r="D117" s="1" t="inlineStr">
+      <c r="D119" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E117" s="1" t="inlineStr">
+      <c r="E119" s="1" t="inlineStr">
         <is>
           <t>9, 16, 35, 38, 41, 42</t>
         </is>
       </c>
-      <c r="F117" s="1" t="inlineStr">
+      <c r="F119" s="1" t="inlineStr">
         <is>
           <t>BELONG PTY LIMITED</t>
         </is>
       </c>
     </row>
-    <row r="118" customHeight="1" ht="140.0">
-      <c r="A118" s="1" t="inlineStr">
+    <row r="120" customHeight="1" ht="140.0">
+      <c r="A120" s="1" t="inlineStr">
         <is>
           <t>1230572</t>
         </is>
       </c>
-      <c r="C118" s="1" t="inlineStr">
+      <c r="C120" s="1" t="inlineStr">
         <is>
           <t>THE HIGHLANDS GREEN HILLS ...UP WHERE YOU BELONG</t>
         </is>
       </c>
-      <c r="D118" s="1" t="inlineStr">
+      <c r="D120" s="1" t="inlineStr">
         <is>
           <t>Withdrawn:
 Applicant request</t>
         </is>
       </c>
-      <c r="E118" s="1" t="inlineStr">
+      <c r="E120" s="1" t="inlineStr">
         <is>
           <t>16, 35, 36, 37</t>
         </is>
       </c>
-      <c r="F118" s="1" t="inlineStr">
+      <c r="F120" s="1" t="inlineStr">
         <is>
           <t>FKP Limited</t>
         </is>
       </c>
     </row>
-    <row r="119" customHeight="1" ht="140.0">
-      <c r="A119" s="1" t="inlineStr">
+    <row r="121" customHeight="1" ht="140.0">
+      <c r="A121" s="1" t="inlineStr">
         <is>
           <t>1295677</t>
         </is>
       </c>
-      <c r="C119" s="1" t="inlineStr">
+      <c r="C121" s="1" t="inlineStr">
         <is>
           <t>CD DINERS CLUB INTERNATIONAL BELONG</t>
         </is>
       </c>
-      <c r="D119" s="1" t="inlineStr">
+      <c r="D121" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E119" s="1" t="inlineStr">
+      <c r="E121" s="1" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
-      <c r="F119" s="1" t="inlineStr">
+      <c r="F121" s="1" t="inlineStr">
         <is>
           <t>Diners Club International Ltd</t>
         </is>
       </c>
     </row>
-    <row r="120" customHeight="1" ht="140.0">
-      <c r="A120" s="1" t="inlineStr">
+    <row r="122" customHeight="1" ht="140.0">
+      <c r="A122" s="1" t="inlineStr">
         <is>
           <t>1311599</t>
         </is>
       </c>
-      <c r="C120" s="1" t="inlineStr">
+      <c r="C122" s="1" t="inlineStr">
         <is>
           <t>BELONG TO THE BEST VALUE BRAND</t>
         </is>
       </c>
-      <c r="D120" s="1" t="inlineStr">
+      <c r="D122" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E120" s="1" t="inlineStr">
+      <c r="E122" s="1" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
-      <c r="F120" s="1" t="inlineStr">
+      <c r="F122" s="1" t="inlineStr">
         <is>
           <t>Professionals Global Limited</t>
         </is>
       </c>
     </row>
-    <row r="121" customHeight="1" ht="140.0">
-      <c r="A121" s="1" t="inlineStr">
+    <row r="123" customHeight="1" ht="140.0">
+      <c r="A123" s="1" t="inlineStr">
         <is>
           <t>1446742</t>
         </is>
       </c>
-      <c r="C121" s="1" t="inlineStr">
+      <c r="C123" s="1" t="inlineStr">
         <is>
           <t>BELONG TO THE BEST VALUE BRAND</t>
         </is>
       </c>
-      <c r="D121" s="1" t="inlineStr">
+      <c r="D123" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E121" s="1" t="inlineStr">
+      <c r="E123" s="1" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
-      <c r="F121" s="1" t="inlineStr">
+      <c r="F123" s="1" t="inlineStr">
         <is>
           <t>Professionals Global Limited</t>
         </is>
       </c>
     </row>
-    <row r="122" customHeight="1" ht="140.0">
-      <c r="A122" s="1" t="inlineStr">
+    <row r="124" customHeight="1" ht="140.0">
+      <c r="A124" s="1" t="inlineStr">
         <is>
           <t>1526477</t>
         </is>
       </c>
-      <c r="C122" s="1" t="inlineStr">
+      <c r="C124" s="1" t="inlineStr">
         <is>
           <t>iBelong</t>
         </is>
       </c>
-      <c r="D122" s="1" t="inlineStr">
+      <c r="D124" s="1" t="inlineStr">
         <is>
           <t>Withdrawn:
 Applicant request</t>
         </is>
       </c>
-      <c r="E122" s="1" t="inlineStr">
+      <c r="E124" s="1" t="inlineStr">
         <is>
           <t>45</t>
         </is>
       </c>
-      <c r="F122" s="1" t="inlineStr">
+      <c r="F124" s="1" t="inlineStr">
         <is>
           <t>GORDONCARE VENTURE PHILANTHROPY FOUNDATION</t>
         </is>
       </c>
     </row>
-    <row r="123" customHeight="1" ht="140.0">
-      <c r="A123" s="1" t="inlineStr">
+    <row r="125" customHeight="1" ht="140.0">
+      <c r="A125" s="1" t="inlineStr">
         <is>
           <t>1576642</t>
         </is>
       </c>
-      <c r="C123" s="1" t="inlineStr">
+      <c r="C125" s="1" t="inlineStr">
         <is>
           <t>BOATROCKER PRESENTS MISFIT A HOPPY BELGIAN ALE. MISFIT IS A BEER THAT
 BELONGS TO NO STYLE. IT'S JUST DOING ITS OWN THING, AND DOING IT WITH
 FLAIR USING BELGIAN MALT, OLD SCHOOL HOPS, AN IMPORTED YEAST STRAIN
 FROM THE ARDENNESRES. WHO CARES IF YOU DON'T FOLLOW WHAT EVERYONE ELSE
 THINKS YOU SHOULD? THIS BEER IS FOR MISFITS EVERYWHERE.</t>
         </is>
       </c>
-      <c r="D123" s="1" t="inlineStr">
+      <c r="D125" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E123" s="1" t="inlineStr">
+      <c r="E125" s="1" t="inlineStr">
         <is>
           <t>32</t>
         </is>
       </c>
-      <c r="F123" s="1" t="inlineStr">
+      <c r="F125" s="1" t="inlineStr">
         <is>
           <t>BOATROCKER PTY LTD</t>
         </is>
       </c>
     </row>
-    <row r="124" customHeight="1" ht="140.0">
-      <c r="A124" s="1" t="inlineStr">
+    <row r="126" customHeight="1" ht="140.0">
+      <c r="A126" s="1" t="inlineStr">
         <is>
           <t>1650340</t>
         </is>
       </c>
-      <c r="C124" s="1" t="inlineStr">
+      <c r="C126" s="1" t="inlineStr">
         <is>
           <t>BUILDER KONNECT WHERE BUILDERS BELONG</t>
         </is>
       </c>
-      <c r="D124" s="1" t="inlineStr">
+      <c r="D126" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E124" s="1" t="inlineStr">
+      <c r="E126" s="1" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
-      <c r="F124" s="1" t="inlineStr">
+      <c r="F126" s="1" t="inlineStr">
         <is>
           <t>BUILDER REGISTRATION PTY LTD; Robynne McDonnell</t>
         </is>
       </c>
     </row>
-    <row r="125" customHeight="1" ht="140.0">
-      <c r="A125" s="1" t="inlineStr">
+    <row r="127" customHeight="1" ht="140.0">
+      <c r="A127" s="1" t="inlineStr">
         <is>
           <t>1717629</t>
         </is>
       </c>
-      <c r="C125" s="1" t="inlineStr">
+      <c r="C127" s="1" t="inlineStr">
         <is>
           <t>LINK WEST HELPING YOU BELONG</t>
         </is>
       </c>
-      <c r="D125" s="1" t="inlineStr">
+      <c r="D127" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Registration fee not paid on time</t>
         </is>
       </c>
-      <c r="E125" s="1" t="inlineStr">
+      <c r="E127" s="1" t="inlineStr">
         <is>
           <t>35, 41, 45</t>
         </is>
       </c>
-      <c r="F125" s="1" t="inlineStr">
+      <c r="F127" s="1" t="inlineStr">
         <is>
           <t>Bruce Cameron McLean</t>
         </is>
       </c>
     </row>
-    <row r="126" customHeight="1" ht="140.0">
-      <c r="A126" s="1" t="inlineStr">
+    <row r="128" customHeight="1" ht="140.0">
+      <c r="A128" s="1" t="inlineStr">
         <is>
           <t>1791154</t>
         </is>
       </c>
-      <c r="C126" s="1" t="inlineStr">
+      <c r="C128" s="1" t="inlineStr">
         <is>
           <t>ESTIA HEALTH ONE FAMILY WHERE EVERYONE BELONGS</t>
         </is>
       </c>
-      <c r="D126" s="1" t="inlineStr">
+      <c r="D128" s="1" t="inlineStr">
         <is>
           <t>Withdrawn:
 Applicant request</t>
         </is>
       </c>
-      <c r="E126" s="1" t="inlineStr">
+      <c r="E128" s="1" t="inlineStr">
         <is>
           <t>43, 44</t>
         </is>
       </c>
-      <c r="F126" s="1" t="inlineStr">
+      <c r="F128" s="1" t="inlineStr">
         <is>
           <t>Estia Investments Pty. Ltd.</t>
         </is>
       </c>
     </row>
-    <row r="127" customHeight="1" ht="140.0">
-      <c r="A127" s="1" t="inlineStr">
+    <row r="129" customHeight="1" ht="140.0">
+      <c r="A129" s="1" t="inlineStr">
         <is>
           <t>2052052</t>
         </is>
       </c>
-      <c r="C127" s="1" t="inlineStr">
+      <c r="C129" s="1" t="inlineStr">
         <is>
           <t>BELONGHERE.ME</t>
         </is>
       </c>
-      <c r="D127" s="1" t="inlineStr">
+      <c r="D129" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E127" s="1" t="inlineStr">
+      <c r="E129" s="1" t="inlineStr">
         <is>
           <t>36, 41</t>
         </is>
       </c>
-      <c r="F127" s="1" t="inlineStr">
+      <c r="F129" s="1" t="inlineStr">
         <is>
           <t>BELONG HERE PTY LTD</t>
         </is>
       </c>
     </row>
-    <row r="128" customHeight="1" ht="140.0">
-      <c r="A128" s="1" t="inlineStr">
+    <row r="130" customHeight="1" ht="140.0">
+      <c r="A130" s="1" t="inlineStr">
         <is>
           <t>2097684</t>
         </is>
       </c>
-      <c r="C128" s="1" t="inlineStr">
+      <c r="C130" s="1" t="inlineStr">
         <is>
           <t>BELONG CREATIVE</t>
         </is>
       </c>
-      <c r="D128" s="1" t="inlineStr">
+      <c r="D130" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E128" s="1" t="inlineStr">
+      <c r="E130" s="1" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
-      <c r="F128" s="1" t="inlineStr">
+      <c r="F130" s="1" t="inlineStr">
         <is>
           <t>Skoda Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="129" customHeight="1" ht="140.0">
-      <c r="A129" s="1" t="inlineStr">
+    <row r="131" customHeight="1" ht="140.0">
+      <c r="A131" s="1" t="inlineStr">
         <is>
           <t>2107101</t>
         </is>
       </c>
-      <c r="C129" s="1" t="inlineStr">
+      <c r="C131" s="1" t="inlineStr">
         <is>
           <t>Belong Beauty</t>
         </is>
       </c>
-      <c r="D129" s="1" t="inlineStr">
+      <c r="D131" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E129" s="1" t="inlineStr">
+      <c r="E131" s="1" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
-      <c r="F129" s="1" t="inlineStr">
+      <c r="F131" s="1" t="inlineStr">
         <is>
           <t>John Price</t>
         </is>
       </c>
     </row>
-    <row r="130" customHeight="1" ht="140.0">
-      <c r="A130" s="1" t="inlineStr">
+    <row r="132" customHeight="1" ht="140.0">
+      <c r="A132" s="1" t="inlineStr">
         <is>
           <t>2107102</t>
         </is>
       </c>
-      <c r="C130" s="1" t="inlineStr">
+      <c r="C132" s="1" t="inlineStr">
         <is>
           <t>BELONG BEAUTY</t>
         </is>
       </c>
-      <c r="D130" s="1" t="inlineStr">
+      <c r="D132" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E130" s="1" t="inlineStr">
+      <c r="E132" s="1" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
-      <c r="F130" s="1" t="inlineStr">
+      <c r="F132" s="1" t="inlineStr">
         <is>
           <t>John Price</t>
         </is>
       </c>
     </row>
-    <row r="131" customHeight="1" ht="140.0">
-      <c r="A131" s="1" t="inlineStr">
+    <row r="133" customHeight="1" ht="140.0">
+      <c r="A133" s="1" t="inlineStr">
         <is>
           <t>2196638</t>
         </is>
       </c>
-      <c r="C131" s="1" t="inlineStr">
+      <c r="C133" s="1" t="inlineStr">
         <is>
           <t>ACT BELONG COMMIT MENTALLY HEALTHY W.A.</t>
         </is>
       </c>
-      <c r="D131" s="1" t="inlineStr">
+      <c r="D133" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Notice of intention to defend not filed</t>
         </is>
       </c>
-      <c r="E131" s="1" t="inlineStr">
+      <c r="E133" s="1" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
-      <c r="F131" s="1" t="inlineStr">
+      <c r="F133" s="1" t="inlineStr">
         <is>
           <t>Rob Donovan</t>
         </is>
       </c>
     </row>
-    <row r="132" customHeight="1" ht="140.0">
-      <c r="A132" s="1" t="inlineStr">
+    <row r="134" customHeight="1" ht="140.0">
+      <c r="A134" s="1" t="inlineStr">
         <is>
           <t>2274538</t>
         </is>
       </c>
-      <c r="C132" s="1" t="inlineStr">
+      <c r="C134" s="1" t="inlineStr">
         <is>
           <t>NATURE. BE IN IT. CONNECT. GROW. BELONG.
 NATURE. BE IN IT.</t>
         </is>
       </c>
-      <c r="D132" s="1" t="inlineStr">
+      <c r="D134" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E132" s="1" t="inlineStr">
+      <c r="E134" s="1" t="inlineStr">
         <is>
           <t>16, 24, 25, 41</t>
         </is>
       </c>
-      <c r="F132" s="1" t="inlineStr">
+      <c r="F134" s="1" t="inlineStr">
         <is>
           <t>Nature. Be in it. Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="133" customHeight="1" ht="140.0">
-      <c r="A133" s="1" t="inlineStr">
+    <row r="135" customHeight="1" ht="140.0">
+      <c r="A135" s="1" t="inlineStr">
         <is>
           <t>2386411</t>
         </is>
       </c>
-      <c r="C133" s="1" t="inlineStr">
+      <c r="C135" s="1" t="inlineStr">
         <is>
           <t>BELONGS</t>
         </is>
       </c>
-      <c r="D133" s="1" t="inlineStr">
+      <c r="D135" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E133" s="1" t="inlineStr">
+      <c r="E135" s="1" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
-      <c r="F133" s="1" t="inlineStr">
+      <c r="F135" s="1" t="inlineStr">
         <is>
           <t>Thousand Seas Australia Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="134" customHeight="1" ht="140.0">
-      <c r="A134" s="1" t="inlineStr">
+    <row r="136" customHeight="1" ht="140.0">
+      <c r="A136" s="1" t="inlineStr">
         <is>
           <t>2431141</t>
         </is>
       </c>
-      <c r="C134" s="1" t="inlineStr">
+      <c r="C136" s="1" t="inlineStr">
         <is>
           <t>...WHERE EVERYONE BELONGS</t>
         </is>
       </c>
-      <c r="D134" s="1" t="inlineStr">
+      <c r="D136" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E134" s="1" t="inlineStr">
+      <c r="E136" s="1" t="inlineStr">
         <is>
           <t>16, 28, 41</t>
         </is>
       </c>
-      <c r="F134" s="1" t="inlineStr">
+      <c r="F136" s="1" t="inlineStr">
         <is>
           <t>MSC Corporation Pty Ltd</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>