--- v2 (2026-06-02)
+++ v3 (2026-08-02)
@@ -90,51 +90,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment vertical="top" horizontal="left" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFill="true" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../media/image1.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId10" Target="../media/image10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId11" Target="../media/image11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId12" Target="../media/image12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId13" Target="../media/image13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId14" Target="../media/image14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId15" Target="../media/image15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId16" Target="../media/image16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId17" Target="../media/image17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId18" Target="../media/image18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId19" Target="../media/image19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId2" Target="../media/image2.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId20" Target="../media/image20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId21" Target="../media/image21.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId22" Target="../media/image22.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId23" Target="../media/image23.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId24" Target="../media/image24.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId25" Target="../media/image25.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId26" Target="../media/image26.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId27" Target="../media/image27.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId28" Target="../media/image28.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId29" Target="../media/image29.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId3" Target="../media/image3.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId30" Target="../media/image30.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId31" Target="../media/image31.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId32" Target="../media/image32.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId33" Target="../media/image33.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId34" Target="../media/image34.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId35" Target="../media/image35.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId36" Target="../media/image36.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId37" Target="../media/image37.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId38" Target="../media/image38.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId39" Target="../media/image39.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId4" Target="../media/image4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId40" Target="../media/image40.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId41" Target="../media/image41.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId42" Target="../media/image42.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId43" Target="../media/image43.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId44" Target="../media/image44.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId45" Target="../media/image45.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId46" Target="../media/image46.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId47" Target="../media/image47.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId48" Target="../media/image48.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId49" Target="../media/image49.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId5" Target="../media/image5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId50" Target="../media/image50.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId51" Target="../media/image51.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId52" Target="../media/image52.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId53" Target="../media/image53.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId54" Target="../media/image54.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId55" Target="../media/image55.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId56" Target="../media/image56.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId57" Target="../media/image57.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId58" Target="../media/image58.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId59" Target="../media/image59.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId6" Target="../media/image6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId60" Target="../media/image60.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId61" Target="../media/image61.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId62" Target="../media/image62.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId7" Target="../media/image7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId8" Target="../media/image8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId9" Target="../media/image9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../media/image1.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId10" Target="../media/image10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId11" Target="../media/image11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId12" Target="../media/image12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId13" Target="../media/image13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId14" Target="../media/image14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId15" Target="../media/image15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId16" Target="../media/image16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId17" Target="../media/image17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId18" Target="../media/image18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId19" Target="../media/image19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId2" Target="../media/image2.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId20" Target="../media/image20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId21" Target="../media/image21.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId22" Target="../media/image22.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId23" Target="../media/image23.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId24" Target="../media/image24.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId25" Target="../media/image25.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId26" Target="../media/image26.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId27" Target="../media/image27.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId28" Target="../media/image28.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId29" Target="../media/image29.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId3" Target="../media/image3.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId30" Target="../media/image30.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId31" Target="../media/image31.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId32" Target="../media/image32.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId33" Target="../media/image33.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId34" Target="../media/image34.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId35" Target="../media/image35.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId36" Target="../media/image36.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId37" Target="../media/image37.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId38" Target="../media/image38.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId39" Target="../media/image39.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId4" Target="../media/image4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId40" Target="../media/image40.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId41" Target="../media/image41.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId42" Target="../media/image42.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId43" Target="../media/image43.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId44" Target="../media/image44.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId45" Target="../media/image45.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId46" Target="../media/image46.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId47" Target="../media/image47.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId48" Target="../media/image48.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId49" Target="../media/image49.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId5" Target="../media/image5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId50" Target="../media/image50.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId51" Target="../media/image51.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId52" Target="../media/image52.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId53" Target="../media/image53.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId54" Target="../media/image54.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId55" Target="../media/image55.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId56" Target="../media/image56.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId57" Target="../media/image57.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId58" Target="../media/image58.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId59" Target="../media/image59.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId6" Target="../media/image6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId60" Target="../media/image60.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId61" Target="../media/image61.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId62" Target="../media/image62.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId63" Target="../media/image63.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId7" Target="../media/image7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId8" Target="../media/image8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId9" Target="../media/image9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>704761</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -403,2137 +403,2175 @@
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1512000" cy="685714"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>22</xdr:row>
+      <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1548000</xdr:colOff>
-      <xdr:row>22</xdr:row>
+      <xdr:row>21</xdr:row>
       <xdr:rowOff>555692</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="9" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1548000" cy="555692"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>24</xdr:row>
+      <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1548000</xdr:colOff>
-      <xdr:row>24</xdr:row>
+      <xdr:row>23</xdr:row>
       <xdr:rowOff>172335</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="10" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1548000" cy="172335"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>26</xdr:row>
       <xdr:rowOff>1066666</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="11" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1066666"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>476190</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="12" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="476190"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1548000</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>332704</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="13" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1548000" cy="332704"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>33</xdr:row>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1548000</xdr:colOff>
-      <xdr:row>33</xdr:row>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>326487</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="14" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1548000" cy="326487"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>35</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>35</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="15" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>39</xdr:row>
+      <xdr:row>38</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>39</xdr:row>
+      <xdr:row>38</xdr:row>
       <xdr:rowOff>1390476</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1390476"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>40</xdr:row>
+      <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>40</xdr:row>
+      <xdr:row>39</xdr:row>
       <xdr:rowOff>800000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="800000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>44</xdr:row>
+      <xdr:row>43</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>44</xdr:row>
+      <xdr:row>43</xdr:row>
       <xdr:rowOff>285714</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="285714"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>48</xdr:row>
+      <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>48</xdr:row>
+      <xdr:row>47</xdr:row>
       <xdr:rowOff>1180952</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1180952"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>50</xdr:row>
+      <xdr:row>49</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1152000</xdr:colOff>
-      <xdr:row>50</xdr:row>
+      <xdr:row>49</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="20" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1152000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>51</xdr:row>
+      <xdr:row>50</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1188000</xdr:colOff>
-      <xdr:row>51</xdr:row>
+      <xdr:row>50</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="21" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1188000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>52</xdr:row>
+      <xdr:row>51</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>792000</xdr:colOff>
-      <xdr:row>52</xdr:row>
+      <xdr:row>51</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="22" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="792000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>53</xdr:row>
+      <xdr:row>52</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>576000</xdr:colOff>
-      <xdr:row>53</xdr:row>
+      <xdr:row>52</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="23" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="576000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>57</xdr:row>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="24" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
+      <xdr:row>60</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>61</xdr:row>
+      <xdr:row>60</xdr:row>
       <xdr:rowOff>1361904</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="25" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1361904"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
+      <xdr:row>63</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>64</xdr:row>
+      <xdr:row>63</xdr:row>
       <xdr:rowOff>247619</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="26" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="247619"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
+      <xdr:row>64</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>65</xdr:row>
+      <xdr:row>64</xdr:row>
       <xdr:rowOff>638095</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="27" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="638095"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>66</xdr:row>
+      <xdr:row>65</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>66</xdr:row>
+      <xdr:row>65</xdr:row>
       <xdr:rowOff>1066666</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="28" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1066666"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>69</xdr:row>
+      <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>69</xdr:row>
+      <xdr:row>68</xdr:row>
       <xdr:rowOff>1209523</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="29" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1209523"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>70</xdr:row>
+      <xdr:row>69</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>972000</xdr:colOff>
-      <xdr:row>70</xdr:row>
+      <xdr:row>69</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="30" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="972000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>75</xdr:row>
+      <xdr:row>74</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>75</xdr:row>
+      <xdr:row>74</xdr:row>
       <xdr:rowOff>542857</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="31" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="542857"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>78</xdr:row>
+      <xdr:row>76</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>1404000</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>685714</xdr:rowOff>
+      <xdr:colOff>936000</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="32" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId32"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="936000" cy="1428571"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>685714</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="33" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="685714"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>79</xdr:row>
+      <xdr:row>84</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>936000</xdr:colOff>
-[...36 lines deleted...]
-      <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>85</xdr:row>
+      <xdr:row>84</xdr:row>
       <xdr:rowOff>380952</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="34" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="380952"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>86</xdr:row>
+      <xdr:row>85</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>86</xdr:row>
+      <xdr:row>85</xdr:row>
       <xdr:rowOff>600000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="35" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="600000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>88</xdr:row>
+      <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>88</xdr:row>
+      <xdr:row>87</xdr:row>
       <xdr:rowOff>1009523</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="36" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1009523"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>91</xdr:row>
+      <xdr:row>89</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>1404000</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>714285</xdr:rowOff>
+      <xdr:colOff>1548000</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>641853</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId37"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1548000" cy="641853"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>714285</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="38" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId38"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="714285"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>95</xdr:row>
+      <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>95</xdr:row>
+      <xdr:row>96</xdr:row>
       <xdr:rowOff>1009523</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="38" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="39" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId38"/>
+        <a:blip r:embed="rId39"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1009523"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>571428</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="39" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="40" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId39"/>
+        <a:blip r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="571428"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>609523</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="40" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="41" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId40"/>
+        <a:blip r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="609523"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>295238</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="41" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="42" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId41"/>
+        <a:blip r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="295238"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>609523</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="42" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="43" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId42"/>
+        <a:blip r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="609523"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>107</xdr:row>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1116000</xdr:colOff>
-      <xdr:row>107</xdr:row>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="43" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="44" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId43"/>
+        <a:blip r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1116000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>110</xdr:row>
-[...36 lines deleted...]
-      <xdr:colOff>0</xdr:colOff>
       <xdr:row>112</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>1116000</xdr:colOff>
+      <xdr:colOff>900000</xdr:colOff>
       <xdr:row>112</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="45" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
+          <a:ext cx="900000" cy="1428571"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1116000</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>1428571</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="46" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId46"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
           <a:ext cx="1116000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>113</xdr:row>
+      <xdr:row>115</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>113</xdr:row>
+      <xdr:row>115</xdr:row>
       <xdr:rowOff>447619</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="46" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="47" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId46"/>
+        <a:blip r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="447619"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>114</xdr:row>
+      <xdr:row>116</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>114</xdr:row>
+      <xdr:row>116</xdr:row>
       <xdr:rowOff>733333</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="47" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="48" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId47"/>
+        <a:blip r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="733333"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>115</xdr:row>
+      <xdr:row>117</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>115</xdr:row>
+      <xdr:row>117</xdr:row>
       <xdr:rowOff>466666</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="48" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="49" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId48"/>
+        <a:blip r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="466666"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>116</xdr:row>
+      <xdr:row>118</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>116</xdr:row>
+      <xdr:row>118</xdr:row>
       <xdr:rowOff>847619</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="49" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="50" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId49"/>
+        <a:blip r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="847619"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>119</xdr:row>
+      <xdr:row>121</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1548000</xdr:colOff>
-      <xdr:row>119</xdr:row>
+      <xdr:row>121</xdr:row>
       <xdr:rowOff>866142</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="50" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="51" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId50"/>
+        <a:blip r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1548000" cy="866142"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>120</xdr:row>
+      <xdr:row>122</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>120</xdr:row>
+      <xdr:row>122</xdr:row>
       <xdr:rowOff>980952</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="51" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="52" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId51"/>
+        <a:blip r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="980952"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>124</xdr:row>
+      <xdr:row>126</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>124</xdr:row>
+      <xdr:row>126</xdr:row>
       <xdr:rowOff>1038095</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="52" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="53" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId52"/>
+        <a:blip r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1038095"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>125</xdr:row>
+      <xdr:row>127</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1548000</xdr:colOff>
-      <xdr:row>125</xdr:row>
+      <xdr:row>127</xdr:row>
       <xdr:rowOff>329194</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="53" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="54" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId53"/>
+        <a:blip r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1548000" cy="329194"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>126</xdr:row>
+      <xdr:row>128</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>126</xdr:row>
+      <xdr:row>128</xdr:row>
       <xdr:rowOff>742857</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="54" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="55" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId54"/>
+        <a:blip r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="742857"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>127</xdr:row>
+      <xdr:row>129</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>127</xdr:row>
+      <xdr:row>129</xdr:row>
       <xdr:rowOff>390476</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="55" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="56" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId55"/>
+        <a:blip r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="390476"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>128</xdr:row>
+      <xdr:row>130</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>128</xdr:row>
+      <xdr:row>130</xdr:row>
       <xdr:rowOff>514285</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="56" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="57" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId56"/>
+        <a:blip r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="514285"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>129</xdr:row>
+      <xdr:row>131</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>129</xdr:row>
+      <xdr:row>131</xdr:row>
       <xdr:rowOff>1095238</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="57" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="58" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId57"/>
+        <a:blip r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1095238"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>131</xdr:row>
+      <xdr:row>133</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>131</xdr:row>
+      <xdr:row>133</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="58" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="59" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId58"/>
+        <a:blip r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>132</xdr:row>
+      <xdr:row>134</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1044000</xdr:colOff>
-      <xdr:row>132</xdr:row>
+      <xdr:row>134</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="59" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="60" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId59"/>
+        <a:blip r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1044000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>133</xdr:row>
+      <xdr:row>135</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>133</xdr:row>
+      <xdr:row>135</xdr:row>
       <xdr:rowOff>857142</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="60" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="61" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId60"/>
+        <a:blip r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="857142"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>134</xdr:row>
+      <xdr:row>136</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>134</xdr:row>
+      <xdr:row>136</xdr:row>
       <xdr:rowOff>561904</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="61" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="62" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId61"/>
+        <a:blip r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="561904"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>135</xdr:row>
+      <xdr:row>137</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>135</xdr:row>
+      <xdr:row>137</xdr:row>
       <xdr:rowOff>247619</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="62" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="63" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId62"/>
+        <a:blip r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="247619"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../drawings/drawing1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:F136"/>
+  <dimension ref="A2:F138"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true">
       <pane xSplit="1.0" ySplit="4.0" state="frozen" topLeftCell="B5" activePane="bottomRight"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="10.0" customWidth="true"/>
     <col min="3" max="3" width="20.0" customWidth="true"/>
     <col min="4" max="4" width="20.0" customWidth="true"/>
     <col min="2" max="2" width="40.0" customWidth="true"/>
     <col min="5" max="5" width="25.0" customWidth="true"/>
     <col min="6" max="6" width="20.0" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="2" customHeight="1" ht="25.0">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Search Results</t>
         </is>
       </c>
       <c r="C2" s="4" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D2" s="5" t="inlineStr">
         <is>
-          <t>132</t>
+          <t>134</t>
         </is>
       </c>
     </row>
     <row r="4" customHeight="1" ht="25.0">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>Number</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>Visual representation</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>Words</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
@@ -2976,1641 +3014,1641 @@
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>B BELONG</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>35, 39, 42</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>Telstra Limited</t>
         </is>
       </c>
     </row>
     <row r="21" customHeight="1" ht="140.0">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>1741617</t>
+          <t>1757457</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>WHEN THE EVENING BELONGS TO YOU</t>
+          <t>Reboot 7 Step Framework: Create Calm, Connect and Belong, Get Centred, Self-regulate, Grow Well, Engage and Learn, Meaning and Purpose</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Expired renewal possible</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>16, 41</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>Chocoladefabriken Lindt &amp; Sprungli AG</t>
+          <t>Sarah Ralston as Trustee of Thrive in Life</t>
         </is>
       </c>
     </row>
     <row r="22" customHeight="1" ht="140.0">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>1757457</t>
+          <t>1766302</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
-          <t>Reboot 7 Step Framework: Create Calm, Connect and Belong, Get Centred, Self-regulate, Grow Well, Engage and Learn, Meaning and Purpose</t>
+          <t>RACQV IT PAYS TO BELONG</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Expired renewal possible</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
-          <t>16, 41</t>
+          <t>9, 16, 35, 36, 37, 39, 40, 41, 42, 43, 45</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
-          <t>Sarah Ralston as Trustee of Thrive in Life</t>
+          <t>The Royal Automobile Club of Queensland Limited</t>
         </is>
       </c>
     </row>
     <row r="23" customHeight="1" ht="140.0">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>1766302</t>
+          <t>1766303</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
-          <t>RACQV IT PAYS TO BELONG</t>
+          <t>IT PAYS TO BELONG</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Expired renewal possible</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
-          <t>9, 16, 35, 36, 37, 39, 40, 41, 42, 43, 45</t>
+          <t>9, 16, 40</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>The Royal Automobile Club of Queensland Limited</t>
         </is>
       </c>
     </row>
     <row r="24" customHeight="1" ht="140.0">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>1766303</t>
+          <t>1791151</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
-          <t>IT PAYS TO BELONG</t>
+          <t>ONE FAMILY WHERE EVERYONE BELONGS</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Expired renewal possible</t>
+Registered/protected</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
-          <t>9, 16, 40</t>
+          <t>43, 44</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
-          <t>The Royal Automobile Club of Queensland Limited</t>
+          <t>Estia Investments Pty. Ltd.</t>
         </is>
       </c>
     </row>
     <row r="25" customHeight="1" ht="140.0">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>1791151</t>
+          <t>1815974</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
-          <t>ONE FAMILY WHERE EVERYONE BELONGS</t>
+          <t>BELONG</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Registered:
+          <t>Protected:
 Registered/protected</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
-          <t>43, 44</t>
+          <t>10</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
-          <t>Estia Investments Pty. Ltd.</t>
+          <t>Sonova AG</t>
         </is>
       </c>
     </row>
     <row r="26" customHeight="1" ht="140.0">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>1815974</t>
+          <t>1835653</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
-          <t>BELONG</t>
+          <t>BELONG DATAFLEX</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Protected:
+          <t>Registered:
 Renewal due</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>38</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
-          <t>Sonova AG</t>
+          <t>Telstra Limited</t>
         </is>
       </c>
     </row>
     <row r="27" customHeight="1" ht="140.0">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>1835653</t>
+          <t>1844205</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
-          <t>BELONG DATAFLEX</t>
+          <t>BERRY STREET SCHOOL THRIVE, ACHIEVE, BELONG.</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Renewal due</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
-          <t>38</t>
+          <t>41</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
-          <t>Telstra Limited</t>
+          <t>Berry Street Victoria Inc</t>
         </is>
       </c>
     </row>
     <row r="28" customHeight="1" ht="140.0">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>1844205</t>
+          <t>1918032</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
-          <t>BERRY STREET SCHOOL THRIVE, ACHIEVE, BELONG.</t>
+          <t>IT PAYS TO BELONG</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Expired renewal possible</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
-          <t>41</t>
+          <t>37, 39, 41, 42, 43, 45</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
-          <t>Berry Street Victoria Inc</t>
+          <t>The Royal Automobile Club of Queensland Limited</t>
         </is>
       </c>
     </row>
     <row r="29" customHeight="1" ht="140.0">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>1918032</t>
+          <t>1927524</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
-          <t>IT PAYS TO BELONG</t>
+          <t>C.A.R.S. COMMUNITY ACCESS RESPITE SERVICES BELONG. BE INDEPENDENT. BE
+YOU.</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Expired renewal possible</t>
+Registered/protected</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
-          <t>37, 39, 41, 42, 43, 45</t>
+          <t>35, 36, 41, 43, 44, 45</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
-          <t>The Royal Automobile Club of Queensland Limited</t>
+          <t>Multicap Limited</t>
         </is>
       </c>
     </row>
     <row r="30" customHeight="1" ht="140.0">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>1927524</t>
+          <t>1954455</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
-          <t>C.A.R.S. COMMUNITY ACCESS RESPITE SERVICES BELONG. BE INDEPENDENT. BE
-YOU.</t>
+          <t>WHERE YOU BELONG</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
-          <t>35, 36, 41, 43, 44, 45</t>
+          <t>36</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
-          <t>Multicap Limited</t>
+          <t>Buxton Real Estate Group Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="31" customHeight="1" ht="140.0">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>1954455</t>
+          <t>1999336</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
-          <t>WHERE YOU BELONG</t>
+          <t>BELONG</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>9, 35, 37, 38, 39, 40, 41, 42</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
-          <t>Buxton Real Estate Group Pty Ltd</t>
+          <t>Telstra Limited</t>
         </is>
       </c>
     </row>
     <row r="32" customHeight="1" ht="140.0">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>1999336</t>
+          <t>1999338</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>BELONG</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>9, 35, 37, 38, 39, 40, 41, 42</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>Telstra Limited</t>
         </is>
       </c>
     </row>
     <row r="33" customHeight="1" ht="140.0">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>1999338</t>
+          <t>1999339</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
-          <t>BELONG</t>
+          <t>BE BELONG</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>9, 35, 37, 38, 39, 40, 41, 42</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>Telstra Limited</t>
         </is>
       </c>
     </row>
     <row r="34" customHeight="1" ht="140.0">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>1999339</t>
+          <t>1999485</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
-          <t>BE BELONG</t>
+          <t>CUSTOM MADE, BUILT TO BELONG</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
-          <t>9, 35, 37, 38, 39, 40, 41, 42</t>
+          <t>25, 35, 42</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
-          <t>Telstra Limited</t>
+          <t>Reform Clothing Co. Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="35" customHeight="1" ht="140.0">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>1999485</t>
+          <t>1999486</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
-          <t>CUSTOM MADE, BUILT TO BELONG</t>
+          <t>REFORM CUSTOM MADE BUILT TO BELONG</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>25, 35, 42</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>Reform Clothing Co. Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="36" customHeight="1" ht="140.0">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>1999486</t>
+          <t>2015964</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
-          <t>REFORM CUSTOM MADE BUILT TO BELONG</t>
+          <t>BELONG TO MORE</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
-          <t>25, 35, 42</t>
+          <t>9, 16, 36, 41, 44</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
-          <t>Reform Clothing Co. Pty Ltd</t>
+          <t>CBHS HEALTH FUND LIMITED</t>
         </is>
       </c>
     </row>
     <row r="37" customHeight="1" ht="140.0">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>2015964</t>
+          <t>2051586</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
-          <t>BELONG TO MORE</t>
+          <t>BELONG HERE</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
-          <t>9, 16, 36, 41, 44</t>
+          <t>36, 41</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
-          <t>CBHS HEALTH FUND LIMITED</t>
+          <t>BELONG HERE PTY LTD</t>
         </is>
       </c>
     </row>
     <row r="38" customHeight="1" ht="140.0">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>2051586</t>
+          <t>2076412</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
-          <t>BELONG HERE</t>
+          <t>I FOUND WHERE I BELONG</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
-          <t>36, 41</t>
+          <t>16, 18, 21, 25, 28, 30, 35, 41, 45</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
-          <t>BELONG HERE PTY LTD</t>
+          <t>Girl Guides Australia</t>
         </is>
       </c>
     </row>
     <row r="39" customHeight="1" ht="140.0">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>2076412</t>
+          <t>2108244</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
-          <t>I FOUND WHERE I BELONG</t>
+          <t>WE BELONG TRANSFORMING LIVES</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
-          <t>16, 18, 21, 25, 28, 30, 35, 41, 45</t>
+          <t>35, 41</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
-          <t>Girl Guides Australia</t>
+          <t>Saurubh Nandkishore Malviya</t>
         </is>
       </c>
     </row>
     <row r="40" customHeight="1" ht="140.0">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>2108244</t>
+          <t>2113724</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
-          <t>WE BELONG TRANSFORMING LIVES</t>
+          <t>SAFE TO BELONG SAFE TO LEARN SAFE TO CONTRIBUTE SAFE TO SPEAK-UP</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
-          <t>35, 41</t>
+          <t>41, 44</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
-          <t>Saurubh Nandkishore Malviya</t>
+          <t>Humanology Group Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="41" customHeight="1" ht="140.0">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>2113724</t>
+          <t>2131228</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
-          <t>SAFE TO BELONG SAFE TO LEARN SAFE TO CONTRIBUTE SAFE TO SPEAK-UP</t>
+          <t>Be. Believe Belong Become</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
-          <t>41, 44</t>
+          <t>35, 36, 37, 41, 43, 44, 45</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
-          <t>Humanology Group Pty Ltd</t>
+          <t>ANGLICARE SA LTD.</t>
         </is>
       </c>
     </row>
     <row r="42" customHeight="1" ht="140.0">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>2131228</t>
+          <t>2151895</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
-          <t>Be. Believe Belong Become</t>
+          <t>THE FUTURE BELONGS TO THE THINGS THAT GROW</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
-          <t>35, 36, 37, 41, 43, 44, 45</t>
+          <t>35</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
-          <t>ANGLICARE SA LTD.</t>
+          <t>Brandmark Management Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="43" customHeight="1" ht="140.0">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>2151895</t>
+          <t>2186317</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
-          <t>THE FUTURE BELONGS TO THE THINGS THAT GROW</t>
+          <t>THE ROAD BELONGS TO ALL OF US.</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
-          <t>35</t>
+          <t>9, 16, 18, 21, 25, 28, 35, 41</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
-          <t>Brandmark Management Pty Ltd</t>
+          <t>TRANSPORT ACCIDENT COMMISSION</t>
         </is>
       </c>
     </row>
     <row r="44" customHeight="1" ht="140.0">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>2186317</t>
+          <t>2186318</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
           <t>THE ROAD BELONGS TO ALL OF US.</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
           <t>9, 16, 18, 21, 25, 28, 35, 41</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
           <t>TRANSPORT ACCIDENT COMMISSION</t>
         </is>
       </c>
     </row>
     <row r="45" customHeight="1" ht="140.0">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>2186318</t>
+          <t>2198656</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
-          <t>THE ROAD BELONGS TO ALL OF US.</t>
+          <t>IT FEELS GOOD TO BELONG</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
-          <t>9, 16, 18, 21, 25, 28, 35, 41</t>
+          <t>9, 35, 37, 38, 41, 42</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
-          <t>TRANSPORT ACCIDENT COMMISSION</t>
+          <t>Telstra Limited</t>
         </is>
       </c>
     </row>
     <row r="46" customHeight="1" ht="140.0">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>2198656</t>
+          <t>2217237</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
-          <t>IT FEELS GOOD TO BELONG</t>
+          <t>BELONG</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
           <t>9, 35, 37, 38, 41, 42</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
           <t>Telstra Limited</t>
         </is>
       </c>
     </row>
     <row r="47" customHeight="1" ht="140.0">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>2217237</t>
+          <t>2224538</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
-          <t>BELONG</t>
+          <t>The 7 belongs to us.</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
-          <t>9, 35, 37, 38, 41, 42</t>
+          <t>42</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
-          <t>Telstra Limited</t>
+          <t>Sense7 .APP Pty Limited</t>
         </is>
       </c>
     </row>
     <row r="48" customHeight="1" ht="140.0">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>2224538</t>
+          <t>2251222</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
-          <t>The 7 belongs to us.</t>
+          <t>UNDERSTAND CONNECT BELONG</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
-          <t>42</t>
+          <t>42, 44, 45</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
-          <t>Sense7 .APP Pty Limited</t>
+          <t>Chi.L.D The Association For Childhood Language &amp; Related Disorders t/as Speech and Language Development Australia</t>
         </is>
       </c>
     </row>
     <row r="49" customHeight="1" ht="140.0">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>2251222</t>
+          <t>2269633</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
-          <t>UNDERSTAND CONNECT BELONG</t>
+          <t>ACT BELONG COMMIT</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
-          <t>42, 44, 45</t>
+          <t>41</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
-          <t>Chi.L.D The Association For Childhood Language &amp; Related Disorders t/as Speech and Language Development Australia</t>
+          <t>Curtin University</t>
         </is>
       </c>
     </row>
     <row r="50" customHeight="1" ht="140.0">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>2269633</t>
+          <t>2269647</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
-          <t>ACT BELONG COMMIT</t>
+          <t>ACT BELONG COMMIT MENTALLY HEALTHY WA</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
           <t>Curtin University</t>
         </is>
       </c>
     </row>
     <row r="51" customHeight="1" ht="140.0">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>2269647</t>
+          <t>2269648</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
           <t>ACT BELONG COMMIT MENTALLY HEALTHY WA</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
       <c r="F51" s="1" t="inlineStr">
         <is>
           <t>Curtin University</t>
         </is>
       </c>
     </row>
     <row r="52" customHeight="1" ht="140.0">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>2269648</t>
+          <t>2269649</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
-          <t>ACT BELONG COMMIT MENTALLY HEALTHY WA</t>
+          <t>ACT BELONG COMMIT</t>
         </is>
       </c>
       <c r="D52" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
       <c r="F52" s="1" t="inlineStr">
         <is>
           <t>Curtin University</t>
         </is>
       </c>
     </row>
     <row r="53" customHeight="1" ht="140.0">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>2269649</t>
+          <t>2269650</t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
-          <t>ACT BELONG COMMIT</t>
+          <t>ACT BELONG COMMIT MENTALLY HEALTHY WA</t>
         </is>
       </c>
       <c r="D53" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
       <c r="F53" s="1" t="inlineStr">
         <is>
           <t>Curtin University</t>
         </is>
       </c>
     </row>
     <row r="54" customHeight="1" ht="140.0">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>2269650</t>
+          <t>2287533</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
-          <t>ACT BELONG COMMIT MENTALLY HEALTHY WA</t>
+          <t>WHERE YOU BELONG</t>
         </is>
       </c>
       <c r="D54" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
-          <t>41</t>
+          <t>35, 36, 37, 42</t>
         </is>
       </c>
       <c r="F54" s="1" t="inlineStr">
         <is>
-          <t>Curtin University</t>
+          <t>Peet Limited</t>
         </is>
       </c>
     </row>
     <row r="55" customHeight="1" ht="140.0">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>2287533</t>
+          <t>2314177</t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
-          <t>WHERE YOU BELONG</t>
+          <t>GROW, BELONG AND THRIVE</t>
         </is>
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
-          <t>35, 36, 37, 42</t>
+          <t>1, 4, 19, 35, 39, 40</t>
         </is>
       </c>
       <c r="F55" s="1" t="inlineStr">
         <is>
-          <t>Peet Limited</t>
+          <t>Viva Energy Holding Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="56" customHeight="1" ht="140.0">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>2314177</t>
+          <t>2356777</t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
-          <t>GROW, BELONG AND THRIVE</t>
+          <t>BELONG LEGAL</t>
         </is>
       </c>
       <c r="D56" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E56" s="1" t="inlineStr">
         <is>
-          <t>1, 4, 19, 35, 39, 40</t>
+          <t>45</t>
         </is>
       </c>
       <c r="F56" s="1" t="inlineStr">
         <is>
-          <t>Viva Energy Holding Pty Ltd</t>
+          <t>Dmitry Fedorov</t>
         </is>
       </c>
     </row>
     <row r="57" customHeight="1" ht="140.0">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>2356777</t>
+          <t>2389696</t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
-          <t>BELONG LEGAL</t>
+          <t>TANGI ROZI BELONG ANYWHERE</t>
         </is>
       </c>
       <c r="D57" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E57" s="1" t="inlineStr">
         <is>
-          <t>45</t>
+          <t>3</t>
         </is>
       </c>
       <c r="F57" s="1" t="inlineStr">
         <is>
-          <t>Dmitry Fedorov</t>
+          <t>Manzoor Hussain Muhammadi</t>
         </is>
       </c>
     </row>
     <row r="58" customHeight="1" ht="140.0">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>2389696</t>
+          <t>2390893</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
-          <t>TANGI ROZI BELONG ANYWHERE</t>
+          <t>Bee Long - I Belong, You Belong, We Belong</t>
         </is>
       </c>
       <c r="D58" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E58" s="1" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>16, 25</t>
         </is>
       </c>
       <c r="F58" s="1" t="inlineStr">
         <is>
-          <t>Manzoor Hussain Muhammadi</t>
+          <t>Angela Joy Leo</t>
         </is>
       </c>
     </row>
     <row r="59" customHeight="1" ht="140.0">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>2390893</t>
+          <t>2393833</t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
-          <t>Bee Long - I Belong, You Belong, We Belong</t>
+          <t>SEPHORA WE BELONG TO SOMETHING BEAUTIFUL</t>
         </is>
       </c>
       <c r="D59" s="1" t="inlineStr">
         <is>
-          <t>Registered:
+          <t>Protected:
 Registered/protected</t>
         </is>
       </c>
       <c r="E59" s="1" t="inlineStr">
         <is>
-          <t>16, 25</t>
+          <t>3, 35, 44</t>
         </is>
       </c>
       <c r="F59" s="1" t="inlineStr">
         <is>
-          <t>Angela Joy Leo</t>
+          <t>SEPHORA</t>
         </is>
       </c>
     </row>
     <row r="60" customHeight="1" ht="140.0">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>2393833</t>
+          <t>2417820</t>
         </is>
       </c>
       <c r="C60" s="1" t="inlineStr">
         <is>
-          <t>SEPHORA WE BELONG TO SOMETHING BEAUTIFUL</t>
+          <t>KEEPING YOU ON THE ROAD WHERE YOU BELONG</t>
         </is>
       </c>
       <c r="D60" s="1" t="inlineStr">
         <is>
-          <t>Protected:
+          <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E60" s="1" t="inlineStr">
         <is>
-          <t>3, 35, 44</t>
+          <t>45</t>
         </is>
       </c>
       <c r="F60" s="1" t="inlineStr">
         <is>
-          <t>SEPHORA</t>
+          <t>Robert Bell</t>
         </is>
       </c>
     </row>
     <row r="61" customHeight="1" ht="140.0">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>2417820</t>
+          <t>2429263</t>
         </is>
       </c>
       <c r="C61" s="1" t="inlineStr">
         <is>
-          <t>KEEPING YOU ON THE ROAD WHERE YOU BELONG</t>
+          <t>PLAY HEAL BELONG</t>
         </is>
       </c>
       <c r="D61" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E61" s="1" t="inlineStr">
         <is>
-          <t>45</t>
+          <t>44</t>
         </is>
       </c>
       <c r="F61" s="1" t="inlineStr">
         <is>
-          <t>Robert Bell</t>
+          <t>Rhianna Brickle</t>
         </is>
       </c>
     </row>
     <row r="62" customHeight="1" ht="140.0">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>2429263</t>
+          <t>2434805</t>
         </is>
       </c>
       <c r="C62" s="1" t="inlineStr">
         <is>
-          <t>PLAY HEAL BELONG</t>
+          <t>BELONG FOR ME</t>
         </is>
       </c>
       <c r="D62" s="1" t="inlineStr">
         <is>
-          <t>Registered:
+          <t>Protected:
 Registered/protected</t>
         </is>
       </c>
       <c r="E62" s="1" t="inlineStr">
         <is>
-          <t>44</t>
+          <t>45</t>
         </is>
       </c>
       <c r="F62" s="1" t="inlineStr">
         <is>
-          <t>Rhianna Brickle</t>
+          <t>Belong For Me Corporation</t>
         </is>
       </c>
     </row>
     <row r="63" customHeight="1" ht="140.0">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>2434805</t>
+          <t>2464223</t>
         </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
         <is>
-          <t>BELONG FOR ME</t>
+          <t>Show up Pilates &amp; Events - Events -Stretch&amp;Massage Dance&amp;Stretch Classes Pilates Endure, Stretch &amp; Lengthen - Phrase Show up YOU belong here</t>
         </is>
       </c>
       <c r="D63" s="1" t="inlineStr">
         <is>
-          <t>Protected:
+          <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E63" s="1" t="inlineStr">
         <is>
-          <t>45</t>
+          <t>41</t>
         </is>
       </c>
       <c r="F63" s="1" t="inlineStr">
         <is>
-          <t>Belong For Me Corporation</t>
+          <t>Stephanie Kenny</t>
         </is>
       </c>
     </row>
     <row r="64" customHeight="1" ht="140.0">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>2464223</t>
+          <t>2464323</t>
         </is>
       </c>
       <c r="C64" s="1" t="inlineStr">
         <is>
-          <t>Show up Pilates &amp; Events - Events -Stretch&amp;Massage Dance&amp;Stretch Classes Pilates Endure, Stretch &amp; Lengthen - Phrase Show up YOU belong here</t>
+          <t>HIGHWAYADVOCATES KEEPING YOU ON THE ROAD WHERE YOU BELONG</t>
         </is>
       </c>
       <c r="D64" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E64" s="1" t="inlineStr">
         <is>
-          <t>41</t>
+          <t>39, 41, 45</t>
         </is>
       </c>
       <c r="F64" s="1" t="inlineStr">
         <is>
-          <t>Stephanie Kenny</t>
+          <t>Rodney Boyd</t>
         </is>
       </c>
     </row>
     <row r="65" customHeight="1" ht="140.0">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>2464323</t>
+          <t>2470438</t>
         </is>
       </c>
       <c r="C65" s="1" t="inlineStr">
         <is>
-          <t>HIGHWAYADVOCATES KEEPING YOU ON THE ROAD WHERE YOU BELONG</t>
+          <t>PH PARADISE HOMES BUILD TO BELONG</t>
         </is>
       </c>
       <c r="D65" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E65" s="1" t="inlineStr">
         <is>
-          <t>39, 41, 45</t>
+          <t>37</t>
         </is>
       </c>
       <c r="F65" s="1" t="inlineStr">
         <is>
-          <t>Rodney Boyd</t>
+          <t>Paradise Homes Adelaide Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="66" customHeight="1" ht="140.0">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>2470438</t>
+          <t>2479186</t>
         </is>
       </c>
       <c r="C66" s="1" t="inlineStr">
         <is>
-          <t>PH PARADISE HOMES BUILD TO BELONG</t>
+          <t>GHOULISH GIRLS IT IS WHERE WE BELONG</t>
         </is>
       </c>
       <c r="D66" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E66" s="1" t="inlineStr">
         <is>
-          <t>37</t>
+          <t>25, 41</t>
         </is>
       </c>
       <c r="F66" s="1" t="inlineStr">
         <is>
-          <t>Paradise Homes Adelaide Pty Ltd</t>
+          <t>Claudia Josephine D'Cruz</t>
         </is>
       </c>
     </row>
     <row r="67" customHeight="1" ht="140.0">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>2479186</t>
+          <t>2494314</t>
         </is>
       </c>
       <c r="C67" s="1" t="inlineStr">
         <is>
-          <t>GHOULISH GIRLS IT IS WHERE WE BELONG</t>
+          <t>You Belong Here</t>
         </is>
       </c>
       <c r="D67" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E67" s="1" t="inlineStr">
         <is>
-          <t>25, 41</t>
+          <t>36</t>
         </is>
       </c>
       <c r="F67" s="1" t="inlineStr">
         <is>
-          <t>Claudia Josephine D'Cruz</t>
+          <t>Mitchell Torre Real Estate Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="68" customHeight="1" ht="140.0">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>2494314</t>
+          <t>2502282</t>
         </is>
       </c>
       <c r="C68" s="1" t="inlineStr">
         <is>
-          <t>You Belong Here</t>
+          <t>jxk</t>
         </is>
       </c>
       <c r="D68" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E68" s="1" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>20</t>
         </is>
       </c>
       <c r="F68" s="1" t="inlineStr">
         <is>
-          <t>Mitchell Torre Real Estate Pty Ltd</t>
+          <t>Xiamen Mo Belongs To Industry and Trade Co., Ltd.</t>
         </is>
       </c>
     </row>
     <row r="69" customHeight="1" ht="140.0">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>2502282</t>
+          <t>2505697</t>
         </is>
       </c>
       <c r="C69" s="1" t="inlineStr">
         <is>
-          <t>jxk</t>
+          <t>GHOULISH GIRLS IT IS WHERE WE BELONG</t>
         </is>
       </c>
       <c r="D69" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E69" s="1" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>25, 41</t>
         </is>
       </c>
       <c r="F69" s="1" t="inlineStr">
         <is>
-          <t>Xiamen Mo Belongs To Industry and Trade Co., Ltd.</t>
+          <t>Claudia Josephine D'Cruz</t>
         </is>
       </c>
     </row>
     <row r="70" customHeight="1" ht="140.0">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>2505697</t>
+          <t>2508698</t>
         </is>
       </c>
       <c r="C70" s="1" t="inlineStr">
         <is>
-          <t>GHOULISH GIRLS IT IS WHERE WE BELONG</t>
+          <t>SAINT MARY'S BEAUDESERT BELONG GROW SERVE IN CHRIST</t>
         </is>
       </c>
       <c r="D70" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E70" s="1" t="inlineStr">
         <is>
-          <t>25, 41</t>
+          <t>16, 18, 25, 41</t>
         </is>
       </c>
       <c r="F70" s="1" t="inlineStr">
         <is>
-          <t>Claudia Josephine D'Cruz</t>
+          <t>The Corporation of the Trustees of the Roman Catholic Archdiocese of Brisbane</t>
         </is>
       </c>
     </row>
     <row r="71" customHeight="1" ht="140.0">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>2508698</t>
+          <t>2538297</t>
         </is>
       </c>
       <c r="C71" s="1" t="inlineStr">
         <is>
-          <t>SAINT MARY'S BEAUDESERT BELONG GROW SERVE IN CHRIST</t>
+          <t>BelongHere! Safe. Seen. Loved.</t>
         </is>
       </c>
       <c r="D71" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E71" s="1" t="inlineStr">
         <is>
-          <t>16, 18, 25, 41</t>
+          <t>35</t>
         </is>
       </c>
       <c r="F71" s="1" t="inlineStr">
         <is>
-          <t>The Corporation of the Trustees of the Roman Catholic Archdiocese of Brisbane</t>
+          <t>Sherry Burke</t>
         </is>
       </c>
     </row>
     <row r="72" customHeight="1" ht="140.0">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>2538297</t>
+          <t>2559917</t>
         </is>
       </c>
       <c r="C72" s="1" t="inlineStr">
         <is>
-          <t>BelongHere! Safe. Seen. Loved.</t>
+          <t>The Haven - A Place To Belong</t>
         </is>
       </c>
       <c r="D72" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E72" s="1" t="inlineStr">
         <is>
-          <t>35</t>
+          <t>41, 44</t>
         </is>
       </c>
       <c r="F72" s="1" t="inlineStr">
         <is>
-          <t>Sherry Burke</t>
+          <t>Equal Access for Autism Limited</t>
         </is>
       </c>
     </row>
     <row r="73" customHeight="1" ht="140.0">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>2559917</t>
+          <t>2561815</t>
         </is>
       </c>
       <c r="C73" s="1" t="inlineStr">
         <is>
-          <t>The Haven - A Place To Belong</t>
+          <t>Football Belongs</t>
         </is>
       </c>
       <c r="D73" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E73" s="1" t="inlineStr">
         <is>
-          <t>41, 44</t>
+          <t>16, 41</t>
         </is>
       </c>
       <c r="F73" s="1" t="inlineStr">
         <is>
-          <t>Equal Access for Autism Limited</t>
+          <t>John Didulica</t>
         </is>
       </c>
     </row>
     <row r="74" customHeight="1" ht="140.0">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>2561815</t>
+          <t>2563825</t>
         </is>
       </c>
       <c r="C74" s="1" t="inlineStr">
         <is>
-          <t>Football Belongs</t>
+          <t>WHERE WE BELONG MUSIC FESTIVAL</t>
         </is>
       </c>
       <c r="D74" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E74" s="1" t="inlineStr">
         <is>
-          <t>16, 41</t>
+          <t>41</t>
         </is>
       </c>
       <c r="F74" s="1" t="inlineStr">
         <is>
-          <t>John Didulica</t>
+          <t>Tribe Social Belonging Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="75" customHeight="1" ht="140.0">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>2563825</t>
+          <t>2585138</t>
         </is>
       </c>
       <c r="C75" s="1" t="inlineStr">
         <is>
-          <t>WHERE WE BELONG MUSIC FESTIVAL</t>
+          <t>BELONG</t>
         </is>
       </c>
       <c r="D75" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E75" s="1" t="inlineStr">
         <is>
-          <t>41</t>
+          <t>9, 41, 42</t>
         </is>
       </c>
       <c r="F75" s="1" t="inlineStr">
         <is>
-          <t>Tribe Social Belonging Pty Ltd</t>
+          <t>Telstra Limited</t>
         </is>
       </c>
     </row>
     <row r="76" customHeight="1" ht="140.0">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>2585138</t>
+          <t>2588214</t>
         </is>
       </c>
       <c r="C76" s="1" t="inlineStr">
         <is>
-          <t>BELONG</t>
+          <t>Belong Healthcare</t>
         </is>
       </c>
       <c r="D76" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E76" s="1" t="inlineStr">
         <is>
-          <t>9, 41, 42</t>
+          <t>44</t>
         </is>
       </c>
       <c r="F76" s="1" t="inlineStr">
         <is>
-          <t>Telstra Limited</t>
+          <t>Belong Healthcare PTY LTD</t>
         </is>
       </c>
     </row>
     <row r="77" customHeight="1" ht="140.0">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>2588214</t>
+          <t>2602705</t>
         </is>
       </c>
       <c r="C77" s="1" t="inlineStr">
         <is>
-          <t>Belong Healthcare</t>
+          <t>VOYAGEZ AUSTRALIA CONNECT. SETTLE. BELONG</t>
         </is>
       </c>
       <c r="D77" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E77" s="1" t="inlineStr">
         <is>
-          <t>44</t>
+          <t>35</t>
         </is>
       </c>
       <c r="F77" s="1" t="inlineStr">
         <is>
-          <t>Belong Healthcare PTY LTD</t>
+          <t>VOYAGEZAUSTRALIA PTY LTD</t>
         </is>
       </c>
     </row>
     <row r="78" customHeight="1" ht="140.0">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t>2525627</t>
         </is>
       </c>
       <c r="C78" s="1" t="inlineStr">
         <is>
           <t>COEXPERIENCES</t>
         </is>
       </c>
       <c r="D78" s="1" t="inlineStr">
         <is>
           <t>Published:
 Under examination</t>
         </is>
       </c>
       <c r="E78" s="1" t="inlineStr">
         <is>
           <t>9, 41, 42, 45</t>
         </is>
       </c>
@@ -4629,1644 +4667,1700 @@
       <c r="C79" s="1" t="inlineStr">
         <is>
           <t>ST KILDA GATEHOUSE BELONG CONNECT RESPECT</t>
         </is>
       </c>
       <c r="D79" s="1" t="inlineStr">
         <is>
           <t>Published:
 Under examination</t>
         </is>
       </c>
       <c r="E79" s="1" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="F79" s="1" t="inlineStr">
         <is>
           <t>St Kilda Gatehouse Incorporated</t>
         </is>
       </c>
     </row>
     <row r="80" customHeight="1" ht="140.0">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>2602705</t>
+          <t>2609073</t>
         </is>
       </c>
       <c r="C80" s="1" t="inlineStr">
         <is>
-          <t>VOYAGEZ AUSTRALIA CONNECT. SETTLE. BELONG</t>
+          <t>BELIEVE. BELONG. BECOME.</t>
         </is>
       </c>
       <c r="D80" s="1" t="inlineStr">
         <is>
-          <t>Accepted:
-In opposition period</t>
+          <t>Published:
+Under examination</t>
         </is>
       </c>
       <c r="E80" s="1" t="inlineStr">
         <is>
-          <t>35</t>
+          <t>1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45</t>
         </is>
       </c>
       <c r="F80" s="1" t="inlineStr">
         <is>
-          <t>VOYAGEZAUSTRALIA PTY LTD</t>
+          <t>Brisbane Organising Committee for the 2032 Olympic and Paralympic Games</t>
         </is>
       </c>
     </row>
     <row r="81" customHeight="1" ht="140.0">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>2609073</t>
+          <t>2609074</t>
         </is>
       </c>
       <c r="C81" s="1" t="inlineStr">
         <is>
-          <t>BELIEVE. BELONG. BECOME.</t>
+          <t>BELIEVE. BELONG. BECOME. BRISBANE 2032.</t>
         </is>
       </c>
       <c r="D81" s="1" t="inlineStr">
         <is>
           <t>Published:
 Under examination</t>
         </is>
       </c>
       <c r="E81" s="1" t="inlineStr">
         <is>
           <t>1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45</t>
         </is>
       </c>
       <c r="F81" s="1" t="inlineStr">
         <is>
           <t>Brisbane Organising Committee for the 2032 Olympic and Paralympic Games</t>
         </is>
       </c>
     </row>
     <row r="82" customHeight="1" ht="140.0">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>2609074</t>
+          <t>2631234</t>
         </is>
       </c>
       <c r="C82" s="1" t="inlineStr">
         <is>
-          <t>BELIEVE. BELONG. BECOME. BRISBANE 2032.</t>
+          <t>some loads belong here</t>
         </is>
       </c>
       <c r="D82" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+Awaiting publication</t>
+        </is>
+      </c>
+      <c r="E82" s="1" t="inlineStr">
+        <is>
+          <t>37</t>
+        </is>
+      </c>
+      <c r="F82" s="1" t="inlineStr">
+        <is>
+          <t>HARBOURLINE COLLECTIVE PTY LTD</t>
+        </is>
+      </c>
+    </row>
+    <row r="83" customHeight="1" ht="140.0">
+      <c r="A83" s="1" t="inlineStr">
+        <is>
+          <t>2632226</t>
+        </is>
+      </c>
+      <c r="C83" s="1" t="inlineStr">
+        <is>
+          <t>LAUNDRYED some loads belong here</t>
+        </is>
+      </c>
+      <c r="D83" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+Awaiting publication</t>
+        </is>
+      </c>
+      <c r="E83" s="1" t="inlineStr">
+        <is>
+          <t>37</t>
+        </is>
+      </c>
+      <c r="F83" s="1" t="inlineStr">
+        <is>
+          <t>HARBOURLINE COLLECTIVE PTY LTD</t>
+        </is>
+      </c>
+    </row>
+    <row r="84" customHeight="1" ht="140.0">
+      <c r="A84" s="1" t="inlineStr">
+        <is>
+          <t>2637724</t>
+        </is>
+      </c>
+      <c r="C84" s="1" t="inlineStr">
+        <is>
+          <t>GAMES WHERE YOU BELONG</t>
+        </is>
+      </c>
+      <c r="D84" s="1" t="inlineStr">
         <is>
           <t>Published:
 Under examination</t>
         </is>
       </c>
-      <c r="E82" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D83" s="1" t="inlineStr">
+      <c r="E84" s="1" t="inlineStr">
+        <is>
+          <t>9, 41</t>
+        </is>
+      </c>
+      <c r="F84" s="1" t="inlineStr">
+        <is>
+          <t>Las Vegas Sands Corp.</t>
+        </is>
+      </c>
+    </row>
+    <row r="85" customHeight="1" ht="140.0">
+      <c r="A85" s="1" t="inlineStr">
+        <is>
+          <t>2640855</t>
+        </is>
+      </c>
+      <c r="C85" s="1" t="inlineStr">
+        <is>
+          <t>PET HOMERANGE WHERE INSTINCTS BELONG</t>
+        </is>
+      </c>
+      <c r="D85" s="1" t="inlineStr">
         <is>
           <t>Accepted:
 Awaiting publication</t>
         </is>
       </c>
-      <c r="E83" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D84" s="1" t="inlineStr">
+      <c r="E85" s="1" t="inlineStr">
+        <is>
+          <t>3, 5, 16, 20, 24, 27, 28</t>
+        </is>
+      </c>
+      <c r="F85" s="1" t="inlineStr">
+        <is>
+          <t>THURSNIGHT PTY LTD</t>
+        </is>
+      </c>
+    </row>
+    <row r="86" customHeight="1" ht="140.0">
+      <c r="A86" s="1" t="inlineStr">
+        <is>
+          <t>2643723</t>
+        </is>
+      </c>
+      <c r="C86" s="1" t="inlineStr">
+        <is>
+          <t>NEIGHBOURHOOD BY HENLEY HOMES THAT BELONG</t>
+        </is>
+      </c>
+      <c r="D86" s="1" t="inlineStr">
+        <is>
+          <t>Published:
+Under examination</t>
+        </is>
+      </c>
+      <c r="E86" s="1" t="inlineStr">
+        <is>
+          <t>35, 36, 37, 42</t>
+        </is>
+      </c>
+      <c r="F86" s="1" t="inlineStr">
+        <is>
+          <t>Henley Arch Pty Ltd as trustee for the Henley Arch Unit Trust</t>
+        </is>
+      </c>
+    </row>
+    <row r="87" customHeight="1" ht="140.0">
+      <c r="A87" s="1" t="inlineStr">
+        <is>
+          <t>2651382</t>
+        </is>
+      </c>
+      <c r="C87" s="1" t="inlineStr">
+        <is>
+          <t>THE BERENGARRA BELONG MODEL</t>
+        </is>
+      </c>
+      <c r="D87" s="1" t="inlineStr">
         <is>
           <t>Accepted:
 Awaiting publication</t>
         </is>
       </c>
-      <c r="E84" s="1" t="inlineStr">
-[...49 lines deleted...]
-      <c r="D86" s="1" t="inlineStr">
+      <c r="E87" s="1" t="inlineStr">
+        <is>
+          <t>41</t>
+        </is>
+      </c>
+      <c r="F87" s="1" t="inlineStr">
+        <is>
+          <t>Berengarra School Ltd</t>
+        </is>
+      </c>
+    </row>
+    <row r="88" customHeight="1" ht="140.0">
+      <c r="A88" s="1" t="inlineStr">
+        <is>
+          <t>2653214</t>
+        </is>
+      </c>
+      <c r="C88" s="1" t="inlineStr">
+        <is>
+          <t>OSSEOPRESS KEEP THE BONE WHERE IT BELONGS</t>
+        </is>
+      </c>
+      <c r="D88" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+Awaiting publication</t>
+        </is>
+      </c>
+      <c r="E88" s="1" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="F88" s="1" t="inlineStr">
+        <is>
+          <t>Dan Rosen</t>
+        </is>
+      </c>
+    </row>
+    <row r="89" customHeight="1" ht="140.0">
+      <c r="A89" s="1" t="inlineStr">
+        <is>
+          <t>2675913</t>
+        </is>
+      </c>
+      <c r="C89" s="1" t="inlineStr">
+        <is>
+          <t>Be Heard Be Understood Belong</t>
+        </is>
+      </c>
+      <c r="D89" s="1" t="inlineStr">
         <is>
           <t>Published:
 Awaiting examination</t>
         </is>
       </c>
-      <c r="E86" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D87" s="1" t="inlineStr">
+      <c r="E89" s="1" t="inlineStr">
+        <is>
+          <t>41</t>
+        </is>
+      </c>
+      <c r="F89" s="1" t="inlineStr">
+        <is>
+          <t>The Listening Projects Ltd.</t>
+        </is>
+      </c>
+    </row>
+    <row r="90" customHeight="1" ht="140.0">
+      <c r="A90" s="1" t="inlineStr">
+        <is>
+          <t>2679567</t>
+        </is>
+      </c>
+      <c r="C90" s="1" t="inlineStr">
+        <is>
+          <t>BELONG EDUCATION</t>
+        </is>
+      </c>
+      <c r="D90" s="1" t="inlineStr">
         <is>
           <t>Published:
 Awaiting examination</t>
         </is>
       </c>
-      <c r="E87" s="1" t="inlineStr">
-[...27 lines deleted...]
-      <c r="E88" s="1" t="inlineStr">
+      <c r="E90" s="1" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
-      <c r="F88" s="1" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A90" s="1" t="inlineStr">
+      <c r="F90" s="1" t="inlineStr">
+        <is>
+          <t>Belong Education Ltd</t>
+        </is>
+      </c>
+    </row>
+    <row r="91" customHeight="1" ht="140.0">
+      <c r="A91" s="1" t="inlineStr">
         <is>
           <t>259232</t>
         </is>
       </c>
-      <c r="C90" s="1" t="inlineStr">
+      <c r="C91" s="1" t="inlineStr">
         <is>
           <t>BE-LONG</t>
         </is>
       </c>
-      <c r="D90" s="1" t="inlineStr">
+      <c r="D91" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E90" s="1" t="inlineStr">
+      <c r="E91" s="1" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
-      <c r="F90" s="1" t="inlineStr">
+      <c r="F91" s="1" t="inlineStr">
         <is>
           <t>Coty US LLC</t>
         </is>
       </c>
     </row>
-    <row r="91" customHeight="1" ht="140.0">
-      <c r="A91" s="1" t="inlineStr">
+    <row r="92" customHeight="1" ht="140.0">
+      <c r="A92" s="1" t="inlineStr">
         <is>
           <t>845266</t>
         </is>
       </c>
-      <c r="C91" s="1" t="inlineStr">
+      <c r="C92" s="1" t="inlineStr">
         <is>
           <t>AT LEAST ONE BELONGS IN EVERY HOME</t>
         </is>
       </c>
-      <c r="D91" s="1" t="inlineStr">
+      <c r="D92" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E91" s="1" t="inlineStr">
+      <c r="E92" s="1" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
-      <c r="F91" s="1" t="inlineStr">
+      <c r="F92" s="1" t="inlineStr">
         <is>
           <t>Bose Corporation</t>
         </is>
       </c>
     </row>
-    <row r="92" customHeight="1" ht="140.0">
-      <c r="A92" s="1" t="inlineStr">
+    <row r="93" customHeight="1" ht="140.0">
+      <c r="A93" s="1" t="inlineStr">
         <is>
           <t>909176</t>
         </is>
       </c>
-      <c r="C92" s="1" t="inlineStr">
+      <c r="C93" s="1" t="inlineStr">
         <is>
           <t>CLUB PHYSICAL WHERE YOU BELONG</t>
         </is>
       </c>
-      <c r="D92" s="1" t="inlineStr">
+      <c r="D93" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E92" s="1" t="inlineStr">
+      <c r="E93" s="1" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
-      <c r="F92" s="1" t="inlineStr">
+      <c r="F93" s="1" t="inlineStr">
         <is>
           <t>Club Physical Holdings Limited</t>
         </is>
       </c>
     </row>
-    <row r="93" customHeight="1" ht="140.0">
-      <c r="A93" s="1" t="inlineStr">
+    <row r="94" customHeight="1" ht="140.0">
+      <c r="A94" s="1" t="inlineStr">
         <is>
           <t>951882</t>
         </is>
       </c>
-      <c r="C93" s="1" t="inlineStr">
+      <c r="C94" s="1" t="inlineStr">
         <is>
           <t>"It's where you belong"</t>
         </is>
       </c>
-      <c r="D93" s="1" t="inlineStr">
+      <c r="D94" s="1" t="inlineStr">
         <is>
           <t>Removed:
 Non-use</t>
         </is>
       </c>
-      <c r="E93" s="1" t="inlineStr">
+      <c r="E94" s="1" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
-      <c r="F93" s="1" t="inlineStr">
+      <c r="F94" s="1" t="inlineStr">
         <is>
           <t>Holiday Coast Credit Union Ltd.</t>
         </is>
       </c>
     </row>
-    <row r="94" customHeight="1" ht="140.0">
-      <c r="A94" s="1" t="inlineStr">
+    <row r="95" customHeight="1" ht="140.0">
+      <c r="A95" s="1" t="inlineStr">
         <is>
           <t>1045724</t>
         </is>
       </c>
-      <c r="C94" s="1" t="inlineStr">
+      <c r="C95" s="1" t="inlineStr">
         <is>
           <t>BELONG MEDIA</t>
         </is>
       </c>
-      <c r="D94" s="1" t="inlineStr">
+      <c r="D95" s="1" t="inlineStr">
         <is>
           <t>Removed:
 Non-use</t>
         </is>
       </c>
-      <c r="E94" s="1" t="inlineStr">
+      <c r="E95" s="1" t="inlineStr">
         <is>
           <t>9, 16, 25, 41, 45</t>
         </is>
       </c>
-      <c r="F94" s="1" t="inlineStr">
+      <c r="F95" s="1" t="inlineStr">
         <is>
           <t>Americana Leadership College Pty Limited</t>
         </is>
       </c>
     </row>
-    <row r="95" customHeight="1" ht="140.0">
-      <c r="A95" s="1" t="inlineStr">
+    <row r="96" customHeight="1" ht="140.0">
+      <c r="A96" s="1" t="inlineStr">
         <is>
           <t>1046100</t>
         </is>
       </c>
-      <c r="C95" s="1" t="inlineStr">
+      <c r="C96" s="1" t="inlineStr">
         <is>
           <t>DO YOU BELONG?</t>
         </is>
       </c>
-      <c r="D95" s="1" t="inlineStr">
+      <c r="D96" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E95" s="1" t="inlineStr">
+      <c r="E96" s="1" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
-      <c r="F95" s="1" t="inlineStr">
+      <c r="F96" s="1" t="inlineStr">
         <is>
           <t>Just Jeans Group Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="96" customHeight="1" ht="140.0">
-      <c r="A96" s="1" t="inlineStr">
+    <row r="97" customHeight="1" ht="140.0">
+      <c r="A97" s="1" t="inlineStr">
         <is>
           <t>1049133</t>
         </is>
       </c>
-      <c r="C96" s="1" t="inlineStr">
+      <c r="C97" s="1" t="inlineStr">
         <is>
           <t>BELONG</t>
         </is>
       </c>
-      <c r="D96" s="1" t="inlineStr">
+      <c r="D97" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E96" s="1" t="inlineStr">
+      <c r="E97" s="1" t="inlineStr">
         <is>
           <t>35, 36, 37, 42</t>
         </is>
       </c>
-      <c r="F96" s="1" t="inlineStr">
+      <c r="F97" s="1" t="inlineStr">
         <is>
           <t>Lend Lease Development Pty Limited</t>
         </is>
       </c>
     </row>
-    <row r="97" customHeight="1" ht="140.0">
-      <c r="A97" s="1" t="inlineStr">
+    <row r="98" customHeight="1" ht="140.0">
+      <c r="A98" s="1" t="inlineStr">
         <is>
           <t>1056793</t>
         </is>
       </c>
-      <c r="C97" s="1" t="inlineStr">
+      <c r="C98" s="1" t="inlineStr">
         <is>
           <t>BELONG</t>
         </is>
       </c>
-      <c r="D97" s="1" t="inlineStr">
+      <c r="D98" s="1" t="inlineStr">
         <is>
           <t>Ceased - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E97" s="1" t="inlineStr">
+      <c r="E98" s="1" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
-      <c r="F97" s="1" t="inlineStr">
+      <c r="F98" s="1" t="inlineStr">
         <is>
           <t>Coty Germany GmbH</t>
         </is>
       </c>
     </row>
-    <row r="98" customHeight="1" ht="140.0">
-      <c r="A98" s="1" t="inlineStr">
+    <row r="99" customHeight="1" ht="140.0">
+      <c r="A99" s="1" t="inlineStr">
         <is>
           <t>1130056</t>
         </is>
       </c>
-      <c r="C98" s="1" t="inlineStr">
+      <c r="C99" s="1" t="inlineStr">
         <is>
           <t>BELONG</t>
         </is>
       </c>
-      <c r="D98" s="1" t="inlineStr">
+      <c r="D99" s="1" t="inlineStr">
         <is>
           <t>Ceased - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E98" s="1" t="inlineStr">
+      <c r="E99" s="1" t="inlineStr">
         <is>
           <t>43</t>
         </is>
       </c>
-      <c r="F98" s="1" t="inlineStr">
+      <c r="F99" s="1" t="inlineStr">
         <is>
           <t>SHERATON INTERNATIONAL INC.</t>
         </is>
       </c>
     </row>
-    <row r="99" customHeight="1" ht="140.0">
-      <c r="A99" s="1" t="inlineStr">
+    <row r="100" customHeight="1" ht="140.0">
+      <c r="A100" s="1" t="inlineStr">
         <is>
           <t>1241126</t>
         </is>
       </c>
-      <c r="C99" s="1" t="inlineStr">
+      <c r="C100" s="1" t="inlineStr">
         <is>
           <t>Where Boaters Belong</t>
         </is>
       </c>
-      <c r="D99" s="1" t="inlineStr">
+      <c r="D100" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E99" s="1" t="inlineStr">
+      <c r="E100" s="1" t="inlineStr">
         <is>
           <t>39</t>
         </is>
       </c>
-      <c r="F99" s="1" t="inlineStr">
+      <c r="F100" s="1" t="inlineStr">
         <is>
           <t>Sea Tow Services Australia Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="100" customHeight="1" ht="140.0">
-      <c r="A100" s="1" t="inlineStr">
+    <row r="101" customHeight="1" ht="140.0">
+      <c r="A101" s="1" t="inlineStr">
         <is>
           <t>1275953</t>
         </is>
       </c>
-      <c r="C100" s="1" t="inlineStr">
+      <c r="C101" s="1" t="inlineStr">
         <is>
           <t>PLATINUM CREATIONS FOR EVERYBODY OUT THERE LOOKING FOR SOMEWHERE TO
 BELONG</t>
         </is>
       </c>
-      <c r="D100" s="1" t="inlineStr">
+      <c r="D101" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E100" s="1" t="inlineStr">
+      <c r="E101" s="1" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
-      <c r="F100" s="1" t="inlineStr">
+      <c r="F101" s="1" t="inlineStr">
         <is>
           <t>Rocco Catania</t>
         </is>
       </c>
     </row>
-    <row r="101" customHeight="1" ht="140.0">
-      <c r="A101" s="1" t="inlineStr">
+    <row r="102" customHeight="1" ht="140.0">
+      <c r="A102" s="1" t="inlineStr">
         <is>
           <t>1434335</t>
         </is>
       </c>
-      <c r="C101" s="1" t="inlineStr">
+      <c r="C102" s="1" t="inlineStr">
         <is>
           <t>Everyone belongs</t>
         </is>
       </c>
-      <c r="D101" s="1" t="inlineStr">
+      <c r="D102" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E101" s="1" t="inlineStr">
+      <c r="E102" s="1" t="inlineStr">
         <is>
           <t>16, 25, 35, 41, 45</t>
         </is>
       </c>
-      <c r="F101" s="1" t="inlineStr">
+      <c r="F102" s="1" t="inlineStr">
         <is>
           <t>The Commonwealth of Australia C/- Department of Immigration and Citizenship</t>
         </is>
       </c>
     </row>
-    <row r="102" customHeight="1" ht="140.0">
-      <c r="A102" s="1" t="inlineStr">
+    <row r="103" customHeight="1" ht="140.0">
+      <c r="A103" s="1" t="inlineStr">
         <is>
           <t>1524949</t>
         </is>
       </c>
-      <c r="C102" s="1" t="inlineStr">
+      <c r="C103" s="1" t="inlineStr">
         <is>
           <t>THE FUTURE BELONGS TO THOSE WHO BELIEVE IN THEIR DREAMS</t>
         </is>
       </c>
-      <c r="D102" s="1" t="inlineStr">
+      <c r="D103" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E102" s="1" t="inlineStr">
+      <c r="E103" s="1" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
-      <c r="F102" s="1" t="inlineStr">
+      <c r="F103" s="1" t="inlineStr">
         <is>
           <t>Retail Borders Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="103" customHeight="1" ht="140.0">
-      <c r="A103" s="1" t="inlineStr">
+    <row r="104" customHeight="1" ht="140.0">
+      <c r="A104" s="1" t="inlineStr">
         <is>
           <t>1530955</t>
         </is>
       </c>
-      <c r="C103" s="1" t="inlineStr">
+      <c r="C104" s="1" t="inlineStr">
         <is>
           <t>BELONG TO THE BEST VALUE BRAND</t>
         </is>
       </c>
-      <c r="D103" s="1" t="inlineStr">
+      <c r="D104" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E103" s="1" t="inlineStr">
+      <c r="E104" s="1" t="inlineStr">
         <is>
           <t>35, 36</t>
         </is>
       </c>
-      <c r="F103" s="1" t="inlineStr">
+      <c r="F104" s="1" t="inlineStr">
         <is>
           <t>Professionals Global Limited</t>
         </is>
       </c>
     </row>
-    <row r="104" customHeight="1" ht="140.0">
-      <c r="A104" s="1" t="inlineStr">
+    <row r="105" customHeight="1" ht="140.0">
+      <c r="A105" s="1" t="inlineStr">
         <is>
           <t>1580951</t>
         </is>
       </c>
-      <c r="C104" s="1" t="inlineStr">
+      <c r="C105" s="1" t="inlineStr">
         <is>
           <t>B BELONG</t>
         </is>
       </c>
-      <c r="D104" s="1" t="inlineStr">
+      <c r="D105" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E104" s="1" t="inlineStr">
+      <c r="E105" s="1" t="inlineStr">
         <is>
           <t>9, 35, 38, 41, 42</t>
         </is>
       </c>
-      <c r="F104" s="1" t="inlineStr">
+      <c r="F105" s="1" t="inlineStr">
         <is>
           <t>Telstra Limited</t>
         </is>
       </c>
     </row>
-    <row r="105" customHeight="1" ht="140.0">
-      <c r="A105" s="1" t="inlineStr">
+    <row r="106" customHeight="1" ht="140.0">
+      <c r="A106" s="1" t="inlineStr">
         <is>
           <t>1595668</t>
         </is>
       </c>
-      <c r="C105" s="1" t="inlineStr">
+      <c r="C106" s="1" t="inlineStr">
         <is>
           <t>LINDSAY PARK ...THE FUTURE BELONGS TO THOSE WHO PLAN FOR IT</t>
         </is>
       </c>
-      <c r="D105" s="1" t="inlineStr">
+      <c r="D106" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E105" s="1" t="inlineStr">
+      <c r="E106" s="1" t="inlineStr">
         <is>
           <t>35, 41, 43, 44</t>
         </is>
       </c>
-      <c r="F105" s="1" t="inlineStr">
+      <c r="F106" s="1" t="inlineStr">
         <is>
           <t>David Hayes Holdings Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="106" customHeight="1" ht="140.0">
-      <c r="A106" s="1" t="inlineStr">
+    <row r="107" customHeight="1" ht="140.0">
+      <c r="A107" s="1" t="inlineStr">
         <is>
           <t>1630886</t>
         </is>
       </c>
-      <c r="C106" s="1" t="inlineStr">
+      <c r="C107" s="1" t="inlineStr">
         <is>
           <t>THE HUB I BELONG</t>
         </is>
       </c>
-      <c r="D106" s="1" t="inlineStr">
+      <c r="D107" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E106" s="1" t="inlineStr">
+      <c r="E107" s="1" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
-      <c r="F106" s="1" t="inlineStr">
+      <c r="F107" s="1" t="inlineStr">
         <is>
           <t>The Waverton Hub Incorporated</t>
         </is>
       </c>
     </row>
-    <row r="107" customHeight="1" ht="140.0">
-      <c r="A107" s="1" t="inlineStr">
+    <row r="108" customHeight="1" ht="140.0">
+      <c r="A108" s="1" t="inlineStr">
         <is>
           <t>1630888</t>
         </is>
       </c>
-      <c r="C107" s="1" t="inlineStr">
+      <c r="C108" s="1" t="inlineStr">
         <is>
           <t>The Hub I belong</t>
         </is>
       </c>
-      <c r="D107" s="1" t="inlineStr">
+      <c r="D108" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E107" s="1" t="inlineStr">
+      <c r="E108" s="1" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
-      <c r="F107" s="1" t="inlineStr">
+      <c r="F108" s="1" t="inlineStr">
         <is>
           <t>The Waverton Hub Incorporated</t>
         </is>
       </c>
     </row>
-    <row r="108" customHeight="1" ht="140.0">
-      <c r="A108" s="1" t="inlineStr">
+    <row r="109" customHeight="1" ht="140.0">
+      <c r="A109" s="1" t="inlineStr">
         <is>
           <t>1695147</t>
         </is>
       </c>
-      <c r="C108" s="1" t="inlineStr">
+      <c r="C109" s="1" t="inlineStr">
         <is>
           <t>SHINE INSPIRE ACHIEVE BELONG</t>
         </is>
       </c>
-      <c r="D108" s="1" t="inlineStr">
+      <c r="D109" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E108" s="1" t="inlineStr">
+      <c r="E109" s="1" t="inlineStr">
         <is>
           <t>35, 41</t>
         </is>
       </c>
-      <c r="F108" s="1" t="inlineStr">
+      <c r="F109" s="1" t="inlineStr">
         <is>
           <t>Shine Inspire Achieve Belong Incorporated</t>
         </is>
       </c>
     </row>
-    <row r="109" customHeight="1" ht="140.0">
-      <c r="A109" s="1" t="inlineStr">
+    <row r="110" customHeight="1" ht="140.0">
+      <c r="A110" s="1" t="inlineStr">
         <is>
           <t>1699143</t>
         </is>
       </c>
-      <c r="C109" s="1" t="inlineStr">
+      <c r="C110" s="1" t="inlineStr">
         <is>
           <t>PUT SMILES BACK WHERE THEY BELONG</t>
         </is>
       </c>
-      <c r="D109" s="1" t="inlineStr">
+      <c r="D110" s="1" t="inlineStr">
         <is>
           <t>Ceased - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E109" s="1" t="inlineStr">
+      <c r="E110" s="1" t="inlineStr">
         <is>
           <t>5, 41, 44</t>
         </is>
       </c>
-      <c r="F109" s="1" t="inlineStr">
+      <c r="F110" s="1" t="inlineStr">
         <is>
           <t>Societe des Produits Nestle S.A.</t>
-        </is>
-[...25 lines deleted...]
-          <t/>
         </is>
       </c>
     </row>
     <row r="111" customHeight="1" ht="140.0">
       <c r="A111" s="1" t="inlineStr">
         <is>
+          <t>1741617</t>
+        </is>
+      </c>
+      <c r="C111" s="1" t="inlineStr">
+        <is>
+          <t>WHEN THE EVENING BELONGS TO YOU</t>
+        </is>
+      </c>
+      <c r="D111" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E111" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F111" s="1" t="inlineStr">
+        <is>
+          <t>Chocoladefabriken Lindt &amp; Sprungli AG</t>
+        </is>
+      </c>
+    </row>
+    <row r="112" customHeight="1" ht="140.0">
+      <c r="A112" s="1" t="inlineStr">
+        <is>
+          <t>354904</t>
+        </is>
+      </c>
+      <c r="C112" s="1" t="inlineStr">
+        <is>
+          <t>PEOPLE TO BELONG TO</t>
+        </is>
+      </c>
+      <c r="D112" s="1" t="inlineStr">
+        <is>
+          <t>Status not available</t>
+        </is>
+      </c>
+      <c r="E112" s="1" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="F112" s="1" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="113" customHeight="1" ht="140.0">
+      <c r="A113" s="1" t="inlineStr">
+        <is>
           <t>413623</t>
         </is>
       </c>
-      <c r="C111" s="1" t="inlineStr">
+      <c r="C113" s="1" t="inlineStr">
         <is>
           <t>AUSTRALIAN CENTRAL CREDIT UNION
 WE BELONG TOGETHER</t>
         </is>
       </c>
-      <c r="D111" s="1" t="inlineStr">
+      <c r="D113" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E111" s="1" t="inlineStr">
+      <c r="E113" s="1" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
-      <c r="F111" s="1" t="inlineStr">
+      <c r="F113" s="1" t="inlineStr">
         <is>
           <t>Australian Central Credit Union</t>
         </is>
       </c>
     </row>
-    <row r="112" customHeight="1" ht="140.0">
-      <c r="A112" s="1" t="inlineStr">
+    <row r="114" customHeight="1" ht="140.0">
+      <c r="A114" s="1" t="inlineStr">
         <is>
           <t>448298</t>
         </is>
       </c>
-      <c r="C112" s="1" t="inlineStr">
+      <c r="C114" s="1" t="inlineStr">
         <is>
           <t>IT PAYS TO BELONG</t>
         </is>
       </c>
-      <c r="D112" s="1" t="inlineStr">
+      <c r="D114" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E112" s="1" t="inlineStr">
+      <c r="E114" s="1" t="inlineStr">
         <is>
           <t>39</t>
         </is>
       </c>
-      <c r="F112" s="1" t="inlineStr">
+      <c r="F114" s="1" t="inlineStr">
         <is>
           <t>Neutral Bay Towing Service.</t>
         </is>
       </c>
     </row>
-    <row r="113" customHeight="1" ht="140.0">
-      <c r="A113" s="1" t="inlineStr">
+    <row r="115" customHeight="1" ht="140.0">
+      <c r="A115" s="1" t="inlineStr">
         <is>
           <t>548635</t>
         </is>
       </c>
-      <c r="C113" s="1" t="inlineStr">
+      <c r="C115" s="1" t="inlineStr">
         <is>
           <t>UP WHERE YOU BELONG!</t>
         </is>
       </c>
-      <c r="D113" s="1" t="inlineStr">
+      <c r="D115" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E113" s="1" t="inlineStr">
+      <c r="E115" s="1" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
-      <c r="F113" s="1" t="inlineStr">
+      <c r="F115" s="1" t="inlineStr">
         <is>
           <t>Hooker Mercantile (Qld) Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="114" customHeight="1" ht="140.0">
-      <c r="A114" s="1" t="inlineStr">
+    <row r="116" customHeight="1" ht="140.0">
+      <c r="A116" s="1" t="inlineStr">
         <is>
           <t>939333</t>
         </is>
       </c>
-      <c r="C114" s="1" t="inlineStr">
+      <c r="C116" s="1" t="inlineStr">
         <is>
           <t>BANKING WHERE YOU BELONG</t>
         </is>
       </c>
-      <c r="D114" s="1" t="inlineStr">
+      <c r="D116" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E114" s="1" t="inlineStr">
+      <c r="E116" s="1" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
-      <c r="F114" s="1" t="inlineStr">
+      <c r="F116" s="1" t="inlineStr">
         <is>
           <t>Credit Union Australia Limited</t>
         </is>
       </c>
     </row>
-    <row r="115" customHeight="1" ht="140.0">
-      <c r="A115" s="1" t="inlineStr">
+    <row r="117" customHeight="1" ht="140.0">
+      <c r="A117" s="1" t="inlineStr">
         <is>
           <t>1029881</t>
         </is>
       </c>
-      <c r="C115" s="1" t="inlineStr">
+      <c r="C117" s="1" t="inlineStr">
         <is>
           <t>THIS BOD BELONGS TO GOD</t>
         </is>
       </c>
-      <c r="D115" s="1" t="inlineStr">
+      <c r="D117" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Registration fee not paid on time</t>
         </is>
       </c>
-      <c r="E115" s="1" t="inlineStr">
+      <c r="E117" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
-      <c r="F115" s="1" t="inlineStr">
+      <c r="F117" s="1" t="inlineStr">
         <is>
           <t>Kenneth Norman Holmes</t>
         </is>
       </c>
     </row>
-    <row r="116" customHeight="1" ht="140.0">
-      <c r="A116" s="1" t="inlineStr">
+    <row r="118" customHeight="1" ht="140.0">
+      <c r="A118" s="1" t="inlineStr">
         <is>
           <t>1151937</t>
         </is>
       </c>
-      <c r="C116" s="1" t="inlineStr">
+      <c r="C118" s="1" t="inlineStr">
         <is>
           <t>IT PAYS TO BELONG</t>
         </is>
       </c>
-      <c r="D116" s="1" t="inlineStr">
+      <c r="D118" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E116" s="1" t="inlineStr">
+      <c r="E118" s="1" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
-      <c r="F116" s="1" t="inlineStr">
+      <c r="F118" s="1" t="inlineStr">
         <is>
           <t>CSF Pty Limited</t>
         </is>
       </c>
     </row>
-    <row r="117" customHeight="1" ht="140.0">
-      <c r="A117" s="1" t="inlineStr">
+    <row r="119" customHeight="1" ht="140.0">
+      <c r="A119" s="1" t="inlineStr">
         <is>
           <t>1190441</t>
         </is>
       </c>
-      <c r="C117" s="1" t="inlineStr">
+      <c r="C119" s="1" t="inlineStr">
         <is>
           <t>(BELONG)</t>
         </is>
       </c>
-      <c r="D117" s="1" t="inlineStr">
+      <c r="D119" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E117" s="1" t="inlineStr">
+      <c r="E119" s="1" t="inlineStr">
         <is>
           <t>9, 16, 35, 38, 41, 42</t>
         </is>
       </c>
-      <c r="F117" s="1" t="inlineStr">
+      <c r="F119" s="1" t="inlineStr">
         <is>
           <t>BELONG PTY LIMITED</t>
         </is>
       </c>
     </row>
-    <row r="118" customHeight="1" ht="140.0">
-      <c r="A118" s="1" t="inlineStr">
+    <row r="120" customHeight="1" ht="140.0">
+      <c r="A120" s="1" t="inlineStr">
         <is>
           <t>1190442</t>
         </is>
       </c>
-      <c r="C118" s="1" t="inlineStr">
+      <c r="C120" s="1" t="inlineStr">
         <is>
           <t>BELONG</t>
         </is>
       </c>
-      <c r="D118" s="1" t="inlineStr">
+      <c r="D120" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E118" s="1" t="inlineStr">
+      <c r="E120" s="1" t="inlineStr">
         <is>
           <t>9, 16, 35, 38, 41, 42</t>
         </is>
       </c>
-      <c r="F118" s="1" t="inlineStr">
+      <c r="F120" s="1" t="inlineStr">
         <is>
           <t>BELONG PTY LIMITED</t>
         </is>
       </c>
     </row>
-    <row r="119" customHeight="1" ht="140.0">
-      <c r="A119" s="1" t="inlineStr">
+    <row r="121" customHeight="1" ht="140.0">
+      <c r="A121" s="1" t="inlineStr">
         <is>
           <t>1190443</t>
         </is>
       </c>
-      <c r="C119" s="1" t="inlineStr">
+      <c r="C121" s="1" t="inlineStr">
         <is>
           <t>BRIGITAL</t>
         </is>
       </c>
-      <c r="D119" s="1" t="inlineStr">
+      <c r="D121" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E119" s="1" t="inlineStr">
+      <c r="E121" s="1" t="inlineStr">
         <is>
           <t>9, 16, 35, 38, 41, 42</t>
         </is>
       </c>
-      <c r="F119" s="1" t="inlineStr">
+      <c r="F121" s="1" t="inlineStr">
         <is>
           <t>BELONG PTY LIMITED</t>
         </is>
       </c>
     </row>
-    <row r="120" customHeight="1" ht="140.0">
-      <c r="A120" s="1" t="inlineStr">
+    <row r="122" customHeight="1" ht="140.0">
+      <c r="A122" s="1" t="inlineStr">
         <is>
           <t>1230572</t>
         </is>
       </c>
-      <c r="C120" s="1" t="inlineStr">
+      <c r="C122" s="1" t="inlineStr">
         <is>
           <t>THE HIGHLANDS GREEN HILLS ...UP WHERE YOU BELONG</t>
         </is>
       </c>
-      <c r="D120" s="1" t="inlineStr">
+      <c r="D122" s="1" t="inlineStr">
         <is>
           <t>Withdrawn:
 Applicant request</t>
         </is>
       </c>
-      <c r="E120" s="1" t="inlineStr">
+      <c r="E122" s="1" t="inlineStr">
         <is>
           <t>16, 35, 36, 37</t>
         </is>
       </c>
-      <c r="F120" s="1" t="inlineStr">
+      <c r="F122" s="1" t="inlineStr">
         <is>
           <t>FKP Limited</t>
         </is>
       </c>
     </row>
-    <row r="121" customHeight="1" ht="140.0">
-      <c r="A121" s="1" t="inlineStr">
+    <row r="123" customHeight="1" ht="140.0">
+      <c r="A123" s="1" t="inlineStr">
         <is>
           <t>1295677</t>
         </is>
       </c>
-      <c r="C121" s="1" t="inlineStr">
+      <c r="C123" s="1" t="inlineStr">
         <is>
           <t>CD DINERS CLUB INTERNATIONAL BELONG</t>
         </is>
       </c>
-      <c r="D121" s="1" t="inlineStr">
+      <c r="D123" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E121" s="1" t="inlineStr">
+      <c r="E123" s="1" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
-      <c r="F121" s="1" t="inlineStr">
+      <c r="F123" s="1" t="inlineStr">
         <is>
           <t>Diners Club International Ltd</t>
         </is>
       </c>
     </row>
-    <row r="122" customHeight="1" ht="140.0">
-      <c r="A122" s="1" t="inlineStr">
+    <row r="124" customHeight="1" ht="140.0">
+      <c r="A124" s="1" t="inlineStr">
         <is>
           <t>1311599</t>
         </is>
       </c>
-      <c r="C122" s="1" t="inlineStr">
+      <c r="C124" s="1" t="inlineStr">
         <is>
           <t>BELONG TO THE BEST VALUE BRAND</t>
         </is>
       </c>
-      <c r="D122" s="1" t="inlineStr">
+      <c r="D124" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E122" s="1" t="inlineStr">
+      <c r="E124" s="1" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
-      <c r="F122" s="1" t="inlineStr">
+      <c r="F124" s="1" t="inlineStr">
         <is>
           <t>Professionals Global Limited</t>
         </is>
       </c>
     </row>
-    <row r="123" customHeight="1" ht="140.0">
-      <c r="A123" s="1" t="inlineStr">
+    <row r="125" customHeight="1" ht="140.0">
+      <c r="A125" s="1" t="inlineStr">
         <is>
           <t>1446742</t>
         </is>
       </c>
-      <c r="C123" s="1" t="inlineStr">
+      <c r="C125" s="1" t="inlineStr">
         <is>
           <t>BELONG TO THE BEST VALUE BRAND</t>
         </is>
       </c>
-      <c r="D123" s="1" t="inlineStr">
+      <c r="D125" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E123" s="1" t="inlineStr">
+      <c r="E125" s="1" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
-      <c r="F123" s="1" t="inlineStr">
+      <c r="F125" s="1" t="inlineStr">
         <is>
           <t>Professionals Global Limited</t>
         </is>
       </c>
     </row>
-    <row r="124" customHeight="1" ht="140.0">
-      <c r="A124" s="1" t="inlineStr">
+    <row r="126" customHeight="1" ht="140.0">
+      <c r="A126" s="1" t="inlineStr">
         <is>
           <t>1526477</t>
         </is>
       </c>
-      <c r="C124" s="1" t="inlineStr">
+      <c r="C126" s="1" t="inlineStr">
         <is>
           <t>iBelong</t>
         </is>
       </c>
-      <c r="D124" s="1" t="inlineStr">
+      <c r="D126" s="1" t="inlineStr">
         <is>
           <t>Withdrawn:
 Applicant request</t>
         </is>
       </c>
-      <c r="E124" s="1" t="inlineStr">
+      <c r="E126" s="1" t="inlineStr">
         <is>
           <t>45</t>
         </is>
       </c>
-      <c r="F124" s="1" t="inlineStr">
+      <c r="F126" s="1" t="inlineStr">
         <is>
           <t>GORDONCARE VENTURE PHILANTHROPY FOUNDATION</t>
         </is>
       </c>
     </row>
-    <row r="125" customHeight="1" ht="140.0">
-      <c r="A125" s="1" t="inlineStr">
+    <row r="127" customHeight="1" ht="140.0">
+      <c r="A127" s="1" t="inlineStr">
         <is>
           <t>1576642</t>
         </is>
       </c>
-      <c r="C125" s="1" t="inlineStr">
+      <c r="C127" s="1" t="inlineStr">
         <is>
           <t>BOATROCKER PRESENTS MISFIT A HOPPY BELGIAN ALE. MISFIT IS A BEER THAT
 BELONGS TO NO STYLE. IT'S JUST DOING ITS OWN THING, AND DOING IT WITH
 FLAIR USING BELGIAN MALT, OLD SCHOOL HOPS, AN IMPORTED YEAST STRAIN
 FROM THE ARDENNESRES. WHO CARES IF YOU DON'T FOLLOW WHAT EVERYONE ELSE
 THINKS YOU SHOULD? THIS BEER IS FOR MISFITS EVERYWHERE.</t>
         </is>
       </c>
-      <c r="D125" s="1" t="inlineStr">
+      <c r="D127" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E125" s="1" t="inlineStr">
+      <c r="E127" s="1" t="inlineStr">
         <is>
           <t>32</t>
         </is>
       </c>
-      <c r="F125" s="1" t="inlineStr">
+      <c r="F127" s="1" t="inlineStr">
         <is>
           <t>BOATROCKER PTY LTD</t>
         </is>
       </c>
     </row>
-    <row r="126" customHeight="1" ht="140.0">
-      <c r="A126" s="1" t="inlineStr">
+    <row r="128" customHeight="1" ht="140.0">
+      <c r="A128" s="1" t="inlineStr">
         <is>
           <t>1650340</t>
         </is>
       </c>
-      <c r="C126" s="1" t="inlineStr">
+      <c r="C128" s="1" t="inlineStr">
         <is>
           <t>BUILDER KONNECT WHERE BUILDERS BELONG</t>
         </is>
       </c>
-      <c r="D126" s="1" t="inlineStr">
+      <c r="D128" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E126" s="1" t="inlineStr">
+      <c r="E128" s="1" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
-      <c r="F126" s="1" t="inlineStr">
+      <c r="F128" s="1" t="inlineStr">
         <is>
           <t>BUILDER REGISTRATION PTY LTD; Robynne McDonnell</t>
         </is>
       </c>
     </row>
-    <row r="127" customHeight="1" ht="140.0">
-      <c r="A127" s="1" t="inlineStr">
+    <row r="129" customHeight="1" ht="140.0">
+      <c r="A129" s="1" t="inlineStr">
         <is>
           <t>1717629</t>
         </is>
       </c>
-      <c r="C127" s="1" t="inlineStr">
+      <c r="C129" s="1" t="inlineStr">
         <is>
           <t>LINK WEST HELPING YOU BELONG</t>
         </is>
       </c>
-      <c r="D127" s="1" t="inlineStr">
+      <c r="D129" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Registration fee not paid on time</t>
         </is>
       </c>
-      <c r="E127" s="1" t="inlineStr">
+      <c r="E129" s="1" t="inlineStr">
         <is>
           <t>35, 41, 45</t>
         </is>
       </c>
-      <c r="F127" s="1" t="inlineStr">
+      <c r="F129" s="1" t="inlineStr">
         <is>
           <t>Bruce Cameron McLean</t>
         </is>
       </c>
     </row>
-    <row r="128" customHeight="1" ht="140.0">
-      <c r="A128" s="1" t="inlineStr">
+    <row r="130" customHeight="1" ht="140.0">
+      <c r="A130" s="1" t="inlineStr">
         <is>
           <t>1791154</t>
         </is>
       </c>
-      <c r="C128" s="1" t="inlineStr">
+      <c r="C130" s="1" t="inlineStr">
         <is>
           <t>ESTIA HEALTH ONE FAMILY WHERE EVERYONE BELONGS</t>
         </is>
       </c>
-      <c r="D128" s="1" t="inlineStr">
+      <c r="D130" s="1" t="inlineStr">
         <is>
           <t>Withdrawn:
 Applicant request</t>
         </is>
       </c>
-      <c r="E128" s="1" t="inlineStr">
+      <c r="E130" s="1" t="inlineStr">
         <is>
           <t>43, 44</t>
         </is>
       </c>
-      <c r="F128" s="1" t="inlineStr">
+      <c r="F130" s="1" t="inlineStr">
         <is>
           <t>Estia Investments Pty. Ltd.</t>
         </is>
       </c>
     </row>
-    <row r="129" customHeight="1" ht="140.0">
-      <c r="A129" s="1" t="inlineStr">
+    <row r="131" customHeight="1" ht="140.0">
+      <c r="A131" s="1" t="inlineStr">
         <is>
           <t>2052052</t>
         </is>
       </c>
-      <c r="C129" s="1" t="inlineStr">
+      <c r="C131" s="1" t="inlineStr">
         <is>
           <t>BELONGHERE.ME</t>
         </is>
       </c>
-      <c r="D129" s="1" t="inlineStr">
+      <c r="D131" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E129" s="1" t="inlineStr">
+      <c r="E131" s="1" t="inlineStr">
         <is>
           <t>36, 41</t>
         </is>
       </c>
-      <c r="F129" s="1" t="inlineStr">
+      <c r="F131" s="1" t="inlineStr">
         <is>
           <t>BELONG HERE PTY LTD</t>
         </is>
       </c>
     </row>
-    <row r="130" customHeight="1" ht="140.0">
-      <c r="A130" s="1" t="inlineStr">
+    <row r="132" customHeight="1" ht="140.0">
+      <c r="A132" s="1" t="inlineStr">
         <is>
           <t>2097684</t>
         </is>
       </c>
-      <c r="C130" s="1" t="inlineStr">
+      <c r="C132" s="1" t="inlineStr">
         <is>
           <t>BELONG CREATIVE</t>
         </is>
       </c>
-      <c r="D130" s="1" t="inlineStr">
+      <c r="D132" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E130" s="1" t="inlineStr">
+      <c r="E132" s="1" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
-      <c r="F130" s="1" t="inlineStr">
+      <c r="F132" s="1" t="inlineStr">
         <is>
           <t>Skoda Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="131" customHeight="1" ht="140.0">
-      <c r="A131" s="1" t="inlineStr">
+    <row r="133" customHeight="1" ht="140.0">
+      <c r="A133" s="1" t="inlineStr">
         <is>
           <t>2107101</t>
         </is>
       </c>
-      <c r="C131" s="1" t="inlineStr">
+      <c r="C133" s="1" t="inlineStr">
         <is>
           <t>Belong Beauty</t>
         </is>
       </c>
-      <c r="D131" s="1" t="inlineStr">
+      <c r="D133" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E131" s="1" t="inlineStr">
+      <c r="E133" s="1" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
-      <c r="F131" s="1" t="inlineStr">
+      <c r="F133" s="1" t="inlineStr">
         <is>
           <t>John Price</t>
         </is>
       </c>
     </row>
-    <row r="132" customHeight="1" ht="140.0">
-      <c r="A132" s="1" t="inlineStr">
+    <row r="134" customHeight="1" ht="140.0">
+      <c r="A134" s="1" t="inlineStr">
         <is>
           <t>2107102</t>
         </is>
       </c>
-      <c r="C132" s="1" t="inlineStr">
+      <c r="C134" s="1" t="inlineStr">
         <is>
           <t>BELONG BEAUTY</t>
         </is>
       </c>
-      <c r="D132" s="1" t="inlineStr">
+      <c r="D134" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E132" s="1" t="inlineStr">
+      <c r="E134" s="1" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
-      <c r="F132" s="1" t="inlineStr">
+      <c r="F134" s="1" t="inlineStr">
         <is>
           <t>John Price</t>
         </is>
       </c>
     </row>
-    <row r="133" customHeight="1" ht="140.0">
-      <c r="A133" s="1" t="inlineStr">
+    <row r="135" customHeight="1" ht="140.0">
+      <c r="A135" s="1" t="inlineStr">
         <is>
           <t>2196638</t>
         </is>
       </c>
-      <c r="C133" s="1" t="inlineStr">
+      <c r="C135" s="1" t="inlineStr">
         <is>
           <t>ACT BELONG COMMIT MENTALLY HEALTHY W.A.</t>
         </is>
       </c>
-      <c r="D133" s="1" t="inlineStr">
+      <c r="D135" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Notice of intention to defend not filed</t>
         </is>
       </c>
-      <c r="E133" s="1" t="inlineStr">
+      <c r="E135" s="1" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
-      <c r="F133" s="1" t="inlineStr">
+      <c r="F135" s="1" t="inlineStr">
         <is>
           <t>Rob Donovan</t>
         </is>
       </c>
     </row>
-    <row r="134" customHeight="1" ht="140.0">
-      <c r="A134" s="1" t="inlineStr">
+    <row r="136" customHeight="1" ht="140.0">
+      <c r="A136" s="1" t="inlineStr">
         <is>
           <t>2274538</t>
         </is>
       </c>
-      <c r="C134" s="1" t="inlineStr">
+      <c r="C136" s="1" t="inlineStr">
         <is>
           <t>NATURE. BE IN IT. CONNECT. GROW. BELONG.
 NATURE. BE IN IT.</t>
         </is>
       </c>
-      <c r="D134" s="1" t="inlineStr">
+      <c r="D136" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E134" s="1" t="inlineStr">
+      <c r="E136" s="1" t="inlineStr">
         <is>
           <t>16, 24, 25, 41</t>
         </is>
       </c>
-      <c r="F134" s="1" t="inlineStr">
+      <c r="F136" s="1" t="inlineStr">
         <is>
           <t>Nature. Be in it. Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="135" customHeight="1" ht="140.0">
-      <c r="A135" s="1" t="inlineStr">
+    <row r="137" customHeight="1" ht="140.0">
+      <c r="A137" s="1" t="inlineStr">
         <is>
           <t>2386411</t>
         </is>
       </c>
-      <c r="C135" s="1" t="inlineStr">
+      <c r="C137" s="1" t="inlineStr">
         <is>
           <t>BELONGS</t>
         </is>
       </c>
-      <c r="D135" s="1" t="inlineStr">
+      <c r="D137" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E135" s="1" t="inlineStr">
+      <c r="E137" s="1" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
-      <c r="F135" s="1" t="inlineStr">
+      <c r="F137" s="1" t="inlineStr">
         <is>
           <t>Thousand Seas Australia Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="136" customHeight="1" ht="140.0">
-      <c r="A136" s="1" t="inlineStr">
+    <row r="138" customHeight="1" ht="140.0">
+      <c r="A138" s="1" t="inlineStr">
         <is>
           <t>2431141</t>
         </is>
       </c>
-      <c r="C136" s="1" t="inlineStr">
+      <c r="C138" s="1" t="inlineStr">
         <is>
           <t>...WHERE EVERYONE BELONGS</t>
         </is>
       </c>
-      <c r="D136" s="1" t="inlineStr">
+      <c r="D138" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E136" s="1" t="inlineStr">
+      <c r="E138" s="1" t="inlineStr">
         <is>
           <t>16, 28, 41</t>
         </is>
       </c>
-      <c r="F136" s="1" t="inlineStr">
+      <c r="F138" s="1" t="inlineStr">
         <is>
           <t>MSC Corporation Pty Ltd</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>