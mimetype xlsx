--- v1 (2026-07-21)
+++ v2 (2026-09-20)
@@ -644,52 +644,52 @@
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
           <t>9, 16, 25, 35, 38, 41, 42</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
           <t>Australian Radio Network Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="12" customHeight="1" ht="140.0">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>2665398</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>NATURGY CADA DIA. EVERYDAY</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Published:
-Awaiting examination</t>
+          <t>Accepted:
+Awaiting publication</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>39</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>Naturgy Energy Group, S.A.</t>
         </is>
       </c>
     </row>
     <row r="13" customHeight="1" ht="140.0">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>1226600</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>VICTORVICTORIA</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">