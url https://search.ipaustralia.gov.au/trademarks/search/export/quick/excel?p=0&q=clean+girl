--- v1 (2026-02-24)
+++ v2 (2026-06-01)
@@ -226,51 +226,51 @@
       <c r="E6" s="1" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
           <t>Alecia Reid</t>
         </is>
       </c>
     </row>
     <row r="7" customHeight="1" ht="140.0">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>2608106</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
           <t>I'm in my clean girl era</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
           <t>Accepted:
-Awaiting publication</t>
+In opposition period</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
           <t>Delizia Costa</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>