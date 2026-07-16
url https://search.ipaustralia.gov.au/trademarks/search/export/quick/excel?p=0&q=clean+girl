--- v2 (2026-06-01)
+++ v3 (2026-07-16)
@@ -225,52 +225,52 @@
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
           <t>Alecia Reid</t>
         </is>
       </c>
     </row>
     <row r="7" customHeight="1" ht="140.0">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>2608106</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
           <t>I'm in my clean girl era</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>Accepted:
-In opposition period</t>
+          <t>Registered:
+Registered/protected</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
           <t>Delizia Costa</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>