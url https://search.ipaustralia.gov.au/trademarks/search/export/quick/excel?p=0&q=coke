--- v0 (2026-04-19)
+++ v1 (2026-06-03)
@@ -175,304 +175,304 @@
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1224000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>33</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>612000</xdr:colOff>
-      <xdr:row>33</xdr:row>
+      <xdr:colOff>1008000</xdr:colOff>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId3"/>
-        <a:stretch>
-[...36 lines deleted...]
-        <a:blip r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1008000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>38</xdr:row>
+      <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>38</xdr:row>
+      <xdr:row>37</xdr:row>
       <xdr:rowOff>1076190</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="5" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="4" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId5"/>
+        <a:blip r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1076190"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>43</xdr:row>
+      <xdr:row>42</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>43</xdr:row>
+      <xdr:row>42</xdr:row>
       <xdr:rowOff>971428</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="6" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="5" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId6"/>
+        <a:blip r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="971428"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>47</xdr:row>
+      <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1224000</xdr:colOff>
-      <xdr:row>47</xdr:row>
+      <xdr:row>46</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="7" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="6" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId7"/>
+        <a:blip r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1224000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>48</xdr:row>
+      <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>48</xdr:row>
+      <xdr:row>47</xdr:row>
       <xdr:rowOff>809523</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="8" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="7" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId8"/>
+        <a:blip r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="809523"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>50</xdr:row>
+      <xdr:row>49</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>50</xdr:row>
+      <xdr:row>49</xdr:row>
       <xdr:rowOff>1390476</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="8" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId8"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1390476"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>612000</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="9" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="1390476"/>
+          <a:ext cx="612000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>59</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>59</xdr:row>
       <xdr:rowOff>1085714</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="10" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
@@ -1402,633 +1402,633 @@
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>COKE</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>The Coca-Cola Company</t>
         </is>
       </c>
     </row>
     <row r="34" customHeight="1" ht="140.0">
       <c r="A34" s="1" t="inlineStr">
         <is>
+          <t>1116766</t>
+        </is>
+      </c>
+      <c r="C34" s="1" t="inlineStr">
+        <is>
+          <t>THE COKE SIDE OF LIFE</t>
+        </is>
+      </c>
+      <c r="D34" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E34" s="1" t="inlineStr">
+        <is>
+          <t>32</t>
+        </is>
+      </c>
+      <c r="F34" s="1" t="inlineStr">
+        <is>
+          <t>The Coca-Cola Company</t>
+        </is>
+      </c>
+    </row>
+    <row r="35" customHeight="1" ht="140.0">
+      <c r="A35" s="1" t="inlineStr">
+        <is>
+          <t>1171273</t>
+        </is>
+      </c>
+      <c r="C35" s="1" t="inlineStr">
+        <is>
+          <t>COKE</t>
+        </is>
+      </c>
+      <c r="D35" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Renewal due</t>
+        </is>
+      </c>
+      <c r="E35" s="1" t="inlineStr">
+        <is>
+          <t>32</t>
+        </is>
+      </c>
+      <c r="F35" s="1" t="inlineStr">
+        <is>
+          <t>The Coca-Cola Company</t>
+        </is>
+      </c>
+    </row>
+    <row r="36" customHeight="1" ht="140.0">
+      <c r="A36" s="1" t="inlineStr">
+        <is>
+          <t>1577575</t>
+        </is>
+      </c>
+      <c r="C36" s="1" t="inlineStr">
+        <is>
+          <t>COKE</t>
+        </is>
+      </c>
+      <c r="D36" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E36" s="1" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="F36" s="1" t="inlineStr">
+        <is>
+          <t>The Coca-Cola Company</t>
+        </is>
+      </c>
+    </row>
+    <row r="37" customHeight="1" ht="140.0">
+      <c r="A37" s="1" t="inlineStr">
+        <is>
+          <t>1577576</t>
+        </is>
+      </c>
+      <c r="C37" s="1" t="inlineStr">
+        <is>
+          <t>DIET COKE</t>
+        </is>
+      </c>
+      <c r="D37" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E37" s="1" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="F37" s="1" t="inlineStr">
+        <is>
+          <t>The Coca-Cola Company</t>
+        </is>
+      </c>
+    </row>
+    <row r="38" customHeight="1" ht="140.0">
+      <c r="A38" s="1" t="inlineStr">
+        <is>
+          <t>2347872</t>
+        </is>
+      </c>
+      <c r="C38" s="1" t="inlineStr">
+        <is>
+          <t>COKE STUDIO</t>
+        </is>
+      </c>
+      <c r="D38" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E38" s="1" t="inlineStr">
+        <is>
+          <t>32, 41</t>
+        </is>
+      </c>
+      <c r="F38" s="1" t="inlineStr">
+        <is>
+          <t>The Coca-Cola Company</t>
+        </is>
+      </c>
+    </row>
+    <row r="39" customHeight="1" ht="140.0">
+      <c r="A39" s="1" t="inlineStr">
+        <is>
+          <t>2602300</t>
+        </is>
+      </c>
+      <c r="C39" s="1" t="inlineStr">
+        <is>
+          <t>COKE</t>
+        </is>
+      </c>
+      <c r="D39" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+In opposition period</t>
+        </is>
+      </c>
+      <c r="E39" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F39" s="1" t="inlineStr">
+        <is>
+          <t>The Coca-Cola Company</t>
+        </is>
+      </c>
+    </row>
+    <row r="40" customHeight="1" ht="140.0">
+      <c r="A40" s="1" t="inlineStr">
+        <is>
+          <t>79791</t>
+        </is>
+      </c>
+      <c r="C40" s="1" t="inlineStr">
+        <is>
+          <t>COKE</t>
+        </is>
+      </c>
+      <c r="D40" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E40" s="1" t="inlineStr">
+        <is>
+          <t>29</t>
+        </is>
+      </c>
+      <c r="F40" s="1" t="inlineStr">
+        <is>
+          <t>The Coca-Cola Company</t>
+        </is>
+      </c>
+    </row>
+    <row r="41" customHeight="1" ht="140.0">
+      <c r="A41" s="1" t="inlineStr">
+        <is>
+          <t>259964</t>
+        </is>
+      </c>
+      <c r="C41" s="1" t="inlineStr">
+        <is>
+          <t>COKE</t>
+        </is>
+      </c>
+      <c r="D41" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E41" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F41" s="1" t="inlineStr">
+        <is>
+          <t>The Coca-Cola Company</t>
+        </is>
+      </c>
+    </row>
+    <row r="42" customHeight="1" ht="140.0">
+      <c r="A42" s="1" t="inlineStr">
+        <is>
+          <t>259965</t>
+        </is>
+      </c>
+      <c r="C42" s="1" t="inlineStr">
+        <is>
+          <t>COKE</t>
+        </is>
+      </c>
+      <c r="D42" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E42" s="1" t="inlineStr">
+        <is>
+          <t>31</t>
+        </is>
+      </c>
+      <c r="F42" s="1" t="inlineStr">
+        <is>
+          <t>The Coca-Cola Company</t>
+        </is>
+      </c>
+    </row>
+    <row r="43" customHeight="1" ht="140.0">
+      <c r="A43" s="1" t="inlineStr">
+        <is>
+          <t>359629</t>
+        </is>
+      </c>
+      <c r="C43" s="1" t="inlineStr">
+        <is>
+          <t>KCC</t>
+        </is>
+      </c>
+      <c r="D43" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E43" s="1" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="F43" s="1" t="inlineStr">
+        <is>
+          <t>Kembla Coal &amp; Coke Pty Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="44" customHeight="1" ht="140.0">
+      <c r="A44" s="1" t="inlineStr">
+        <is>
+          <t>385316</t>
+        </is>
+      </c>
+      <c r="C44" s="1" t="inlineStr">
+        <is>
+          <t>COKE LIGHT</t>
+        </is>
+      </c>
+      <c r="D44" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E44" s="1" t="inlineStr">
+        <is>
+          <t>32</t>
+        </is>
+      </c>
+      <c r="F44" s="1" t="inlineStr">
+        <is>
+          <t>The Coca-Cola Company</t>
+        </is>
+      </c>
+    </row>
+    <row r="45" customHeight="1" ht="140.0">
+      <c r="A45" s="1" t="inlineStr">
+        <is>
+          <t>430135</t>
+        </is>
+      </c>
+      <c r="C45" s="1" t="inlineStr">
+        <is>
+          <t>COKE CLASSIC</t>
+        </is>
+      </c>
+      <c r="D45" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E45" s="1" t="inlineStr">
+        <is>
+          <t>32</t>
+        </is>
+      </c>
+      <c r="F45" s="1" t="inlineStr">
+        <is>
+          <t>The Coca-Cola Company</t>
+        </is>
+      </c>
+    </row>
+    <row r="46" customHeight="1" ht="140.0">
+      <c r="A46" s="1" t="inlineStr">
+        <is>
+          <t>580702</t>
+        </is>
+      </c>
+      <c r="C46" s="1" t="inlineStr">
+        <is>
+          <t>COKE</t>
+        </is>
+      </c>
+      <c r="D46" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E46" s="1" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="F46" s="1" t="inlineStr">
+        <is>
+          <t>The Coca-Cola Company</t>
+        </is>
+      </c>
+    </row>
+    <row r="47" customHeight="1" ht="140.0">
+      <c r="A47" s="1" t="inlineStr">
+        <is>
+          <t>593832</t>
+        </is>
+      </c>
+      <c r="C47" s="1" t="inlineStr">
+        <is>
+          <t>COKE</t>
+        </is>
+      </c>
+      <c r="D47" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E47" s="1" t="inlineStr">
+        <is>
+          <t>32</t>
+        </is>
+      </c>
+      <c r="F47" s="1" t="inlineStr">
+        <is>
+          <t>The Coca-Cola Company</t>
+        </is>
+      </c>
+    </row>
+    <row r="48" customHeight="1" ht="140.0">
+      <c r="A48" s="1" t="inlineStr">
+        <is>
+          <t>625742</t>
+        </is>
+      </c>
+      <c r="C48" s="1" t="inlineStr">
+        <is>
+          <t>DIET COKE</t>
+        </is>
+      </c>
+      <c r="D48" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E48" s="1" t="inlineStr">
+        <is>
+          <t>32</t>
+        </is>
+      </c>
+      <c r="F48" s="1" t="inlineStr">
+        <is>
+          <t>The Coca-Cola Company</t>
+        </is>
+      </c>
+    </row>
+    <row r="49" customHeight="1" ht="140.0">
+      <c r="A49" s="1" t="inlineStr">
+        <is>
+          <t>804676</t>
+        </is>
+      </c>
+      <c r="C49" s="1" t="inlineStr">
+        <is>
+          <t>EnCoke</t>
+        </is>
+      </c>
+      <c r="D49" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E49" s="1" t="inlineStr">
+        <is>
+          <t>7, 9, 11, 12, 37, 42</t>
+        </is>
+      </c>
+      <c r="F49" s="1" t="inlineStr">
+        <is>
+          <t>Thyssen Krupp EnCoke GmbH</t>
+        </is>
+      </c>
+    </row>
+    <row r="50" customHeight="1" ht="140.0">
+      <c r="A50" s="1" t="inlineStr">
+        <is>
+          <t>959804</t>
+        </is>
+      </c>
+      <c r="C50" s="1" t="inlineStr">
+        <is>
+          <t>COKE</t>
+        </is>
+      </c>
+      <c r="D50" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E50" s="1" t="inlineStr">
+        <is>
+          <t>32</t>
+        </is>
+      </c>
+      <c r="F50" s="1" t="inlineStr">
+        <is>
+          <t>The Coca-Cola Company</t>
+        </is>
+      </c>
+    </row>
+    <row r="51" customHeight="1" ht="140.0">
+      <c r="A51" s="1" t="inlineStr">
+        <is>
+          <t>1034495</t>
+        </is>
+      </c>
+      <c r="C51" s="1" t="inlineStr">
+        <is>
+          <t>COKE LIVE'N LOCAL</t>
+        </is>
+      </c>
+      <c r="D51" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E51" s="1" t="inlineStr">
+        <is>
+          <t>32, 41</t>
+        </is>
+      </c>
+      <c r="F51" s="1" t="inlineStr">
+        <is>
+          <t>The Coca-Cola Company</t>
+        </is>
+      </c>
+    </row>
+    <row r="52" customHeight="1" ht="140.0">
+      <c r="A52" s="1" t="inlineStr">
+        <is>
+          <t>1034496</t>
+        </is>
+      </c>
+      <c r="C52" s="1" t="inlineStr">
+        <is>
+          <t>COKE LIVE</t>
+        </is>
+      </c>
+      <c r="D52" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E52" s="1" t="inlineStr">
+        <is>
+          <t>32, 41</t>
+        </is>
+      </c>
+      <c r="F52" s="1" t="inlineStr">
+        <is>
+          <t>The Coca-Cola Company</t>
+        </is>
+      </c>
+    </row>
+    <row r="53" customHeight="1" ht="140.0">
+      <c r="A53" s="1" t="inlineStr">
+        <is>
+          <t>1036029</t>
+        </is>
+      </c>
+      <c r="C53" s="1" t="inlineStr">
+        <is>
+          <t>QCE</t>
+        </is>
+      </c>
+      <c r="D53" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E53" s="1" t="inlineStr">
+        <is>
+          <t>4, 35, 40</t>
+        </is>
+      </c>
+      <c r="F53" s="1" t="inlineStr">
+        <is>
+          <t>Queensland Coke &amp; Energy Pty Ltd</t>
+        </is>
+      </c>
+    </row>
+    <row r="54" customHeight="1" ht="140.0">
+      <c r="A54" s="1" t="inlineStr">
+        <is>
           <t>1079841</t>
         </is>
       </c>
-      <c r="C34" s="1" t="inlineStr">
+      <c r="C54" s="1" t="inlineStr">
         <is>
           <t>THE COCA COLA COMPANY A WORLD REFRESHMENT COCA COLA FANTA SPRITE
 FRUITOPIA PUMP POWERADE NEVERFAIL COCA COLA ZERO DIET COKE</t>
         </is>
       </c>
-      <c r="D34" s="1" t="inlineStr">
-[...195 lines deleted...]
-      <c r="D41" s="1" t="inlineStr">
+      <c r="D54" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E41" s="1" t="inlineStr">
-[...111 lines deleted...]
-      <c r="E45" s="1" t="inlineStr">
+      <c r="E54" s="1" t="inlineStr">
         <is>
           <t>32</t>
         </is>
       </c>
-      <c r="F45" s="1" t="inlineStr">
-[...250 lines deleted...]
-      </c>
       <c r="F54" s="1" t="inlineStr">
         <is>
-          <t>Queensland Coke &amp; Energy Pty Ltd</t>
+          <t>The Coca-Cola Company</t>
         </is>
       </c>
     </row>
     <row r="55" customHeight="1" ht="140.0">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>1138399</t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
           <t>DIET COKE PLUS</t>
         </is>
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
           <t>32</t>
         </is>
       </c>