--- v2 (2026-03-28)
+++ v3 (2026-05-12)
@@ -579,79 +579,79 @@
       <c r="E10" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
           <t>Crumbl IP, LLC</t>
         </is>
       </c>
     </row>
     <row r="11" customHeight="1" ht="140.0">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>2625503</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
           <t>CRUMBL.</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
           <t>Published:
-Awaiting examination</t>
+Under examination</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
           <t>Tania Lee Maas</t>
         </is>
       </c>
     </row>
     <row r="12" customHeight="1" ht="140.0">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>2626742</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>CRUMBL</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
           <t>Accepted:
-In opposition period</t>
+Opposition period expired</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>32</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>Crumbl IP, LLC</t>
         </is>
       </c>
     </row>
     <row r="13" customHeight="1" ht="140.0">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>2480398</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>STAY CRUMBL.</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">