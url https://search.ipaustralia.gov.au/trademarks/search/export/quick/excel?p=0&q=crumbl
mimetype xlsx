--- v3 (2026-05-12)
+++ v4 (2026-07-01)
@@ -175,95 +175,95 @@
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="438095"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>8</xdr:row>
+      <xdr:row>9</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>8</xdr:row>
+      <xdr:row>9</xdr:row>
       <xdr:rowOff>419047</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="419047"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>952380</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="952380"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -484,184 +484,184 @@
       <c r="C7" s="1" t="inlineStr">
         <is>
           <t>CRUMBL COOKIES</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
           <t>Protected:
 Registered/protected</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
           <t>30, 35, 39</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
           <t>Crumbl IP, LLC</t>
         </is>
       </c>
     </row>
     <row r="8" customHeight="1" ht="140.0">
       <c r="A8" s="1" t="inlineStr">
         <is>
+          <t>2626742</t>
+        </is>
+      </c>
+      <c r="C8" s="1" t="inlineStr">
+        <is>
+          <t>CRUMBL</t>
+        </is>
+      </c>
+      <c r="D8" s="1" t="inlineStr">
+        <is>
+          <t>Protected:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E8" s="1" t="inlineStr">
+        <is>
+          <t>32</t>
+        </is>
+      </c>
+      <c r="F8" s="1" t="inlineStr">
+        <is>
+          <t>Crumbl IP, LLC</t>
+        </is>
+      </c>
+    </row>
+    <row r="9" customHeight="1" ht="140.0">
+      <c r="A9" s="1" t="inlineStr">
+        <is>
           <t>2270941</t>
         </is>
       </c>
-      <c r="C8" s="1" t="inlineStr">
+      <c r="C9" s="1" t="inlineStr">
         <is>
           <t>CRUMBL</t>
         </is>
       </c>
-      <c r="D8" s="1" t="inlineStr">
+      <c r="D9" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+In opposition period</t>
+        </is>
+      </c>
+      <c r="E9" s="1" t="inlineStr">
+        <is>
+          <t>35, 39, 43</t>
+        </is>
+      </c>
+      <c r="F9" s="1" t="inlineStr">
+        <is>
+          <t>Crumbl IP, LLC</t>
+        </is>
+      </c>
+    </row>
+    <row r="10" customHeight="1" ht="140.0">
+      <c r="A10" s="1" t="inlineStr">
+        <is>
+          <t>2609201</t>
+        </is>
+      </c>
+      <c r="C10" s="1" t="inlineStr">
+        <is>
+          <t>CRUMBL</t>
+        </is>
+      </c>
+      <c r="D10" s="1" t="inlineStr">
+        <is>
+          <t>Published:
+Under examination - Deferred</t>
+        </is>
+      </c>
+      <c r="E10" s="1" t="inlineStr">
+        <is>
+          <t>29, 30, 35, 39, 43</t>
+        </is>
+      </c>
+      <c r="F10" s="1" t="inlineStr">
+        <is>
+          <t>Crumbl IP, LLC</t>
+        </is>
+      </c>
+    </row>
+    <row r="11" customHeight="1" ht="140.0">
+      <c r="A11" s="1" t="inlineStr">
+        <is>
+          <t>2613430</t>
+        </is>
+      </c>
+      <c r="C11" s="1" t="inlineStr">
+        <is>
+          <t>CRUMBL</t>
+        </is>
+      </c>
+      <c r="D11" s="1" t="inlineStr">
         <is>
           <t>Published:
 Under examination</t>
         </is>
       </c>
-      <c r="E8" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F8" s="1" t="inlineStr">
+      <c r="E11" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F11" s="1" t="inlineStr">
         <is>
           <t>Crumbl IP, LLC</t>
         </is>
       </c>
     </row>
-    <row r="9" customHeight="1" ht="140.0">
-[...38 lines deleted...]
-      <c r="D10" s="1" t="inlineStr">
+    <row r="12" customHeight="1" ht="140.0">
+      <c r="A12" s="1" t="inlineStr">
+        <is>
+          <t>2625503</t>
+        </is>
+      </c>
+      <c r="C12" s="1" t="inlineStr">
+        <is>
+          <t>CRUMBL.</t>
+        </is>
+      </c>
+      <c r="D12" s="1" t="inlineStr">
         <is>
           <t>Published:
 Under examination</t>
         </is>
       </c>
-      <c r="E10" s="1" t="inlineStr">
+      <c r="E12" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
-      <c r="F10" s="1" t="inlineStr">
-[...27 lines deleted...]
-      <c r="F11" s="1" t="inlineStr">
+      <c r="F12" s="1" t="inlineStr">
         <is>
           <t>Tania Lee Maas</t>
-        </is>
-[...26 lines deleted...]
-          <t>Crumbl IP, LLC</t>
         </is>
       </c>
     </row>
     <row r="13" customHeight="1" ht="140.0">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>2480398</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>STAY CRUMBL.</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
           <t>Withdrawn:
 Applicant request</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>