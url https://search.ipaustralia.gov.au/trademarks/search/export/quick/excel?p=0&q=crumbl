--- v4 (2026-07-01)
+++ v5 (2026-08-24)
@@ -99,95 +99,95 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../media/image1.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId2" Target="../media/image2.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId3" Target="../media/image3.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId4" Target="../media/image4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId5" Target="../media/image5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId6" Target="../media/image6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>5</xdr:row>
+      <xdr:row>6</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>5</xdr:row>
+      <xdr:row>6</xdr:row>
       <xdr:rowOff>1409523</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1409523"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>6</xdr:row>
+      <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>6</xdr:row>
+      <xdr:row>7</xdr:row>
       <xdr:rowOff>438095</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="438095"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -428,174 +428,174 @@
       <c r="C5" s="1" t="inlineStr">
         <is>
           <t>GAME DAY DESSERT</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
           <t>Protected:
 Registered/protected</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>30, 35, 39</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
           <t>Crumbl IP, LLC</t>
         </is>
       </c>
     </row>
     <row r="6" customHeight="1" ht="140.0">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>2271010</t>
+          <t>2270941</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t/>
+          <t>CRUMBL</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
           <t>Protected:
 Registered/protected</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>30, 35, 39, 43</t>
+          <t>35, 39, 43</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
           <t>Crumbl IP, LLC</t>
         </is>
       </c>
     </row>
     <row r="7" customHeight="1" ht="140.0">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>2283430</t>
+          <t>2271010</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>CRUMBL COOKIES</t>
+          <t/>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
           <t>Protected:
 Registered/protected</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>30, 35, 39</t>
+          <t>30, 35, 39, 43</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
           <t>Crumbl IP, LLC</t>
         </is>
       </c>
     </row>
     <row r="8" customHeight="1" ht="140.0">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>2626742</t>
+          <t>2283430</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>CRUMBL</t>
+          <t>CRUMBL COOKIES</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
           <t>Protected:
 Registered/protected</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>32</t>
+          <t>30, 35, 39</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
           <t>Crumbl IP, LLC</t>
         </is>
       </c>
     </row>
     <row r="9" customHeight="1" ht="140.0">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>2270941</t>
+          <t>2626742</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
           <t>CRUMBL</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>Accepted:
-In opposition period</t>
+          <t>Protected:
+Registered/protected</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>35, 39, 43</t>
+          <t>32</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
           <t>Crumbl IP, LLC</t>
         </is>
       </c>
     </row>
     <row r="10" customHeight="1" ht="140.0">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>2609201</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
           <t>CRUMBL</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
           <t>Published:
-Under examination - Deferred</t>
+Under examination</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
           <t>29, 30, 35, 39, 43</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
           <t>Crumbl IP, LLC</t>
         </is>
       </c>
     </row>
     <row r="11" customHeight="1" ht="140.0">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>2613430</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
           <t>CRUMBL</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">