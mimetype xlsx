--- v1 (2026-03-14)
+++ v2 (2026-05-15)
@@ -4419,51 +4419,51 @@
       <c r="E6" s="1" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
           <t>David Jones Pty Limited</t>
         </is>
       </c>
     </row>
     <row r="7" customHeight="1" ht="140.0">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>70150</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
           <t>ST. JAMES</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Registered/protected</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
           <t>David Jones Pty Limited</t>
         </is>
       </c>
     </row>
     <row r="8" customHeight="1" ht="140.0">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>70994</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
           <t>ST. JAMES</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
@@ -4503,79 +4503,79 @@
       <c r="E9" s="1" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
           <t>David Jones Pty Limited</t>
         </is>
       </c>
     </row>
     <row r="10" customHeight="1" ht="140.0">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>118348</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
           <t>ST. JAMES</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Expired renewal possible</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
           <t>David Jones Pty Limited</t>
         </is>
       </c>
     </row>
     <row r="11" customHeight="1" ht="140.0">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>118350</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
           <t>ST JAMES</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Expired renewal possible</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
           <t>David Jones Pty Limited</t>
         </is>
       </c>
     </row>
     <row r="12" customHeight="1" ht="140.0">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>200297</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>ST. JAMES</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
@@ -4615,107 +4615,107 @@
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>David Jones Pty Limited</t>
         </is>
       </c>
     </row>
     <row r="14" customHeight="1" ht="140.0">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>220844</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>st.james</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Expired renewal possible</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>David Jones Pty Limited</t>
         </is>
       </c>
     </row>
     <row r="15" customHeight="1" ht="140.0">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>220845</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>ST.JAMES</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Expired renewal possible</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>David Jones Pty Limited</t>
         </is>
       </c>
     </row>
     <row r="16" customHeight="1" ht="140.0">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>220846</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>ST. JAMES</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Expired renewal possible</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>David Jones Pty Limited</t>
         </is>
       </c>
     </row>
     <row r="17" customHeight="1" ht="140.0">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>318680</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>SEDULA CURA</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
@@ -6155,51 +6155,51 @@
       <c r="E68" s="1" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="F68" s="1" t="inlineStr">
         <is>
           <t>David Jones Pty Limited</t>
         </is>
       </c>
     </row>
     <row r="69" customHeight="1" ht="140.0">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>1774115</t>
         </is>
       </c>
       <c r="C69" s="1" t="inlineStr">
         <is>
           <t>ONE NAME ENDLESS POSSIBILITIES</t>
         </is>
       </c>
       <c r="D69" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Registered/protected</t>
         </is>
       </c>
       <c r="E69" s="1" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
       <c r="F69" s="1" t="inlineStr">
         <is>
           <t>David Jones Pty Limited</t>
         </is>
       </c>
     </row>
     <row r="70" customHeight="1" ht="140.0">
       <c r="A70" s="1" t="inlineStr">
         <is>
           <t>1799865</t>
         </is>
       </c>
       <c r="C70" s="1" t="inlineStr">
         <is>
           <t>CLOTILDE</t>
         </is>
       </c>
       <c r="D70" s="1" t="inlineStr">