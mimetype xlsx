--- v2 (2026-05-15)
+++ v3 (2026-07-16)
@@ -4755,51 +4755,51 @@
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>David Jones Pty Limited</t>
         </is>
       </c>
     </row>
     <row r="19" customHeight="1" ht="140.0">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>428433</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>FOOD GLORIOUS FOOD</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Expired renewal possible</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>David Jones Pty Limited</t>
         </is>
       </c>
     </row>
     <row r="20" customHeight="1" ht="140.0">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>525888</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>FOOD GLORIOUS FOOD</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
@@ -6183,51 +6183,51 @@
       <c r="E69" s="1" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
       <c r="F69" s="1" t="inlineStr">
         <is>
           <t>David Jones Pty Limited</t>
         </is>
       </c>
     </row>
     <row r="70" customHeight="1" ht="140.0">
       <c r="A70" s="1" t="inlineStr">
         <is>
           <t>1799865</t>
         </is>
       </c>
       <c r="C70" s="1" t="inlineStr">
         <is>
           <t>CLOTILDE</t>
         </is>
       </c>
       <c r="D70" s="1" t="inlineStr">
         <is>
           <t>Protected:
-Renewal due</t>
+Expired renewal possible</t>
         </is>
       </c>
       <c r="E70" s="1" t="inlineStr">
         <is>
           <t>33</t>
         </is>
       </c>
       <c r="F70" s="1" t="inlineStr">
         <is>
           <t>Meil, David; Jones, Kimberly</t>
         </is>
       </c>
     </row>
     <row r="71" customHeight="1" ht="140.0">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>1810810</t>
         </is>
       </c>
       <c r="C71" s="1" t="inlineStr">
         <is>
           <t>#FIRSTWORLDWHITEGIRLS</t>
         </is>
       </c>
       <c r="D71" s="1" t="inlineStr">