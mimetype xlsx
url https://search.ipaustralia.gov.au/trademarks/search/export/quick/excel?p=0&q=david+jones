--- v3 (2026-07-16)
+++ v4 (2026-09-10)
@@ -4503,79 +4503,79 @@
       <c r="E9" s="1" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
           <t>David Jones Pty Limited</t>
         </is>
       </c>
     </row>
     <row r="10" customHeight="1" ht="140.0">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>118348</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
           <t>ST. JAMES</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Expired renewal possible</t>
+Registered/protected</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
           <t>David Jones Pty Limited</t>
         </is>
       </c>
     </row>
     <row r="11" customHeight="1" ht="140.0">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>118350</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
           <t>ST JAMES</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Expired renewal possible</t>
+Registered/protected</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
           <t>David Jones Pty Limited</t>
         </is>
       </c>
     </row>
     <row r="12" customHeight="1" ht="140.0">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>200297</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>ST. JAMES</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
@@ -4615,107 +4615,107 @@
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>David Jones Pty Limited</t>
         </is>
       </c>
     </row>
     <row r="14" customHeight="1" ht="140.0">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>220844</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>st.james</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Expired renewal possible</t>
+Registered/protected</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>David Jones Pty Limited</t>
         </is>
       </c>
     </row>
     <row r="15" customHeight="1" ht="140.0">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>220845</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>ST.JAMES</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Expired renewal possible</t>
+Registered/protected</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>David Jones Pty Limited</t>
         </is>
       </c>
     </row>
     <row r="16" customHeight="1" ht="140.0">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>220846</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>ST. JAMES</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Expired renewal possible</t>
+Registered/protected</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>David Jones Pty Limited</t>
         </is>
       </c>
     </row>
     <row r="17" customHeight="1" ht="140.0">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>318680</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>SEDULA CURA</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
@@ -5539,51 +5539,51 @@
       <c r="E46" s="1" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
           <t>David Jones Pty Limited</t>
         </is>
       </c>
     </row>
     <row r="47" customHeight="1" ht="140.0">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>1191176</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>Black and White Day</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Registered/protected</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>35, 41</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
           <t>David Jones Pty Limited</t>
         </is>
       </c>
     </row>
     <row r="48" customHeight="1" ht="140.0">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>1247008</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>DAVID JONES STORECARD</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">