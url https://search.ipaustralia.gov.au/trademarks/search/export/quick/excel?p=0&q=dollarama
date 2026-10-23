--- v7 (2026-09-08)
+++ v8 (2026-10-23)
@@ -90,51 +90,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment vertical="top" horizontal="left" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFill="true" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../media/image1.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId10" Target="../media/image10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId11" Target="../media/image11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId12" Target="../media/image12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId13" Target="../media/image13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId14" Target="../media/image14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId15" Target="../media/image15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId16" Target="../media/image16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId17" Target="../media/image17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId18" Target="../media/image18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId19" Target="../media/image19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId2" Target="../media/image2.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId20" Target="../media/image20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId21" Target="../media/image21.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId22" Target="../media/image22.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId23" Target="../media/image23.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId24" Target="../media/image24.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId25" Target="../media/image25.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId26" Target="../media/image26.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId27" Target="../media/image27.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId28" Target="../media/image28.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId29" Target="../media/image29.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId3" Target="../media/image3.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId30" Target="../media/image30.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId31" Target="../media/image31.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId32" Target="../media/image32.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId33" Target="../media/image33.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId34" Target="../media/image34.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId35" Target="../media/image35.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId36" Target="../media/image36.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId37" Target="../media/image37.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId38" Target="../media/image38.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId39" Target="../media/image39.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId4" Target="../media/image4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId40" Target="../media/image40.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId41" Target="../media/image41.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId42" Target="../media/image42.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId43" Target="../media/image43.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId44" Target="../media/image44.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId45" Target="../media/image45.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId46" Target="../media/image46.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId47" Target="../media/image47.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId48" Target="../media/image48.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId49" Target="../media/image49.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId5" Target="../media/image5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId50" Target="../media/image50.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId51" Target="../media/image51.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId52" Target="../media/image52.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId53" Target="../media/image53.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId54" Target="../media/image54.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId55" Target="../media/image55.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId56" Target="../media/image56.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId57" Target="../media/image57.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId58" Target="../media/image58.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId59" Target="../media/image59.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId6" Target="../media/image6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId60" Target="../media/image60.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId61" Target="../media/image61.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId62" Target="../media/image62.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId63" Target="../media/image63.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId64" Target="../media/image64.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId65" Target="../media/image65.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId66" Target="../media/image66.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId67" Target="../media/image67.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId68" Target="../media/image68.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId69" Target="../media/image69.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId7" Target="../media/image7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId70" Target="../media/image70.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId71" Target="../media/image71.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId72" Target="../media/image72.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId73" Target="../media/image73.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId74" Target="../media/image74.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId75" Target="../media/image75.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId76" Target="../media/image76.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId77" Target="../media/image77.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId78" Target="../media/image78.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId8" Target="../media/image8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId9" Target="../media/image9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../media/image1.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId10" Target="../media/image10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId11" Target="../media/image11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId12" Target="../media/image12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId13" Target="../media/image13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId14" Target="../media/image14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId15" Target="../media/image15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId16" Target="../media/image16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId17" Target="../media/image17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId18" Target="../media/image18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId19" Target="../media/image19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId2" Target="../media/image2.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId20" Target="../media/image20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId21" Target="../media/image21.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId22" Target="../media/image22.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId23" Target="../media/image23.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId24" Target="../media/image24.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId25" Target="../media/image25.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId26" Target="../media/image26.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId27" Target="../media/image27.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId28" Target="../media/image28.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId29" Target="../media/image29.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId3" Target="../media/image3.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId30" Target="../media/image30.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId31" Target="../media/image31.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId32" Target="../media/image32.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId33" Target="../media/image33.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId34" Target="../media/image34.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId35" Target="../media/image35.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId36" Target="../media/image36.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId37" Target="../media/image37.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId38" Target="../media/image38.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId39" Target="../media/image39.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId4" Target="../media/image4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId40" Target="../media/image40.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId41" Target="../media/image41.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId42" Target="../media/image42.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId43" Target="../media/image43.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId44" Target="../media/image44.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId45" Target="../media/image45.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId46" Target="../media/image46.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId47" Target="../media/image47.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId48" Target="../media/image48.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId49" Target="../media/image49.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId5" Target="../media/image5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId50" Target="../media/image50.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId51" Target="../media/image51.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId52" Target="../media/image52.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId53" Target="../media/image53.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId54" Target="../media/image54.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId55" Target="../media/image55.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId56" Target="../media/image56.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId57" Target="../media/image57.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId58" Target="../media/image58.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId59" Target="../media/image59.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId6" Target="../media/image6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId60" Target="../media/image60.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId61" Target="../media/image61.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId62" Target="../media/image62.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId63" Target="../media/image63.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId64" Target="../media/image64.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId65" Target="../media/image65.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId66" Target="../media/image66.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId67" Target="../media/image67.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId68" Target="../media/image68.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId69" Target="../media/image69.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId7" Target="../media/image7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId70" Target="../media/image70.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId71" Target="../media/image71.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId72" Target="../media/image72.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId73" Target="../media/image73.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId74" Target="../media/image74.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId75" Target="../media/image75.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId76" Target="../media/image76.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId77" Target="../media/image77.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId78" Target="../media/image78.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId79" Target="../media/image79.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId8" Target="../media/image8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId80" Target="../media/image80.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId81" Target="../media/image81.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId9" Target="../media/image9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>447619</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -1885,950 +1885,950 @@
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="438095"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
-[...74 lines deleted...]
-      <xdr:colOff>0</xdr:colOff>
       <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>103</xdr:row>
-      <xdr:rowOff>609523</xdr:rowOff>
-[...93 lines deleted...]
-          <a:ext cx="1404000" cy="1314285"/>
+      <xdr:rowOff>1028571</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="48" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId48"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1028571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>106</xdr:row>
-      <xdr:rowOff>1428571</xdr:rowOff>
-[...30 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:rowOff>942857</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="49" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId49"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="942857"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>107</xdr:row>
-[...74 lines deleted...]
-      <xdr:colOff>1368000</xdr:colOff>
       <xdr:row>109</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="56" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId56"/>
+        <xdr:cNvPr id="50" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId50"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1428571"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>1314285</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="51" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId51"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1314285"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>1428571</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="52" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId52"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1428571"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>352380</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="53" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId53"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="352380"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>1228571</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="54" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId54"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1228571"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1368000</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>1428571</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="55" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1368000" cy="1428571"/>
-        </a:xfrm>
-[...36 lines deleted...]
-          <a:ext cx="1404000" cy="1028571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>120</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>120</xdr:row>
-      <xdr:rowOff>942857</xdr:rowOff>
-[...30 lines deleted...]
-      <xdr:row>123</xdr:row>
+      <xdr:rowOff>1066666</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="56" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId56"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1066666"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>123</xdr:row>
-[...18 lines deleted...]
-          <a:ext cx="1404000" cy="1066666"/>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>352380</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="57" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId57"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="352380"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>124</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>124</xdr:row>
-      <xdr:rowOff>352380</xdr:rowOff>
-[...30 lines deleted...]
-      <xdr:row>127</xdr:row>
+      <xdr:rowOff>1028571</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="58" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId58"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1028571"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>127</xdr:row>
-[...18 lines deleted...]
-          <a:ext cx="1404000" cy="1028571"/>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>523809</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="59" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId59"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="523809"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>128</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>128</xdr:row>
-      <xdr:rowOff>523809</xdr:rowOff>
+      <xdr:rowOff>628571</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="60" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId60"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="628571"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>1142857</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="61" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId61"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1142857"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>1380952</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="62" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="523809"/>
+          <a:ext cx="1404000" cy="1380952"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>131</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>131</xdr:row>
-      <xdr:rowOff>628571</xdr:rowOff>
+      <xdr:rowOff>828571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="63" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="628571"/>
+          <a:ext cx="1404000" cy="828571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>132</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>132</xdr:row>
-      <xdr:rowOff>1142857</xdr:rowOff>
+      <xdr:rowOff>790476</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="64" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="1142857"/>
+          <a:ext cx="1404000" cy="790476"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>133</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>133</xdr:row>
-      <xdr:rowOff>1380952</xdr:rowOff>
+      <xdr:rowOff>1104761</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="65" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId65"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="1380952"/>
+          <a:ext cx="1404000" cy="1104761"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>134</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>134</xdr:row>
-      <xdr:rowOff>828571</xdr:rowOff>
+      <xdr:rowOff>352380</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="66" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId66"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="828571"/>
+          <a:ext cx="1404000" cy="352380"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>135</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>135</xdr:row>
-      <xdr:rowOff>790476</xdr:rowOff>
+      <xdr:rowOff>1380952</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="67" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId67"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="790476"/>
-[...37 lines deleted...]
-          <a:ext cx="1404000" cy="1104761"/>
+          <a:ext cx="1404000" cy="1380952"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>137</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>137</xdr:row>
-      <xdr:rowOff>352380</xdr:rowOff>
-[...17 lines deleted...]
-          <a:ext cx="1404000" cy="352380"/>
+      <xdr:rowOff>819047</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId68"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="819047"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>138</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>138</xdr:row>
-      <xdr:rowOff>1380952</xdr:rowOff>
+      <xdr:rowOff>1428571</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId69"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1428571"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1368000</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="1380952"/>
+          <a:ext cx="1368000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>140</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>140</xdr:row>
-      <xdr:rowOff>819047</xdr:rowOff>
+      <xdr:rowOff>1180952</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="71" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="819047"/>
+          <a:ext cx="1404000" cy="1180952"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>148</xdr:row>
       <xdr:rowOff>1038095</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
@@ -3051,97 +3051,211 @@
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>1028571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1028571"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>1180952</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="79" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId79"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1180952"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>857142</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="80" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId80"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="857142"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>609523</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="81" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId81"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="609523"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../drawings/drawing1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:F156"/>
+  <dimension ref="A2:F159"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true">
       <pane xSplit="1.0" ySplit="4.0" state="frozen" topLeftCell="B5" activePane="bottomRight"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="10.0" customWidth="true"/>
     <col min="3" max="3" width="20.0" customWidth="true"/>
     <col min="4" max="4" width="20.0" customWidth="true"/>
     <col min="2" max="2" width="40.0" customWidth="true"/>
     <col min="5" max="5" width="25.0" customWidth="true"/>
     <col min="6" max="6" width="20.0" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="2" customHeight="1" ht="25.0">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Search Results</t>
         </is>
       </c>
       <c r="C2" s="4" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D2" s="5" t="inlineStr">
         <is>
-          <t>152</t>
+          <t>155</t>
         </is>
       </c>
     </row>
     <row r="4" customHeight="1" ht="25.0">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>Number</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>Visual representation</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>Words</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
@@ -5852,1164 +5966,1164 @@
       <c r="C101" s="1" t="inlineStr">
         <is>
           <t>STITCH-IT</t>
         </is>
       </c>
       <c r="D101" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E101" s="1" t="inlineStr">
         <is>
           <t>8, 9, 20, 21, 23, 26</t>
         </is>
       </c>
       <c r="F101" s="1" t="inlineStr">
         <is>
           <t>Dollarama Inc.</t>
         </is>
       </c>
     </row>
     <row r="102" customHeight="1" ht="140.0">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>2546992</t>
+          <t>2627239</t>
         </is>
       </c>
       <c r="C102" s="1" t="inlineStr">
         <is>
-          <t>SASSY DESIGN</t>
+          <t>LINTEK</t>
         </is>
       </c>
       <c r="D102" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E102" s="1" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="F102" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="103" customHeight="1" ht="140.0">
+      <c r="A103" s="1" t="inlineStr">
+        <is>
+          <t>2627253</t>
+        </is>
+      </c>
+      <c r="C103" s="1" t="inlineStr">
+        <is>
+          <t>KANAUK</t>
+        </is>
+      </c>
+      <c r="D103" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E103" s="1" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="F103" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="104" customHeight="1" ht="140.0">
+      <c r="A104" s="1" t="inlineStr">
+        <is>
+          <t>2627274</t>
+        </is>
+      </c>
+      <c r="C104" s="1" t="inlineStr">
+        <is>
+          <t>FIRENZE COLLEZIONE</t>
+        </is>
+      </c>
+      <c r="D104" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E104" s="1" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="F104" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="105" customHeight="1" ht="140.0">
+      <c r="A105" s="1" t="inlineStr">
+        <is>
+          <t>2627463</t>
+        </is>
+      </c>
+      <c r="C105" s="1" t="inlineStr">
+        <is>
+          <t>FRUITROPIC</t>
+        </is>
+      </c>
+      <c r="D105" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E105" s="1" t="inlineStr">
+        <is>
+          <t>29, 32</t>
+        </is>
+      </c>
+      <c r="F105" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="106" customHeight="1" ht="140.0">
+      <c r="A106" s="1" t="inlineStr">
+        <is>
+          <t>2627473</t>
+        </is>
+      </c>
+      <c r="C106" s="1" t="inlineStr">
+        <is>
+          <t>FIRENZE COLLEZIONE</t>
+        </is>
+      </c>
+      <c r="D106" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E106" s="1" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="F106" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="107" customHeight="1" ht="140.0">
+      <c r="A107" s="1" t="inlineStr">
+        <is>
+          <t>2628009</t>
+        </is>
+      </c>
+      <c r="C107" s="1" t="inlineStr">
+        <is>
+          <t>HAAR&amp; KORPER</t>
+        </is>
+      </c>
+      <c r="D107" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E107" s="1" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="F107" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="108" customHeight="1" ht="140.0">
+      <c r="A108" s="1" t="inlineStr">
+        <is>
+          <t>2629802</t>
+        </is>
+      </c>
+      <c r="C108" s="1" t="inlineStr">
+        <is>
+          <t>SILKTEX</t>
+        </is>
+      </c>
+      <c r="D108" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E108" s="1" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="F108" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="109" customHeight="1" ht="140.0">
+      <c r="A109" s="1" t="inlineStr">
+        <is>
+          <t>2630435</t>
+        </is>
+      </c>
+      <c r="C109" s="1" t="inlineStr">
+        <is>
+          <t>CALVIN</t>
+        </is>
+      </c>
+      <c r="D109" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E109" s="1" t="inlineStr">
+        <is>
+          <t>8, 9, 16</t>
+        </is>
+      </c>
+      <c r="F109" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="110" customHeight="1" ht="140.0">
+      <c r="A110" s="1" t="inlineStr">
+        <is>
+          <t>2554437</t>
+        </is>
+      </c>
+      <c r="C110" s="1" t="inlineStr">
+        <is>
+          <t>CASTLE CRAFT</t>
+        </is>
+      </c>
+      <c r="D110" s="1" t="inlineStr">
         <is>
           <t>Published:
 Under examination</t>
         </is>
       </c>
-      <c r="E102" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D103" s="1" t="inlineStr">
+      <c r="E110" s="1" t="inlineStr">
+        <is>
+          <t>16, 26</t>
+        </is>
+      </c>
+      <c r="F110" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="111" customHeight="1" ht="140.0">
+      <c r="A111" s="1" t="inlineStr">
+        <is>
+          <t>2554438</t>
+        </is>
+      </c>
+      <c r="C111" s="1" t="inlineStr">
+        <is>
+          <t>OMBRE</t>
+        </is>
+      </c>
+      <c r="D111" s="1" t="inlineStr">
         <is>
           <t>Published:
 Under examination</t>
         </is>
       </c>
-      <c r="E103" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D104" s="1" t="inlineStr">
+      <c r="E111" s="1" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="F111" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="112" customHeight="1" ht="140.0">
+      <c r="A112" s="1" t="inlineStr">
+        <is>
+          <t>2554444</t>
+        </is>
+      </c>
+      <c r="C112" s="1" t="inlineStr">
+        <is>
+          <t>KITCHEN ELEMENTS</t>
+        </is>
+      </c>
+      <c r="D112" s="1" t="inlineStr">
         <is>
           <t>Published:
 Under examination</t>
         </is>
       </c>
-      <c r="E104" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D105" s="1" t="inlineStr">
+      <c r="E112" s="1" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="F112" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="113" customHeight="1" ht="140.0">
+      <c r="A113" s="1" t="inlineStr">
+        <is>
+          <t>2554445</t>
+        </is>
+      </c>
+      <c r="C113" s="1" t="inlineStr">
+        <is>
+          <t>PLASTICO</t>
+        </is>
+      </c>
+      <c r="D113" s="1" t="inlineStr">
         <is>
           <t>Published:
 Under examination</t>
         </is>
       </c>
-      <c r="E105" s="1" t="inlineStr">
-[...16 lines deleted...]
-      <c r="C106" s="1" t="inlineStr">
+      <c r="E113" s="1" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="F113" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="114" customHeight="1" ht="140.0">
+      <c r="A114" s="1" t="inlineStr">
+        <is>
+          <t>2554468</t>
+        </is>
+      </c>
+      <c r="C114" s="1" t="inlineStr">
         <is>
           <t>OMBRE</t>
         </is>
       </c>
-      <c r="D106" s="1" t="inlineStr">
+      <c r="D114" s="1" t="inlineStr">
         <is>
           <t>Published:
 Under examination</t>
         </is>
       </c>
-      <c r="E106" s="1" t="inlineStr">
+      <c r="E114" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
-      <c r="F106" s="1" t="inlineStr">
-[...16 lines deleted...]
-      <c r="D107" s="1" t="inlineStr">
+      <c r="F114" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="115" customHeight="1" ht="140.0">
+      <c r="A115" s="1" t="inlineStr">
+        <is>
+          <t>2570119</t>
+        </is>
+      </c>
+      <c r="C115" s="1" t="inlineStr">
+        <is>
+          <t>$1 PLUS</t>
+        </is>
+      </c>
+      <c r="D115" s="1" t="inlineStr">
         <is>
           <t>Published:
 Under examination</t>
         </is>
       </c>
-      <c r="E107" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D108" s="1" t="inlineStr">
+      <c r="E115" s="1" t="inlineStr">
+        <is>
+          <t>35</t>
+        </is>
+      </c>
+      <c r="F115" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama International Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="116" customHeight="1" ht="140.0">
+      <c r="A116" s="1" t="inlineStr">
+        <is>
+          <t>2589153</t>
+        </is>
+      </c>
+      <c r="C116" s="1" t="inlineStr">
+        <is>
+          <t>OSOCRAFTY</t>
+        </is>
+      </c>
+      <c r="D116" s="1" t="inlineStr">
         <is>
           <t>Published:
 Under examination</t>
         </is>
       </c>
-      <c r="E108" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D109" s="1" t="inlineStr">
+      <c r="E116" s="1" t="inlineStr">
+        <is>
+          <t>16, 26</t>
+        </is>
+      </c>
+      <c r="F116" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="117" customHeight="1" ht="140.0">
+      <c r="A117" s="1" t="inlineStr">
+        <is>
+          <t>2612568</t>
+        </is>
+      </c>
+      <c r="C117" s="1" t="inlineStr">
+        <is>
+          <t>PET SELECT</t>
+        </is>
+      </c>
+      <c r="D117" s="1" t="inlineStr">
         <is>
           <t>Published:
 Under examination</t>
         </is>
       </c>
-      <c r="E109" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D110" s="1" t="inlineStr">
+      <c r="E117" s="1" t="inlineStr">
+        <is>
+          <t>31</t>
+        </is>
+      </c>
+      <c r="F117" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="118" customHeight="1" ht="140.0">
+      <c r="A118" s="1" t="inlineStr">
+        <is>
+          <t>2612572</t>
+        </is>
+      </c>
+      <c r="C118" s="1" t="inlineStr">
+        <is>
+          <t>TERRIFIK</t>
+        </is>
+      </c>
+      <c r="D118" s="1" t="inlineStr">
         <is>
           <t>Published:
 Under examination</t>
         </is>
       </c>
-      <c r="E110" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D111" s="1" t="inlineStr">
+      <c r="E118" s="1" t="inlineStr">
+        <is>
+          <t>3, 21</t>
+        </is>
+      </c>
+      <c r="F118" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="119" customHeight="1" ht="140.0">
+      <c r="A119" s="1" t="inlineStr">
+        <is>
+          <t>2612574</t>
+        </is>
+      </c>
+      <c r="C119" s="1" t="inlineStr">
+        <is>
+          <t>HEAVENLY SPICE</t>
+        </is>
+      </c>
+      <c r="D119" s="1" t="inlineStr">
         <is>
           <t>Published:
 Under examination</t>
         </is>
       </c>
-      <c r="E111" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D112" s="1" t="inlineStr">
+      <c r="E119" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F119" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="120" customHeight="1" ht="140.0">
+      <c r="A120" s="1" t="inlineStr">
+        <is>
+          <t>2616666</t>
+        </is>
+      </c>
+      <c r="C120" s="1" t="inlineStr">
+        <is>
+          <t>STATIC MATIC</t>
+        </is>
+      </c>
+      <c r="D120" s="1" t="inlineStr">
         <is>
           <t>Published:
 Under examination</t>
         </is>
       </c>
-      <c r="E112" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D113" s="1" t="inlineStr">
+      <c r="E120" s="1" t="inlineStr">
+        <is>
+          <t>16, 21</t>
+        </is>
+      </c>
+      <c r="F120" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="121" customHeight="1" ht="140.0">
+      <c r="A121" s="1" t="inlineStr">
+        <is>
+          <t>2636735</t>
+        </is>
+      </c>
+      <c r="C121" s="1" t="inlineStr">
+        <is>
+          <t>BUBBLY</t>
+        </is>
+      </c>
+      <c r="D121" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+In opposition period</t>
+        </is>
+      </c>
+      <c r="E121" s="1" t="inlineStr">
+        <is>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="F121" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="122" customHeight="1" ht="140.0">
+      <c r="A122" s="1" t="inlineStr">
+        <is>
+          <t>2638026</t>
+        </is>
+      </c>
+      <c r="C122" s="1" t="inlineStr">
+        <is>
+          <t>FRAMECRAFT</t>
+        </is>
+      </c>
+      <c r="D122" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+In opposition period</t>
+        </is>
+      </c>
+      <c r="E122" s="1" t="inlineStr">
+        <is>
+          <t>6, 16, 20</t>
+        </is>
+      </c>
+      <c r="F122" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="123" customHeight="1" ht="140.0">
+      <c r="A123" s="1" t="inlineStr">
+        <is>
+          <t>2647727</t>
+        </is>
+      </c>
+      <c r="C123" s="1" t="inlineStr">
+        <is>
+          <t>ADAMI</t>
+        </is>
+      </c>
+      <c r="D123" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+In opposition period</t>
+        </is>
+      </c>
+      <c r="E123" s="1" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="F123" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="124" customHeight="1" ht="140.0">
+      <c r="A124" s="1" t="inlineStr">
+        <is>
+          <t>2656263</t>
+        </is>
+      </c>
+      <c r="C124" s="1" t="inlineStr">
+        <is>
+          <t>CLARIO</t>
+        </is>
+      </c>
+      <c r="D124" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+Awaiting publication</t>
+        </is>
+      </c>
+      <c r="E124" s="1" t="inlineStr">
+        <is>
+          <t>20, 21</t>
+        </is>
+      </c>
+      <c r="F124" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="125" customHeight="1" ht="140.0">
+      <c r="A125" s="1" t="inlineStr">
+        <is>
+          <t>2658304</t>
+        </is>
+      </c>
+      <c r="C125" s="1" t="inlineStr">
+        <is>
+          <t>BOUQUET</t>
+        </is>
+      </c>
+      <c r="D125" s="1" t="inlineStr">
         <is>
           <t>Published:
 Under examination</t>
         </is>
       </c>
-      <c r="E113" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D114" s="1" t="inlineStr">
+      <c r="E125" s="1" t="inlineStr">
+        <is>
+          <t>26</t>
+        </is>
+      </c>
+      <c r="F125" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="126" customHeight="1" ht="140.0">
+      <c r="A126" s="1" t="inlineStr">
+        <is>
+          <t>2658700</t>
+        </is>
+      </c>
+      <c r="C126" s="1" t="inlineStr">
+        <is>
+          <t>PLANT ME!</t>
+        </is>
+      </c>
+      <c r="D126" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+Awaiting publication</t>
+        </is>
+      </c>
+      <c r="E126" s="1" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="F126" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="127" customHeight="1" ht="140.0">
+      <c r="A127" s="1" t="inlineStr">
+        <is>
+          <t>2664071</t>
+        </is>
+      </c>
+      <c r="C127" s="1" t="inlineStr">
+        <is>
+          <t>D CHILL</t>
+        </is>
+      </c>
+      <c r="D127" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+Awaiting publication</t>
+        </is>
+      </c>
+      <c r="E127" s="1" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="F127" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="128" customHeight="1" ht="140.0">
+      <c r="A128" s="1" t="inlineStr">
+        <is>
+          <t>2677115</t>
+        </is>
+      </c>
+      <c r="C128" s="1" t="inlineStr">
+        <is>
+          <t>FLIKA</t>
+        </is>
+      </c>
+      <c r="D128" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+Awaiting publication</t>
+        </is>
+      </c>
+      <c r="E128" s="1" t="inlineStr">
+        <is>
+          <t>34</t>
+        </is>
+      </c>
+      <c r="F128" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="129" customHeight="1" ht="140.0">
+      <c r="A129" s="1" t="inlineStr">
+        <is>
+          <t>2677808</t>
+        </is>
+      </c>
+      <c r="C129" s="1" t="inlineStr">
+        <is>
+          <t>GREENBEAM</t>
+        </is>
+      </c>
+      <c r="D129" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+Awaiting publication</t>
+        </is>
+      </c>
+      <c r="E129" s="1" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="F129" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="130" customHeight="1" ht="140.0">
+      <c r="A130" s="1" t="inlineStr">
+        <is>
+          <t>2679247</t>
+        </is>
+      </c>
+      <c r="C130" s="1" t="inlineStr">
+        <is>
+          <t>BON BON BUNNY</t>
+        </is>
+      </c>
+      <c r="D130" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+Awaiting publication</t>
+        </is>
+      </c>
+      <c r="E130" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F130" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="131" customHeight="1" ht="140.0">
+      <c r="A131" s="1" t="inlineStr">
+        <is>
+          <t>2679248</t>
+        </is>
+      </c>
+      <c r="C131" s="1" t="inlineStr">
+        <is>
+          <t>SEEDERS</t>
+        </is>
+      </c>
+      <c r="D131" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+Awaiting publication</t>
+        </is>
+      </c>
+      <c r="E131" s="1" t="inlineStr">
+        <is>
+          <t>6, 21, 31</t>
+        </is>
+      </c>
+      <c r="F131" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="132" customHeight="1" ht="140.0">
+      <c r="A132" s="1" t="inlineStr">
+        <is>
+          <t>2681363</t>
+        </is>
+      </c>
+      <c r="C132" s="1" t="inlineStr">
+        <is>
+          <t>BBQ CENTRE</t>
+        </is>
+      </c>
+      <c r="D132" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+Awaiting publication</t>
+        </is>
+      </c>
+      <c r="E132" s="1" t="inlineStr">
+        <is>
+          <t>3, 9, 11, 21, 25, 27</t>
+        </is>
+      </c>
+      <c r="F132" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="133" customHeight="1" ht="140.0">
+      <c r="A133" s="1" t="inlineStr">
+        <is>
+          <t>2684099</t>
+        </is>
+      </c>
+      <c r="C133" s="1" t="inlineStr">
+        <is>
+          <t>DECOWARE</t>
+        </is>
+      </c>
+      <c r="D133" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+Awaiting publication</t>
+        </is>
+      </c>
+      <c r="E133" s="1" t="inlineStr">
+        <is>
+          <t>4, 21</t>
+        </is>
+      </c>
+      <c r="F133" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="134" customHeight="1" ht="140.0">
+      <c r="A134" s="1" t="inlineStr">
+        <is>
+          <t>2684952</t>
+        </is>
+      </c>
+      <c r="C134" s="1" t="inlineStr">
+        <is>
+          <t>CHALK ART</t>
+        </is>
+      </c>
+      <c r="D134" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+Awaiting publication</t>
+        </is>
+      </c>
+      <c r="E134" s="1" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="F134" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="135" customHeight="1" ht="140.0">
+      <c r="A135" s="1" t="inlineStr">
+        <is>
+          <t>2685634</t>
+        </is>
+      </c>
+      <c r="C135" s="1" t="inlineStr">
+        <is>
+          <t>PLASTICO</t>
+        </is>
+      </c>
+      <c r="D135" s="1" t="inlineStr">
         <is>
           <t>Published:
 Under examination</t>
         </is>
       </c>
-      <c r="E114" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D115" s="1" t="inlineStr">
+      <c r="E135" s="1" t="inlineStr">
+        <is>
+          <t>20, 21</t>
+        </is>
+      </c>
+      <c r="F135" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="136" customHeight="1" ht="140.0">
+      <c r="A136" s="1" t="inlineStr">
+        <is>
+          <t>2688073</t>
+        </is>
+      </c>
+      <c r="C136" s="1" t="inlineStr">
+        <is>
+          <t>STORE 'N' STACK</t>
+        </is>
+      </c>
+      <c r="D136" s="1" t="inlineStr">
         <is>
           <t>Published:
 Under examination</t>
         </is>
       </c>
-      <c r="E115" s="1" t="inlineStr">
-[...301 lines deleted...]
-      <c r="D126" s="1" t="inlineStr">
+      <c r="E136" s="1" t="inlineStr">
+        <is>
+          <t>20, 21</t>
+        </is>
+      </c>
+      <c r="F136" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Australia Pty Ltd</t>
+        </is>
+      </c>
+    </row>
+    <row r="137" customHeight="1" ht="140.0">
+      <c r="A137" s="1" t="inlineStr">
+        <is>
+          <t>2688078</t>
+        </is>
+      </c>
+      <c r="C137" s="1" t="inlineStr">
+        <is>
+          <t>THE SPIRIT OF DOWNUNDER</t>
+        </is>
+      </c>
+      <c r="D137" s="1" t="inlineStr">
         <is>
           <t>Accepted:
 Awaiting publication</t>
         </is>
       </c>
-      <c r="E126" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D127" s="1" t="inlineStr">
+      <c r="E137" s="1" t="inlineStr">
+        <is>
+          <t>3, 11, 16, 18, 20, 21, 22, 24, 25, 26, 27, 28</t>
+        </is>
+      </c>
+      <c r="F137" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Australia Pty Ltd</t>
+        </is>
+      </c>
+    </row>
+    <row r="138" customHeight="1" ht="140.0">
+      <c r="A138" s="1" t="inlineStr">
+        <is>
+          <t>2689561</t>
+        </is>
+      </c>
+      <c r="C138" s="1" t="inlineStr">
+        <is>
+          <t>VESTA CLEANING MADE EASY</t>
+        </is>
+      </c>
+      <c r="D138" s="1" t="inlineStr">
         <is>
           <t>Accepted:
 Awaiting publication</t>
         </is>
       </c>
-      <c r="E127" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D128" s="1" t="inlineStr">
+      <c r="E138" s="1" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="F138" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Australia Pty Ltd</t>
+        </is>
+      </c>
+    </row>
+    <row r="139" customHeight="1" ht="140.0">
+      <c r="A139" s="1" t="inlineStr">
+        <is>
+          <t>2696987</t>
+        </is>
+      </c>
+      <c r="C139" s="1" t="inlineStr">
+        <is>
+          <t>KITCHEN ELEMENTS</t>
+        </is>
+      </c>
+      <c r="D139" s="1" t="inlineStr">
         <is>
           <t>Published:
 Under examination</t>
         </is>
       </c>
-      <c r="E128" s="1" t="inlineStr">
-[...27 lines deleted...]
-      <c r="E129" s="1" t="inlineStr">
+      <c r="E139" s="1" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
-      <c r="F129" s="1" t="inlineStr">
-[...240 lines deleted...]
-      <c r="D138" s="1" t="inlineStr">
+      <c r="F139" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="140" customHeight="1" ht="140.0">
+      <c r="A140" s="1" t="inlineStr">
+        <is>
+          <t>2696988</t>
+        </is>
+      </c>
+      <c r="C140" s="1" t="inlineStr">
+        <is>
+          <t>$1 PLUS</t>
+        </is>
+      </c>
+      <c r="D140" s="1" t="inlineStr">
         <is>
           <t>Published:
 Under examination</t>
         </is>
       </c>
-      <c r="E138" s="1" t="inlineStr">
-[...54 lines deleted...]
-      </c>
       <c r="E140" s="1" t="inlineStr">
         <is>
-          <t>3, 11, 16, 18, 20, 21, 24, 25, 26, 27, 28</t>
+          <t>35</t>
         </is>
       </c>
       <c r="F140" s="1" t="inlineStr">
         <is>
-          <t>Dollarama Australia Pty Ltd</t>
+          <t>Dollarama International Inc.</t>
         </is>
       </c>
     </row>
     <row r="141" customHeight="1" ht="140.0">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>2689561</t>
+          <t>2703240</t>
         </is>
       </c>
       <c r="C141" s="1" t="inlineStr">
         <is>
-          <t>VESTA CLEANING MADE EASY</t>
+          <t>SASSY DESIGN</t>
         </is>
       </c>
       <c r="D141" s="1" t="inlineStr">
         <is>
           <t>Published:
-Awaiting examination</t>
+Under examination</t>
         </is>
       </c>
       <c r="E141" s="1" t="inlineStr">
         <is>
-          <t>20, 21</t>
+          <t>25</t>
         </is>
       </c>
       <c r="F141" s="1" t="inlineStr">
         <is>
-          <t>Dollarama Australia Pty Ltd</t>
+          <t>Dollarama Inc.</t>
         </is>
       </c>
     </row>
     <row r="142" customHeight="1" ht="140.0">
       <c r="A142" s="1" t="inlineStr">
         <is>
           <t>199532</t>
         </is>
       </c>
       <c r="C142" s="1" t="inlineStr">
         <is>
           <t>DOLLARAMA</t>
         </is>
       </c>
       <c r="D142" s="1" t="inlineStr">
         <is>
           <t>Status not available</t>
         </is>
       </c>
       <c r="E142" s="1" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="F142" s="1" t="inlineStr">
@@ -7380,50 +7494,134 @@
       </c>
     </row>
     <row r="156" customHeight="1" ht="140.0">
       <c r="A156" s="1" t="inlineStr">
         <is>
           <t>2541679</t>
         </is>
       </c>
       <c r="C156" s="1" t="inlineStr">
         <is>
           <t>BOUQUET</t>
         </is>
       </c>
       <c r="D156" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E156" s="1" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
       <c r="F156" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="157" customHeight="1" ht="140.0">
+      <c r="A157" s="1" t="inlineStr">
+        <is>
+          <t>2546992</t>
+        </is>
+      </c>
+      <c r="C157" s="1" t="inlineStr">
+        <is>
+          <t>SASSY DESIGN</t>
+        </is>
+      </c>
+      <c r="D157" s="1" t="inlineStr">
+        <is>
+          <t>Lapsed:
+Not accepted</t>
+        </is>
+      </c>
+      <c r="E157" s="1" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="F157" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="158" customHeight="1" ht="140.0">
+      <c r="A158" s="1" t="inlineStr">
+        <is>
+          <t>2546994</t>
+        </is>
+      </c>
+      <c r="C158" s="1" t="inlineStr">
+        <is>
+          <t>WATSON'S CANDLES</t>
+        </is>
+      </c>
+      <c r="D158" s="1" t="inlineStr">
+        <is>
+          <t>Lapsed:
+Not accepted</t>
+        </is>
+      </c>
+      <c r="E158" s="1" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="F158" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="159" customHeight="1" ht="140.0">
+      <c r="A159" s="1" t="inlineStr">
+        <is>
+          <t>2547134</t>
+        </is>
+      </c>
+      <c r="C159" s="1" t="inlineStr">
+        <is>
+          <t>FRAMEWORKS</t>
+        </is>
+      </c>
+      <c r="D159" s="1" t="inlineStr">
+        <is>
+          <t>Lapsed:
+Not accepted</t>
+        </is>
+      </c>
+      <c r="E159" s="1" t="inlineStr">
+        <is>
+          <t>6, 16, 20</t>
+        </is>
+      </c>
+      <c r="F159" s="1" t="inlineStr">
         <is>
           <t>Dollarama Inc.</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>