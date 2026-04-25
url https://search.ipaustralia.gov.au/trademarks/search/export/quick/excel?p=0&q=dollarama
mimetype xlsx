--- v3 (2026-03-07)
+++ v4 (2026-04-25)
@@ -90,51 +90,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment vertical="top" horizontal="left" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFill="true" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../media/image1.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId10" Target="../media/image10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId11" Target="../media/image11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId12" Target="../media/image12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId13" Target="../media/image13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId14" Target="../media/image14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId15" Target="../media/image15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId16" Target="../media/image16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId17" Target="../media/image17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId18" Target="../media/image18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId19" Target="../media/image19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId2" Target="../media/image2.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId20" Target="../media/image20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId21" Target="../media/image21.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId22" Target="../media/image22.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId23" Target="../media/image23.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId24" Target="../media/image24.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId25" Target="../media/image25.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId26" Target="../media/image26.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId27" Target="../media/image27.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId28" Target="../media/image28.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId29" Target="../media/image29.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId3" Target="../media/image3.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId30" Target="../media/image30.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId31" Target="../media/image31.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId32" Target="../media/image32.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId33" Target="../media/image33.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId34" Target="../media/image34.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId35" Target="../media/image35.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId36" Target="../media/image36.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId37" Target="../media/image37.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId38" Target="../media/image38.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId39" Target="../media/image39.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId4" Target="../media/image4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId40" Target="../media/image40.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId5" Target="../media/image5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId6" Target="../media/image6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId7" Target="../media/image7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId8" Target="../media/image8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId9" Target="../media/image9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../media/image1.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId10" Target="../media/image10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId11" Target="../media/image11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId12" Target="../media/image12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId13" Target="../media/image13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId14" Target="../media/image14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId15" Target="../media/image15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId16" Target="../media/image16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId17" Target="../media/image17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId18" Target="../media/image18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId19" Target="../media/image19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId2" Target="../media/image2.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId20" Target="../media/image20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId21" Target="../media/image21.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId22" Target="../media/image22.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId23" Target="../media/image23.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId24" Target="../media/image24.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId25" Target="../media/image25.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId26" Target="../media/image26.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId27" Target="../media/image27.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId28" Target="../media/image28.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId29" Target="../media/image29.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId3" Target="../media/image3.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId30" Target="../media/image30.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId31" Target="../media/image31.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId32" Target="../media/image32.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId33" Target="../media/image33.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId34" Target="../media/image34.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId35" Target="../media/image35.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId36" Target="../media/image36.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId37" Target="../media/image37.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId38" Target="../media/image38.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId39" Target="../media/image39.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId4" Target="../media/image4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId40" Target="../media/image40.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId41" Target="../media/image41.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId42" Target="../media/image42.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId5" Target="../media/image5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId6" Target="../media/image6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId7" Target="../media/image7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId8" Target="../media/image8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId9" Target="../media/image9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>542857</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -213,931 +213,931 @@
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1209523"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>8</xdr:row>
+      <xdr:row>9</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>8</xdr:row>
+      <xdr:row>9</xdr:row>
       <xdr:rowOff>752380</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="752380"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>13</xdr:row>
+      <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>13</xdr:row>
+      <xdr:row>14</xdr:row>
       <xdr:rowOff>1209523</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1209523"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>15</xdr:row>
+      <xdr:row>16</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>15</xdr:row>
+      <xdr:row>16</xdr:row>
       <xdr:rowOff>752380</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="752380"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>17</xdr:row>
+      <xdr:row>18</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>17</xdr:row>
+      <xdr:row>18</xdr:row>
       <xdr:rowOff>1209523</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1209523"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>19</xdr:row>
+      <xdr:row>20</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>19</xdr:row>
+      <xdr:row>20</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="8" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>20</xdr:row>
+      <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>20</xdr:row>
+      <xdr:row>21</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="9" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>21</xdr:row>
+      <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>21</xdr:row>
+      <xdr:row>22</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="10" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>1028571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="11" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1028571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>30</xdr:row>
       <xdr:rowOff>885714</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="12" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="885714"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>31</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>31</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>1200000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="13" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1200000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>34</xdr:row>
+      <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>34</xdr:row>
+      <xdr:row>36</xdr:row>
       <xdr:rowOff>1171428</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="14" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1171428"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>36</xdr:row>
+      <xdr:row>38</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>36</xdr:row>
+      <xdr:row>38</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="15" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>38</xdr:row>
+      <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>38</xdr:row>
+      <xdr:row>40</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>39</xdr:row>
+      <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>39</xdr:row>
+      <xdr:row>41</xdr:row>
       <xdr:rowOff>1419047</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1419047"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>41</xdr:row>
+      <xdr:row>43</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>41</xdr:row>
+      <xdr:row>43</xdr:row>
       <xdr:rowOff>390476</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="390476"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>42</xdr:row>
+      <xdr:row>44</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>42</xdr:row>
+      <xdr:row>44</xdr:row>
       <xdr:rowOff>1333333</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1333333"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>43</xdr:row>
+      <xdr:row>45</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>43</xdr:row>
+      <xdr:row>45</xdr:row>
       <xdr:rowOff>1180952</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="20" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1180952"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>44</xdr:row>
+      <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>44</xdr:row>
+      <xdr:row>46</xdr:row>
       <xdr:rowOff>1038095</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="21" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1038095"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>45</xdr:row>
+      <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>45</xdr:row>
+      <xdr:row>47</xdr:row>
       <xdr:rowOff>704761</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="22" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="704761"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>46</xdr:row>
+      <xdr:row>48</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>46</xdr:row>
+      <xdr:row>48</xdr:row>
       <xdr:rowOff>1028571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="23" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1028571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>47</xdr:row>
+      <xdr:row>49</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>47</xdr:row>
+      <xdr:row>49</xdr:row>
       <xdr:rowOff>609523</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="24" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="609523"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>51</xdr:row>
+      <xdr:row>52</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>51</xdr:row>
+      <xdr:row>52</xdr:row>
       <xdr:rowOff>704761</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="25" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="704761"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>52</xdr:row>
+      <xdr:row>53</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>52</xdr:row>
+      <xdr:row>53</xdr:row>
       <xdr:rowOff>1038095</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="26" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1038095"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>53</xdr:row>
+      <xdr:row>54</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>53</xdr:row>
+      <xdr:row>54</xdr:row>
       <xdr:rowOff>1028571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="27" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1028571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -1615,89 +1615,165 @@
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="942857"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>1066666</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="41" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId41"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1066666"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>352380</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="42" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId42"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="352380"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../drawings/drawing1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:F96"/>
+  <dimension ref="A2:F98"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true">
       <pane xSplit="1.0" ySplit="4.0" state="frozen" topLeftCell="B5" activePane="bottomRight"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="10.0" customWidth="true"/>
     <col min="3" max="3" width="20.0" customWidth="true"/>
     <col min="4" max="4" width="20.0" customWidth="true"/>
     <col min="2" max="2" width="40.0" customWidth="true"/>
     <col min="5" max="5" width="25.0" customWidth="true"/>
     <col min="6" max="6" width="20.0" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="2" customHeight="1" ht="25.0">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Search Results</t>
         </is>
       </c>
       <c r="C2" s="4" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D2" s="5" t="inlineStr">
         <is>
-          <t>92</t>
+          <t>94</t>
         </is>
       </c>
     </row>
     <row r="4" customHeight="1" ht="25.0">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>Number</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>Visual representation</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>Words</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
@@ -1804,2502 +1880,2558 @@
       <c r="C8" s="1" t="inlineStr">
         <is>
           <t>ARTIST'S SERIES</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
           <t>2, 16</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
           <t>Dollarama Inc.</t>
         </is>
       </c>
     </row>
     <row r="9" customHeight="1" ht="140.0">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>2522741</t>
+          <t>2522723</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>HOMEDECO</t>
+          <t>CHLOE'S CRAFTS</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>20, 21, 24</t>
+          <t>16, 23, 26</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
           <t>Dollarama Inc.</t>
         </is>
       </c>
     </row>
     <row r="10" customHeight="1" ht="140.0">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>2522788</t>
+          <t>2522741</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>MONTOY</t>
+          <t>HOMEDECO</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>3, 14, 16, 28</t>
+          <t>20, 21, 24</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
           <t>Dollarama Inc.</t>
         </is>
       </c>
     </row>
     <row r="11" customHeight="1" ht="140.0">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>2526249</t>
+          <t>2522788</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>DOLLARCITY</t>
+          <t>MONTOY</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>35</t>
+          <t>3, 14, 16, 28</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
           <t>Dollarama Inc.</t>
         </is>
       </c>
     </row>
     <row r="12" customHeight="1" ht="140.0">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>2528310</t>
+          <t>2526249</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>RAMA DESIGN</t>
+          <t>DOLLARCITY</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>8, 9, 11, 16, 20, 21, 26</t>
+          <t>35</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>Dollarama Inc.</t>
         </is>
       </c>
     </row>
     <row r="13" customHeight="1" ht="140.0">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>2539550</t>
+          <t>2528310</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>DOLLARAMA</t>
+          <t>RAMA DESIGN</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>35</t>
+          <t>8, 9, 11, 16, 20, 21, 26</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>Dollarama International Inc.</t>
+          <t>Dollarama Inc.</t>
         </is>
       </c>
     </row>
     <row r="14" customHeight="1" ht="140.0">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>2541663</t>
+          <t>2539550</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>ARTIST'S SERIES</t>
+          <t>DOLLARAMA</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>2, 16</t>
+          <t>35</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>Dollarama Inc.</t>
+          <t>Dollarama International Inc.</t>
         </is>
       </c>
     </row>
     <row r="15" customHeight="1" ht="140.0">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>2541664</t>
+          <t>2541663</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>D MAISON</t>
+          <t>ARTIST'S SERIES</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>20, 21, 24</t>
+          <t>2, 16</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>Dollarama Inc.</t>
         </is>
       </c>
     </row>
     <row r="16" customHeight="1" ht="140.0">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>2541665</t>
+          <t>2541664</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>HOMEDECO</t>
+          <t>D MAISON</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>20, 21, 24</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>Dollarama Inc.</t>
         </is>
       </c>
     </row>
     <row r="17" customHeight="1" ht="140.0">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>2541666</t>
+          <t>2541665</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>MONTOY</t>
+          <t>HOMEDECO</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>3, 14, 16, 28</t>
+          <t>20, 21, 24</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>Dollarama Inc.</t>
         </is>
       </c>
     </row>
     <row r="18" customHeight="1" ht="140.0">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>2541668</t>
+          <t>2541666</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>SCRUBBER CLEANZ</t>
+          <t>MONTOY</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>3, 14, 16, 28</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>Dollarama Inc.</t>
         </is>
       </c>
     </row>
     <row r="19" customHeight="1" ht="140.0">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>2541669</t>
+          <t>2541668</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>MELA-WARE</t>
+          <t>SCRUBBER CLEANZ</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>8, 9, 11, 21, 34</t>
+          <t>21</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>Dollarama Inc.</t>
         </is>
       </c>
     </row>
     <row r="20" customHeight="1" ht="140.0">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>2541670</t>
+          <t>2541669</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>RICHARD</t>
+          <t>MELA-WARE</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>20, 21, 22, 24</t>
+          <t>8, 9, 11, 21, 34</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>Dollarama Inc.</t>
         </is>
       </c>
     </row>
     <row r="21" customHeight="1" ht="140.0">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>2541671</t>
+          <t>2541670</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>SET TO GO</t>
+          <t>RICHARD</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>3, 8, 11, 21, 25, 26</t>
+          <t>20, 21, 22, 24</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>Dollarama Inc.</t>
         </is>
       </c>
     </row>
     <row r="22" customHeight="1" ht="140.0">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>2541672</t>
+          <t>2541671</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
-          <t>SPORTGEAR</t>
+          <t>SET TO GO</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>3, 8, 11, 21, 25, 26</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>Dollarama Inc.</t>
         </is>
       </c>
     </row>
     <row r="23" customHeight="1" ht="140.0">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>2541673</t>
+          <t>2541672</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
-          <t>SUNFUN</t>
+          <t>SPORTGEAR</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>25</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>Dollarama Inc.</t>
         </is>
       </c>
     </row>
     <row r="24" customHeight="1" ht="140.0">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>2541676</t>
+          <t>2541673</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
-          <t>BIKERAMA</t>
+          <t>SUNFUN</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
-          <t>6, 8, 9, 11, 12, 17, 22, 25</t>
+          <t>28</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>Dollarama Inc.</t>
         </is>
       </c>
     </row>
     <row r="25" customHeight="1" ht="140.0">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>2541677</t>
+          <t>2541676</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
-          <t>BOOBAM</t>
+          <t>BIKERAMA</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
-          <t>20, 21</t>
+          <t>6, 8, 9, 11, 12, 17, 22, 25</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>Dollarama Inc.</t>
         </is>
       </c>
     </row>
     <row r="26" customHeight="1" ht="140.0">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>2541680</t>
+          <t>2541677</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
-          <t>CASA MODERNA</t>
+          <t>BOOBAM</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>20, 21</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>Dollarama Inc.</t>
         </is>
       </c>
     </row>
     <row r="27" customHeight="1" ht="140.0">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>2541709</t>
+          <t>2541680</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
-          <t>CADO</t>
+          <t>CASA MODERNA</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
-          <t>9, 16</t>
+          <t>21</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>Dollarama Inc.</t>
         </is>
       </c>
     </row>
     <row r="28" customHeight="1" ht="140.0">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>2542034</t>
+          <t>2541709</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
-          <t>MAURICE</t>
+          <t>CADO</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
-          <t>6, 18, 20, 21, 22</t>
+          <t>9, 16</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>Dollarama Inc.</t>
         </is>
       </c>
     </row>
     <row r="29" customHeight="1" ht="140.0">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>2545097</t>
+          <t>2541712</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
-          <t>KAUAI</t>
+          <t>CHLOE'S CRAFTS</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>16, 23, 26</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>Dollarama Inc.</t>
         </is>
       </c>
     </row>
     <row r="30" customHeight="1" ht="140.0">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>2546573</t>
+          <t>2542034</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
-          <t>JARDIN DECO</t>
+          <t>MAURICE</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
-          <t>6, 11, 16, 19, 20, 21, 26, 28</t>
+          <t>6, 18, 20, 21, 22</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>Dollarama Inc.</t>
         </is>
       </c>
     </row>
     <row r="31" customHeight="1" ht="140.0">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>2546574</t>
+          <t>2545097</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
-          <t>HEARTH KITCHEN</t>
+          <t>KAUAI</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>25</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>Dollarama Inc.</t>
         </is>
       </c>
     </row>
     <row r="32" customHeight="1" ht="140.0">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>2546672</t>
+          <t>2546573</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
-          <t>PROPAINTER</t>
+          <t>JARDIN DECO</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
-          <t>7, 8, 16, 17, 22, 25, 27</t>
+          <t>6, 11, 16, 19, 20, 21, 26, 28</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>Dollarama Inc.</t>
         </is>
       </c>
     </row>
     <row r="33" customHeight="1" ht="140.0">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>2546673</t>
+          <t>2546574</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
-          <t>DURAMAX</t>
+          <t>HEARTH KITCHEN</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
-          <t>1, 11, 17</t>
+          <t>21</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>Dollarama Inc.</t>
         </is>
       </c>
     </row>
     <row r="34" customHeight="1" ht="140.0">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>2546674</t>
+          <t>2546672</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
-          <t>LORI</t>
+          <t>PROPAINTER</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
-          <t>3, 6, 8, 10, 11, 16, 18, 20, 21, 24</t>
+          <t>7, 8, 16, 17, 22, 25, 27</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>Dollarama Inc.</t>
         </is>
       </c>
     </row>
     <row r="35" customHeight="1" ht="140.0">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>2546675</t>
+          <t>2546673</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
-          <t>SCHMIDT</t>
+          <t>DURAMAX</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
-          <t>5, 8</t>
+          <t>1, 11, 17</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>Dollarama Inc.</t>
         </is>
       </c>
     </row>
     <row r="36" customHeight="1" ht="140.0">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>2546676</t>
+          <t>2546674</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
-          <t>SPLASH COLLECTION</t>
+          <t>LORI</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
-          <t>20, 21, 24, 27</t>
+          <t>3, 6, 8, 10, 11, 16, 18, 20, 21, 24</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>Dollarama Inc.</t>
         </is>
       </c>
     </row>
     <row r="37" customHeight="1" ht="140.0">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>2546677</t>
+          <t>2546675</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
-          <t>THE BATH COLLECTION LA COLLECTION DE BAIN</t>
+          <t>SCHMIDT</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
-          <t>9, 11, 20, 21, 27</t>
+          <t>5, 8</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>Dollarama Inc.</t>
         </is>
       </c>
     </row>
     <row r="38" customHeight="1" ht="140.0">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>2546993</t>
+          <t>2546676</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
-          <t>DOLLARAMA WATSON'S CANDLES</t>
+          <t>SPLASH COLLECTION</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>20, 21, 24, 27</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>Dollarama Inc.</t>
         </is>
       </c>
     </row>
     <row r="39" customHeight="1" ht="140.0">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>2554439</t>
+          <t>2546677</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
-          <t>OMBRE</t>
+          <t>THE BATH COLLECTION LA COLLECTION DE BAIN</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>9, 11, 20, 21, 27</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>Dollarama Inc.</t>
         </is>
       </c>
     </row>
     <row r="40" customHeight="1" ht="140.0">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>2566863</t>
+          <t>2546993</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
-          <t>SPOOKY TREATS</t>
+          <t>DOLLARAMA WATSON'S CANDLES</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>4</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
           <t>Dollarama Inc.</t>
         </is>
       </c>
     </row>
     <row r="41" customHeight="1" ht="140.0">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>2568757</t>
+          <t>2554439</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
-          <t>COGAN</t>
+          <t>OMBRE</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
-          <t>8, 21</t>
+          <t>25</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
           <t>Dollarama Inc.</t>
         </is>
       </c>
     </row>
     <row r="42" customHeight="1" ht="140.0">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>2570116</t>
+          <t>2566863</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
-          <t>DOLLARAMA $1 PLUS</t>
+          <t>SPOOKY TREATS</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
-          <t>35</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
-          <t>Dollarama International Inc.</t>
+          <t>Dollarama Inc.</t>
         </is>
       </c>
     </row>
     <row r="43" customHeight="1" ht="140.0">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>2570117</t>
+          <t>2568757</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
-          <t>DOLLARAMA $1 PLUS</t>
+          <t>COGAN</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
-          <t>35</t>
+          <t>8, 21</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
-          <t>Dollarama International Inc.</t>
+          <t>Dollarama Inc.</t>
         </is>
       </c>
     </row>
     <row r="44" customHeight="1" ht="140.0">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>2570118</t>
+          <t>2570116</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
           <t>DOLLARAMA $1 PLUS</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
           <t>Dollarama International Inc.</t>
         </is>
       </c>
     </row>
     <row r="45" customHeight="1" ht="140.0">
       <c r="A45" s="1" t="inlineStr">
         <is>
+          <t>2570117</t>
+        </is>
+      </c>
+      <c r="C45" s="1" t="inlineStr">
+        <is>
+          <t>DOLLARAMA $1 PLUS</t>
+        </is>
+      </c>
+      <c r="D45" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E45" s="1" t="inlineStr">
+        <is>
+          <t>35</t>
+        </is>
+      </c>
+      <c r="F45" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama International Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="46" customHeight="1" ht="140.0">
+      <c r="A46" s="1" t="inlineStr">
+        <is>
+          <t>2570118</t>
+        </is>
+      </c>
+      <c r="C46" s="1" t="inlineStr">
+        <is>
+          <t>DOLLARAMA $1 PLUS</t>
+        </is>
+      </c>
+      <c r="D46" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E46" s="1" t="inlineStr">
+        <is>
+          <t>35</t>
+        </is>
+      </c>
+      <c r="F46" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama International Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="47" customHeight="1" ht="140.0">
+      <c r="A47" s="1" t="inlineStr">
+        <is>
           <t>2522315</t>
         </is>
       </c>
-      <c r="C45" s="1" t="inlineStr">
+      <c r="C47" s="1" t="inlineStr">
         <is>
           <t>PLANT IT!</t>
         </is>
       </c>
-      <c r="D45" s="1" t="inlineStr">
+      <c r="D47" s="1" t="inlineStr">
         <is>
           <t>Published:
 Under examination</t>
         </is>
       </c>
-      <c r="E45" s="1" t="inlineStr">
+      <c r="E47" s="1" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
-      <c r="F45" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A46" s="1" t="inlineStr">
+      <c r="F47" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="48" customHeight="1" ht="140.0">
+      <c r="A48" s="1" t="inlineStr">
         <is>
           <t>2522349</t>
         </is>
       </c>
-      <c r="C46" s="1" t="inlineStr">
+      <c r="C48" s="1" t="inlineStr">
         <is>
           <t>SNAPTITE</t>
         </is>
       </c>
-      <c r="D46" s="1" t="inlineStr">
+      <c r="D48" s="1" t="inlineStr">
         <is>
           <t>Published:
 Under examination</t>
         </is>
       </c>
-      <c r="E46" s="1" t="inlineStr">
+      <c r="E48" s="1" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
-      <c r="F46" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A47" s="1" t="inlineStr">
+      <c r="F48" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="49" customHeight="1" ht="140.0">
+      <c r="A49" s="1" t="inlineStr">
         <is>
           <t>2522688</t>
         </is>
       </c>
-      <c r="C47" s="1" t="inlineStr">
+      <c r="C49" s="1" t="inlineStr">
         <is>
           <t>MAURICE</t>
         </is>
       </c>
-      <c r="D47" s="1" t="inlineStr">
+      <c r="D49" s="1" t="inlineStr">
         <is>
           <t>Published:
 Under examination</t>
         </is>
       </c>
-      <c r="E47" s="1" t="inlineStr">
+      <c r="E49" s="1" t="inlineStr">
         <is>
           <t>6, 18, 20, 21, 22</t>
         </is>
       </c>
-      <c r="F47" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A48" s="1" t="inlineStr">
+      <c r="F49" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="50" customHeight="1" ht="140.0">
+      <c r="A50" s="1" t="inlineStr">
         <is>
           <t>2522707</t>
         </is>
       </c>
-      <c r="C48" s="1" t="inlineStr">
+      <c r="C50" s="1" t="inlineStr">
         <is>
           <t>FRAMEWORKS</t>
         </is>
       </c>
-      <c r="D48" s="1" t="inlineStr">
+      <c r="D50" s="1" t="inlineStr">
         <is>
           <t>Published:
 Under examination</t>
         </is>
       </c>
-      <c r="E48" s="1" t="inlineStr">
+      <c r="E50" s="1" t="inlineStr">
         <is>
           <t>6, 16, 20</t>
         </is>
       </c>
-      <c r="F48" s="1" t="inlineStr">
-[...16 lines deleted...]
-      <c r="D49" s="1" t="inlineStr">
+      <c r="F50" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="51" customHeight="1" ht="140.0">
+      <c r="A51" s="1" t="inlineStr">
+        <is>
+          <t>2524027</t>
+        </is>
+      </c>
+      <c r="C51" s="1" t="inlineStr">
+        <is>
+          <t>SPLASH COLLECTION</t>
+        </is>
+      </c>
+      <c r="D51" s="1" t="inlineStr">
+        <is>
+          <t>Published:
+Under examination</t>
+        </is>
+      </c>
+      <c r="E51" s="1" t="inlineStr">
+        <is>
+          <t>20, 21, 24, 27</t>
+        </is>
+      </c>
+      <c r="F51" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="52" customHeight="1" ht="140.0">
+      <c r="A52" s="1" t="inlineStr">
+        <is>
+          <t>2541667</t>
+        </is>
+      </c>
+      <c r="C52" s="1" t="inlineStr">
+        <is>
+          <t>RAMA DESIGN</t>
+        </is>
+      </c>
+      <c r="D52" s="1" t="inlineStr">
         <is>
           <t>Accepted:
 In opposition period</t>
         </is>
       </c>
-      <c r="E49" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D50" s="1" t="inlineStr">
+      <c r="E52" s="1" t="inlineStr">
+        <is>
+          <t>8, 9, 11, 16, 20, 21, 26</t>
+        </is>
+      </c>
+      <c r="F52" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="53" customHeight="1" ht="140.0">
+      <c r="A53" s="1" t="inlineStr">
+        <is>
+          <t>2541674</t>
+        </is>
+      </c>
+      <c r="C53" s="1" t="inlineStr">
+        <is>
+          <t>SNAPTITE</t>
+        </is>
+      </c>
+      <c r="D53" s="1" t="inlineStr">
         <is>
           <t>Published:
 Under examination</t>
         </is>
       </c>
-      <c r="E50" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D51" s="1" t="inlineStr">
+      <c r="E53" s="1" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="F53" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="54" customHeight="1" ht="140.0">
+      <c r="A54" s="1" t="inlineStr">
+        <is>
+          <t>2541675</t>
+        </is>
+      </c>
+      <c r="C54" s="1" t="inlineStr">
+        <is>
+          <t>PLANT IT!</t>
+        </is>
+      </c>
+      <c r="D54" s="1" t="inlineStr">
         <is>
           <t>Published:
 Under examination</t>
         </is>
       </c>
-      <c r="E51" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D52" s="1" t="inlineStr">
+      <c r="E54" s="1" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="F54" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="55" customHeight="1" ht="140.0">
+      <c r="A55" s="1" t="inlineStr">
+        <is>
+          <t>2541679</t>
+        </is>
+      </c>
+      <c r="C55" s="1" t="inlineStr">
+        <is>
+          <t>BOUQUET</t>
+        </is>
+      </c>
+      <c r="D55" s="1" t="inlineStr">
         <is>
           <t>Published:
 Under examination</t>
         </is>
       </c>
-      <c r="E52" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D53" s="1" t="inlineStr">
+      <c r="E55" s="1" t="inlineStr">
+        <is>
+          <t>26</t>
+        </is>
+      </c>
+      <c r="F55" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="56" customHeight="1" ht="140.0">
+      <c r="A56" s="1" t="inlineStr">
+        <is>
+          <t>2546575</t>
+        </is>
+      </c>
+      <c r="C56" s="1" t="inlineStr">
+        <is>
+          <t>GLACIA</t>
+        </is>
+      </c>
+      <c r="D56" s="1" t="inlineStr">
         <is>
           <t>Published:
 Under examination</t>
         </is>
       </c>
-      <c r="E53" s="1" t="inlineStr">
+      <c r="E56" s="1" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
-      <c r="F53" s="1" t="inlineStr">
-[...16 lines deleted...]
-      <c r="D54" s="1" t="inlineStr">
+      <c r="F56" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="57" customHeight="1" ht="140.0">
+      <c r="A57" s="1" t="inlineStr">
+        <is>
+          <t>2546992</t>
+        </is>
+      </c>
+      <c r="C57" s="1" t="inlineStr">
+        <is>
+          <t>SASSY DESIGN</t>
+        </is>
+      </c>
+      <c r="D57" s="1" t="inlineStr">
         <is>
           <t>Published:
 Under examination</t>
         </is>
       </c>
-      <c r="E54" s="1" t="inlineStr">
-[...49 lines deleted...]
-      <c r="D56" s="1" t="inlineStr">
+      <c r="E57" s="1" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="F57" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="58" customHeight="1" ht="140.0">
+      <c r="A58" s="1" t="inlineStr">
+        <is>
+          <t>2546994</t>
+        </is>
+      </c>
+      <c r="C58" s="1" t="inlineStr">
+        <is>
+          <t>WATSON'S CANDLES</t>
+        </is>
+      </c>
+      <c r="D58" s="1" t="inlineStr">
         <is>
           <t>Published:
 Under examination</t>
         </is>
       </c>
-      <c r="E56" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D57" s="1" t="inlineStr">
+      <c r="E58" s="1" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="F58" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="59" customHeight="1" ht="140.0">
+      <c r="A59" s="1" t="inlineStr">
+        <is>
+          <t>2547134</t>
+        </is>
+      </c>
+      <c r="C59" s="1" t="inlineStr">
+        <is>
+          <t>FRAMEWORKS</t>
+        </is>
+      </c>
+      <c r="D59" s="1" t="inlineStr">
         <is>
           <t>Published:
 Under examination</t>
         </is>
       </c>
-      <c r="E57" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D58" s="1" t="inlineStr">
+      <c r="E59" s="1" t="inlineStr">
+        <is>
+          <t>6, 16, 20</t>
+        </is>
+      </c>
+      <c r="F59" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="60" customHeight="1" ht="140.0">
+      <c r="A60" s="1" t="inlineStr">
+        <is>
+          <t>2554437</t>
+        </is>
+      </c>
+      <c r="C60" s="1" t="inlineStr">
+        <is>
+          <t>CASTLE CRAFT</t>
+        </is>
+      </c>
+      <c r="D60" s="1" t="inlineStr">
         <is>
           <t>Published:
 Under examination</t>
         </is>
       </c>
-      <c r="E58" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D59" s="1" t="inlineStr">
+      <c r="E60" s="1" t="inlineStr">
+        <is>
+          <t>16, 26</t>
+        </is>
+      </c>
+      <c r="F60" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="61" customHeight="1" ht="140.0">
+      <c r="A61" s="1" t="inlineStr">
+        <is>
+          <t>2554438</t>
+        </is>
+      </c>
+      <c r="C61" s="1" t="inlineStr">
+        <is>
+          <t>OMBRE</t>
+        </is>
+      </c>
+      <c r="D61" s="1" t="inlineStr">
         <is>
           <t>Published:
 Under examination</t>
         </is>
       </c>
-      <c r="E59" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D60" s="1" t="inlineStr">
+      <c r="E61" s="1" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="F61" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="62" customHeight="1" ht="140.0">
+      <c r="A62" s="1" t="inlineStr">
+        <is>
+          <t>2554444</t>
+        </is>
+      </c>
+      <c r="C62" s="1" t="inlineStr">
+        <is>
+          <t>KITCHEN ELEMENTS</t>
+        </is>
+      </c>
+      <c r="D62" s="1" t="inlineStr">
         <is>
           <t>Published:
 Under examination</t>
         </is>
       </c>
-      <c r="E60" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D61" s="1" t="inlineStr">
+      <c r="E62" s="1" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="F62" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="63" customHeight="1" ht="140.0">
+      <c r="A63" s="1" t="inlineStr">
+        <is>
+          <t>2554445</t>
+        </is>
+      </c>
+      <c r="C63" s="1" t="inlineStr">
+        <is>
+          <t>PLASTICO</t>
+        </is>
+      </c>
+      <c r="D63" s="1" t="inlineStr">
         <is>
           <t>Published:
 Under examination</t>
         </is>
       </c>
-      <c r="E61" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D62" s="1" t="inlineStr">
+      <c r="E63" s="1" t="inlineStr">
+        <is>
+          <t>20, 21</t>
+        </is>
+      </c>
+      <c r="F63" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="64" customHeight="1" ht="140.0">
+      <c r="A64" s="1" t="inlineStr">
+        <is>
+          <t>2554468</t>
+        </is>
+      </c>
+      <c r="C64" s="1" t="inlineStr">
+        <is>
+          <t>OMBRE</t>
+        </is>
+      </c>
+      <c r="D64" s="1" t="inlineStr">
         <is>
           <t>Published:
 Under examination</t>
         </is>
       </c>
-      <c r="E62" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D63" s="1" t="inlineStr">
+      <c r="E64" s="1" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="F64" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="65" customHeight="1" ht="140.0">
+      <c r="A65" s="1" t="inlineStr">
+        <is>
+          <t>2570119</t>
+        </is>
+      </c>
+      <c r="C65" s="1" t="inlineStr">
+        <is>
+          <t>$1 PLUS</t>
+        </is>
+      </c>
+      <c r="D65" s="1" t="inlineStr">
         <is>
           <t>Published:
 Under examination</t>
         </is>
       </c>
-      <c r="E63" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D64" s="1" t="inlineStr">
+      <c r="E65" s="1" t="inlineStr">
+        <is>
+          <t>35</t>
+        </is>
+      </c>
+      <c r="F65" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama International Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="66" customHeight="1" ht="140.0">
+      <c r="A66" s="1" t="inlineStr">
+        <is>
+          <t>2589153</t>
+        </is>
+      </c>
+      <c r="C66" s="1" t="inlineStr">
+        <is>
+          <t>OSOCRAFTY</t>
+        </is>
+      </c>
+      <c r="D66" s="1" t="inlineStr">
         <is>
           <t>Published:
 Under examination</t>
         </is>
       </c>
-      <c r="E64" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D65" s="1" t="inlineStr">
+      <c r="E66" s="1" t="inlineStr">
+        <is>
+          <t>16, 26</t>
+        </is>
+      </c>
+      <c r="F66" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="67" customHeight="1" ht="140.0">
+      <c r="A67" s="1" t="inlineStr">
+        <is>
+          <t>2612563</t>
+        </is>
+      </c>
+      <c r="C67" s="1" t="inlineStr">
+        <is>
+          <t>LUV FRESH</t>
+        </is>
+      </c>
+      <c r="D67" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+Awaiting publication</t>
+        </is>
+      </c>
+      <c r="E67" s="1" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="F67" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="68" customHeight="1" ht="140.0">
+      <c r="A68" s="1" t="inlineStr">
+        <is>
+          <t>2612564</t>
+        </is>
+      </c>
+      <c r="C68" s="1" t="inlineStr">
+        <is>
+          <t>ISLAND BAR</t>
+        </is>
+      </c>
+      <c r="D68" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+Awaiting publication</t>
+        </is>
+      </c>
+      <c r="E68" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F68" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="69" customHeight="1" ht="140.0">
+      <c r="A69" s="1" t="inlineStr">
+        <is>
+          <t>2612565</t>
+        </is>
+      </c>
+      <c r="C69" s="1" t="inlineStr">
+        <is>
+          <t>SEAL STORE</t>
+        </is>
+      </c>
+      <c r="D69" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+Awaiting publication</t>
+        </is>
+      </c>
+      <c r="E69" s="1" t="inlineStr">
+        <is>
+          <t>16, 22</t>
+        </is>
+      </c>
+      <c r="F69" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="70" customHeight="1" ht="140.0">
+      <c r="A70" s="1" t="inlineStr">
+        <is>
+          <t>2612566</t>
+        </is>
+      </c>
+      <c r="C70" s="1" t="inlineStr">
+        <is>
+          <t>D GOURMET</t>
+        </is>
+      </c>
+      <c r="D70" s="1" t="inlineStr">
         <is>
           <t>Published:
 Under examination</t>
         </is>
       </c>
-      <c r="E65" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D66" s="1" t="inlineStr">
+      <c r="E70" s="1" t="inlineStr">
+        <is>
+          <t>3, 29, 30, 31, 32</t>
+        </is>
+      </c>
+      <c r="F70" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="71" customHeight="1" ht="140.0">
+      <c r="A71" s="1" t="inlineStr">
+        <is>
+          <t>2612567</t>
+        </is>
+      </c>
+      <c r="C71" s="1" t="inlineStr">
+        <is>
+          <t>SWEET SHOPPE</t>
+        </is>
+      </c>
+      <c r="D71" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+Awaiting publication</t>
+        </is>
+      </c>
+      <c r="E71" s="1" t="inlineStr">
+        <is>
+          <t>3, 9, 16</t>
+        </is>
+      </c>
+      <c r="F71" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="72" customHeight="1" ht="140.0">
+      <c r="A72" s="1" t="inlineStr">
+        <is>
+          <t>2612568</t>
+        </is>
+      </c>
+      <c r="C72" s="1" t="inlineStr">
+        <is>
+          <t>PET SELECT</t>
+        </is>
+      </c>
+      <c r="D72" s="1" t="inlineStr">
         <is>
           <t>Published:
 Under examination</t>
         </is>
       </c>
-      <c r="E66" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D67" s="1" t="inlineStr">
+      <c r="E72" s="1" t="inlineStr">
+        <is>
+          <t>31</t>
+        </is>
+      </c>
+      <c r="F72" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="73" customHeight="1" ht="140.0">
+      <c r="A73" s="1" t="inlineStr">
+        <is>
+          <t>2612572</t>
+        </is>
+      </c>
+      <c r="C73" s="1" t="inlineStr">
+        <is>
+          <t>TERRIFIK</t>
+        </is>
+      </c>
+      <c r="D73" s="1" t="inlineStr">
+        <is>
+          <t>Published:
+Under examination</t>
+        </is>
+      </c>
+      <c r="E73" s="1" t="inlineStr">
+        <is>
+          <t>3, 21</t>
+        </is>
+      </c>
+      <c r="F73" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="74" customHeight="1" ht="140.0">
+      <c r="A74" s="1" t="inlineStr">
+        <is>
+          <t>2612573</t>
+        </is>
+      </c>
+      <c r="C74" s="1" t="inlineStr">
+        <is>
+          <t>FEMLINE</t>
+        </is>
+      </c>
+      <c r="D74" s="1" t="inlineStr">
         <is>
           <t>Accepted:
 Awaiting publication</t>
         </is>
       </c>
-      <c r="E67" s="1" t="inlineStr">
+      <c r="E74" s="1" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
-      <c r="F67" s="1" t="inlineStr">
-[...16 lines deleted...]
-      <c r="D68" s="1" t="inlineStr">
+      <c r="F74" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="75" customHeight="1" ht="140.0">
+      <c r="A75" s="1" t="inlineStr">
+        <is>
+          <t>2612574</t>
+        </is>
+      </c>
+      <c r="C75" s="1" t="inlineStr">
+        <is>
+          <t>HEAVENLY SPICE</t>
+        </is>
+      </c>
+      <c r="D75" s="1" t="inlineStr">
+        <is>
+          <t>Published:
+Under examination</t>
+        </is>
+      </c>
+      <c r="E75" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F75" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="76" customHeight="1" ht="140.0">
+      <c r="A76" s="1" t="inlineStr">
+        <is>
+          <t>2612575</t>
+        </is>
+      </c>
+      <c r="C76" s="1" t="inlineStr">
+        <is>
+          <t>GRIP-EZE</t>
+        </is>
+      </c>
+      <c r="D76" s="1" t="inlineStr">
         <is>
           <t>Accepted:
 Awaiting publication</t>
         </is>
       </c>
-      <c r="E68" s="1" t="inlineStr">
+      <c r="E76" s="1" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="F76" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="77" customHeight="1" ht="140.0">
+      <c r="A77" s="1" t="inlineStr">
+        <is>
+          <t>2613823</t>
+        </is>
+      </c>
+      <c r="C77" s="1" t="inlineStr">
+        <is>
+          <t>D ORGANIC BIOLOGIQUE</t>
+        </is>
+      </c>
+      <c r="D77" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+Awaiting publication</t>
+        </is>
+      </c>
+      <c r="E77" s="1" t="inlineStr">
+        <is>
+          <t>29, 30, 32</t>
+        </is>
+      </c>
+      <c r="F77" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="78" customHeight="1" ht="140.0">
+      <c r="A78" s="1" t="inlineStr">
+        <is>
+          <t>2613854</t>
+        </is>
+      </c>
+      <c r="C78" s="1" t="inlineStr">
+        <is>
+          <t>STUDIO</t>
+        </is>
+      </c>
+      <c r="D78" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+Awaiting publication</t>
+        </is>
+      </c>
+      <c r="E78" s="1" t="inlineStr">
+        <is>
+          <t>8, 9, 16, 20, 21</t>
+        </is>
+      </c>
+      <c r="F78" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="79" customHeight="1" ht="140.0">
+      <c r="A79" s="1" t="inlineStr">
+        <is>
+          <t>2614646</t>
+        </is>
+      </c>
+      <c r="C79" s="1" t="inlineStr">
+        <is>
+          <t>METEOR</t>
+        </is>
+      </c>
+      <c r="D79" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+Awaiting publication</t>
+        </is>
+      </c>
+      <c r="E79" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
-      <c r="F68" s="1" t="inlineStr">
-[...16 lines deleted...]
-      <c r="D69" s="1" t="inlineStr">
+      <c r="F79" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="80" customHeight="1" ht="140.0">
+      <c r="A80" s="1" t="inlineStr">
+        <is>
+          <t>2616666</t>
+        </is>
+      </c>
+      <c r="C80" s="1" t="inlineStr">
+        <is>
+          <t>STATIC MATIC</t>
+        </is>
+      </c>
+      <c r="D80" s="1" t="inlineStr">
         <is>
           <t>Published:
 Under examination</t>
         </is>
       </c>
-      <c r="E69" s="1" t="inlineStr">
-[...49 lines deleted...]
-      <c r="D71" s="1" t="inlineStr">
+      <c r="E80" s="1" t="inlineStr">
+        <is>
+          <t>16, 21</t>
+        </is>
+      </c>
+      <c r="F80" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="81" customHeight="1" ht="140.0">
+      <c r="A81" s="1" t="inlineStr">
+        <is>
+          <t>2616667</t>
+        </is>
+      </c>
+      <c r="C81" s="1" t="inlineStr">
+        <is>
+          <t>STITCH-IT</t>
+        </is>
+      </c>
+      <c r="D81" s="1" t="inlineStr">
         <is>
           <t>Accepted:
 Awaiting publication</t>
         </is>
       </c>
-      <c r="E71" s="1" t="inlineStr">
-[...49 lines deleted...]
-      <c r="D73" s="1" t="inlineStr">
+      <c r="E81" s="1" t="inlineStr">
+        <is>
+          <t>8, 9, 20, 21, 23, 26</t>
+        </is>
+      </c>
+      <c r="F81" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="82" customHeight="1" ht="140.0">
+      <c r="A82" s="1" t="inlineStr">
+        <is>
+          <t>2627239</t>
+        </is>
+      </c>
+      <c r="C82" s="1" t="inlineStr">
+        <is>
+          <t>LINTEK</t>
+        </is>
+      </c>
+      <c r="D82" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+Awaiting publication</t>
+        </is>
+      </c>
+      <c r="E82" s="1" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="F82" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="83" customHeight="1" ht="140.0">
+      <c r="A83" s="1" t="inlineStr">
+        <is>
+          <t>2627253</t>
+        </is>
+      </c>
+      <c r="C83" s="1" t="inlineStr">
+        <is>
+          <t>KANAUK</t>
+        </is>
+      </c>
+      <c r="D83" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+Awaiting publication</t>
+        </is>
+      </c>
+      <c r="E83" s="1" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="F83" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="84" customHeight="1" ht="140.0">
+      <c r="A84" s="1" t="inlineStr">
+        <is>
+          <t>2627274</t>
+        </is>
+      </c>
+      <c r="C84" s="1" t="inlineStr">
+        <is>
+          <t>FIRENZE COLLEZIONE</t>
+        </is>
+      </c>
+      <c r="D84" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+Awaiting publication</t>
+        </is>
+      </c>
+      <c r="E84" s="1" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="F84" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="85" customHeight="1" ht="140.0">
+      <c r="A85" s="1" t="inlineStr">
+        <is>
+          <t>2627463</t>
+        </is>
+      </c>
+      <c r="C85" s="1" t="inlineStr">
+        <is>
+          <t>FRUITROPIC</t>
+        </is>
+      </c>
+      <c r="D85" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+Awaiting publication</t>
+        </is>
+      </c>
+      <c r="E85" s="1" t="inlineStr">
+        <is>
+          <t>29, 32</t>
+        </is>
+      </c>
+      <c r="F85" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="86" customHeight="1" ht="140.0">
+      <c r="A86" s="1" t="inlineStr">
+        <is>
+          <t>2627473</t>
+        </is>
+      </c>
+      <c r="C86" s="1" t="inlineStr">
+        <is>
+          <t>FIRENZE COLLEZIONE</t>
+        </is>
+      </c>
+      <c r="D86" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+Awaiting publication</t>
+        </is>
+      </c>
+      <c r="E86" s="1" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="F86" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="87" customHeight="1" ht="140.0">
+      <c r="A87" s="1" t="inlineStr">
+        <is>
+          <t>2628009</t>
+        </is>
+      </c>
+      <c r="C87" s="1" t="inlineStr">
+        <is>
+          <t>HAAR&amp; KORPER</t>
+        </is>
+      </c>
+      <c r="D87" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+Awaiting publication</t>
+        </is>
+      </c>
+      <c r="E87" s="1" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="F87" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="88" customHeight="1" ht="140.0">
+      <c r="A88" s="1" t="inlineStr">
+        <is>
+          <t>2629802</t>
+        </is>
+      </c>
+      <c r="C88" s="1" t="inlineStr">
+        <is>
+          <t>SILKTEX</t>
+        </is>
+      </c>
+      <c r="D88" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+Awaiting publication</t>
+        </is>
+      </c>
+      <c r="E88" s="1" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="F88" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="89" customHeight="1" ht="140.0">
+      <c r="A89" s="1" t="inlineStr">
+        <is>
+          <t>2630435</t>
+        </is>
+      </c>
+      <c r="C89" s="1" t="inlineStr">
+        <is>
+          <t>CALVIN</t>
+        </is>
+      </c>
+      <c r="D89" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+Awaiting publication</t>
+        </is>
+      </c>
+      <c r="E89" s="1" t="inlineStr">
+        <is>
+          <t>8, 9, 16</t>
+        </is>
+      </c>
+      <c r="F89" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="90" customHeight="1" ht="140.0">
+      <c r="A90" s="1" t="inlineStr">
+        <is>
+          <t>2636735</t>
+        </is>
+      </c>
+      <c r="C90" s="1" t="inlineStr">
+        <is>
+          <t>BUBBLY</t>
+        </is>
+      </c>
+      <c r="D90" s="1" t="inlineStr">
         <is>
           <t>Published:
 Under examination</t>
         </is>
       </c>
-      <c r="E73" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D74" s="1" t="inlineStr">
+      <c r="E90" s="1" t="inlineStr">
+        <is>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="F90" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="91" customHeight="1" ht="140.0">
+      <c r="A91" s="1" t="inlineStr">
+        <is>
+          <t>2638026</t>
+        </is>
+      </c>
+      <c r="C91" s="1" t="inlineStr">
+        <is>
+          <t>FRAMECRAFT</t>
+        </is>
+      </c>
+      <c r="D91" s="1" t="inlineStr">
         <is>
           <t>Accepted:
 Awaiting publication</t>
         </is>
       </c>
-      <c r="E74" s="1" t="inlineStr">
-[...472 lines deleted...]
-      </c>
       <c r="E91" s="1" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>6, 16, 20</t>
         </is>
       </c>
       <c r="F91" s="1" t="inlineStr">
         <is>
-          <t/>
+          <t>Dollarama Inc.</t>
         </is>
       </c>
     </row>
     <row r="92" customHeight="1" ht="140.0">
       <c r="A92" s="1" t="inlineStr">
         <is>
+          <t>199532</t>
+        </is>
+      </c>
+      <c r="C92" s="1" t="inlineStr">
+        <is>
+          <t>DOLLARAMA</t>
+        </is>
+      </c>
+      <c r="D92" s="1" t="inlineStr">
+        <is>
+          <t>Status not available</t>
+        </is>
+      </c>
+      <c r="E92" s="1" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="F92" s="1" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="93" customHeight="1" ht="140.0">
+      <c r="A93" s="1" t="inlineStr">
+        <is>
+          <t>199533</t>
+        </is>
+      </c>
+      <c r="C93" s="1" t="inlineStr">
+        <is>
+          <t>DOLLARAMA</t>
+        </is>
+      </c>
+      <c r="D93" s="1" t="inlineStr">
+        <is>
+          <t>Status not available</t>
+        </is>
+      </c>
+      <c r="E93" s="1" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="F93" s="1" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="94" customHeight="1" ht="140.0">
+      <c r="A94" s="1" t="inlineStr">
+        <is>
           <t>383388</t>
         </is>
       </c>
-      <c r="C92" s="1" t="inlineStr">
+      <c r="C94" s="1" t="inlineStr">
         <is>
           <t>DOLLAR-AMA</t>
         </is>
       </c>
-      <c r="D92" s="1" t="inlineStr">
+      <c r="D94" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E92" s="1" t="inlineStr">
+      <c r="E94" s="1" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
-      <c r="F92" s="1" t="inlineStr">
+      <c r="F94" s="1" t="inlineStr">
         <is>
           <t>Action Industries Inc.</t>
         </is>
       </c>
     </row>
-    <row r="93" customHeight="1" ht="140.0">
-      <c r="A93" s="1" t="inlineStr">
+    <row r="95" customHeight="1" ht="140.0">
+      <c r="A95" s="1" t="inlineStr">
         <is>
           <t>383389</t>
         </is>
       </c>
-      <c r="C93" s="1" t="inlineStr">
+      <c r="C95" s="1" t="inlineStr">
         <is>
           <t>DOLLAR-AMA</t>
         </is>
       </c>
-      <c r="D93" s="1" t="inlineStr">
+      <c r="D95" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E93" s="1" t="inlineStr">
+      <c r="E95" s="1" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
-      <c r="F93" s="1" t="inlineStr">
+      <c r="F95" s="1" t="inlineStr">
         <is>
           <t>Action Industries Inc.</t>
-        </is>
-[...52 lines deleted...]
-          <t/>
         </is>
       </c>
     </row>
     <row r="96" customHeight="1" ht="140.0">
       <c r="A96" s="1" t="inlineStr">
         <is>
+          <t>199531</t>
+        </is>
+      </c>
+      <c r="C96" s="1" t="inlineStr">
+        <is>
+          <t>DOLLARAMA</t>
+        </is>
+      </c>
+      <c r="D96" s="1" t="inlineStr">
+        <is>
+          <t>Status not available</t>
+        </is>
+      </c>
+      <c r="E96" s="1" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="F96" s="1" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="97" customHeight="1" ht="140.0">
+      <c r="A97" s="1" t="inlineStr">
+        <is>
+          <t>356156</t>
+        </is>
+      </c>
+      <c r="C97" s="1" t="inlineStr">
+        <is>
+          <t>DOLLARAMA</t>
+        </is>
+      </c>
+      <c r="D97" s="1" t="inlineStr">
+        <is>
+          <t>Status not available</t>
+        </is>
+      </c>
+      <c r="E97" s="1" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="F97" s="1" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="98" customHeight="1" ht="140.0">
+      <c r="A98" s="1" t="inlineStr">
+        <is>
           <t>2520719</t>
         </is>
       </c>
-      <c r="C96" s="1" t="inlineStr">
+      <c r="C98" s="1" t="inlineStr">
         <is>
           <t>DOLLARAMA</t>
         </is>
       </c>
-      <c r="D96" s="1" t="inlineStr">
+      <c r="D98" s="1" t="inlineStr">
         <is>
           <t>Withdrawn:
 Applicant request</t>
         </is>
       </c>
-      <c r="E96" s="1" t="inlineStr">
+      <c r="E98" s="1" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
-      <c r="F96" s="1" t="inlineStr">
+      <c r="F98" s="1" t="inlineStr">
         <is>
           <t>Dollarama Inc.</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>