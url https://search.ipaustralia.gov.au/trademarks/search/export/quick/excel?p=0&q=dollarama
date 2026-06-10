--- v4 (2026-04-25)
+++ v5 (2026-06-10)
@@ -90,51 +90,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment vertical="top" horizontal="left" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFill="true" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../media/image1.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId10" Target="../media/image10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId11" Target="../media/image11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId12" Target="../media/image12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId13" Target="../media/image13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId14" Target="../media/image14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId15" Target="../media/image15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId16" Target="../media/image16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId17" Target="../media/image17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId18" Target="../media/image18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId19" Target="../media/image19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId2" Target="../media/image2.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId20" Target="../media/image20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId21" Target="../media/image21.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId22" Target="../media/image22.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId23" Target="../media/image23.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId24" Target="../media/image24.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId25" Target="../media/image25.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId26" Target="../media/image26.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId27" Target="../media/image27.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId28" Target="../media/image28.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId29" Target="../media/image29.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId3" Target="../media/image3.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId30" Target="../media/image30.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId31" Target="../media/image31.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId32" Target="../media/image32.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId33" Target="../media/image33.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId34" Target="../media/image34.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId35" Target="../media/image35.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId36" Target="../media/image36.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId37" Target="../media/image37.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId38" Target="../media/image38.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId39" Target="../media/image39.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId4" Target="../media/image4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId40" Target="../media/image40.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId41" Target="../media/image41.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId42" Target="../media/image42.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId5" Target="../media/image5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId6" Target="../media/image6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId7" Target="../media/image7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId8" Target="../media/image8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId9" Target="../media/image9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../media/image1.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId10" Target="../media/image10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId11" Target="../media/image11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId12" Target="../media/image12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId13" Target="../media/image13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId14" Target="../media/image14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId15" Target="../media/image15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId16" Target="../media/image16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId17" Target="../media/image17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId18" Target="../media/image18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId19" Target="../media/image19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId2" Target="../media/image2.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId20" Target="../media/image20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId21" Target="../media/image21.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId22" Target="../media/image22.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId23" Target="../media/image23.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId24" Target="../media/image24.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId25" Target="../media/image25.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId26" Target="../media/image26.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId27" Target="../media/image27.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId28" Target="../media/image28.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId29" Target="../media/image29.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId3" Target="../media/image3.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId30" Target="../media/image30.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId31" Target="../media/image31.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId32" Target="../media/image32.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId33" Target="../media/image33.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId34" Target="../media/image34.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId35" Target="../media/image35.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId36" Target="../media/image36.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId37" Target="../media/image37.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId38" Target="../media/image38.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId39" Target="../media/image39.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId4" Target="../media/image4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId40" Target="../media/image40.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId41" Target="../media/image41.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId42" Target="../media/image42.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId43" Target="../media/image43.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId44" Target="../media/image44.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId5" Target="../media/image5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId6" Target="../media/image6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId7" Target="../media/image7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId8" Target="../media/image8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId9" Target="../media/image9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>542857</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -1691,89 +1691,165 @@
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="352380"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>93</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>93</xdr:row>
+      <xdr:rowOff>1028571</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="43" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId43"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1028571"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>523809</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="44" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId44"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="523809"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../drawings/drawing1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:F98"/>
+  <dimension ref="A2:F102"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true">
       <pane xSplit="1.0" ySplit="4.0" state="frozen" topLeftCell="B5" activePane="bottomRight"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="10.0" customWidth="true"/>
     <col min="3" max="3" width="20.0" customWidth="true"/>
     <col min="4" max="4" width="20.0" customWidth="true"/>
     <col min="2" max="2" width="40.0" customWidth="true"/>
     <col min="5" max="5" width="25.0" customWidth="true"/>
     <col min="6" max="6" width="20.0" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="2" customHeight="1" ht="25.0">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Search Results</t>
         </is>
       </c>
       <c r="C2" s="4" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D2" s="5" t="inlineStr">
         <is>
-          <t>94</t>
+          <t>98</t>
         </is>
       </c>
     </row>
     <row r="4" customHeight="1" ht="25.0">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>Number</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>Visual representation</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>Words</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
@@ -3206,1232 +3282,1344 @@
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
       <c r="F55" s="1" t="inlineStr">
         <is>
           <t>Dollarama Inc.</t>
         </is>
       </c>
     </row>
     <row r="56" customHeight="1" ht="140.0">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>2546575</t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
           <t>GLACIA</t>
         </is>
       </c>
       <c r="D56" s="1" t="inlineStr">
         <is>
+          <t>Accepted:
+In opposition period</t>
+        </is>
+      </c>
+      <c r="E56" s="1" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="F56" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="57" customHeight="1" ht="140.0">
+      <c r="A57" s="1" t="inlineStr">
+        <is>
+          <t>2546992</t>
+        </is>
+      </c>
+      <c r="C57" s="1" t="inlineStr">
+        <is>
+          <t>SASSY DESIGN</t>
+        </is>
+      </c>
+      <c r="D57" s="1" t="inlineStr">
+        <is>
           <t>Published:
 Under examination</t>
         </is>
       </c>
-      <c r="E56" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D57" s="1" t="inlineStr">
+      <c r="E57" s="1" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="F57" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="58" customHeight="1" ht="140.0">
+      <c r="A58" s="1" t="inlineStr">
+        <is>
+          <t>2546994</t>
+        </is>
+      </c>
+      <c r="C58" s="1" t="inlineStr">
+        <is>
+          <t>WATSON'S CANDLES</t>
+        </is>
+      </c>
+      <c r="D58" s="1" t="inlineStr">
         <is>
           <t>Published:
 Under examination</t>
         </is>
       </c>
-      <c r="E57" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D58" s="1" t="inlineStr">
+      <c r="E58" s="1" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="F58" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="59" customHeight="1" ht="140.0">
+      <c r="A59" s="1" t="inlineStr">
+        <is>
+          <t>2547134</t>
+        </is>
+      </c>
+      <c r="C59" s="1" t="inlineStr">
+        <is>
+          <t>FRAMEWORKS</t>
+        </is>
+      </c>
+      <c r="D59" s="1" t="inlineStr">
         <is>
           <t>Published:
 Under examination</t>
         </is>
       </c>
-      <c r="E58" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D59" s="1" t="inlineStr">
+      <c r="E59" s="1" t="inlineStr">
+        <is>
+          <t>6, 16, 20</t>
+        </is>
+      </c>
+      <c r="F59" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="60" customHeight="1" ht="140.0">
+      <c r="A60" s="1" t="inlineStr">
+        <is>
+          <t>2554437</t>
+        </is>
+      </c>
+      <c r="C60" s="1" t="inlineStr">
+        <is>
+          <t>CASTLE CRAFT</t>
+        </is>
+      </c>
+      <c r="D60" s="1" t="inlineStr">
         <is>
           <t>Published:
 Under examination</t>
         </is>
       </c>
-      <c r="E59" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D60" s="1" t="inlineStr">
+      <c r="E60" s="1" t="inlineStr">
+        <is>
+          <t>16, 26</t>
+        </is>
+      </c>
+      <c r="F60" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="61" customHeight="1" ht="140.0">
+      <c r="A61" s="1" t="inlineStr">
+        <is>
+          <t>2554438</t>
+        </is>
+      </c>
+      <c r="C61" s="1" t="inlineStr">
+        <is>
+          <t>OMBRE</t>
+        </is>
+      </c>
+      <c r="D61" s="1" t="inlineStr">
         <is>
           <t>Published:
 Under examination</t>
         </is>
       </c>
-      <c r="E60" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D61" s="1" t="inlineStr">
+      <c r="E61" s="1" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="F61" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="62" customHeight="1" ht="140.0">
+      <c r="A62" s="1" t="inlineStr">
+        <is>
+          <t>2554444</t>
+        </is>
+      </c>
+      <c r="C62" s="1" t="inlineStr">
+        <is>
+          <t>KITCHEN ELEMENTS</t>
+        </is>
+      </c>
+      <c r="D62" s="1" t="inlineStr">
         <is>
           <t>Published:
 Under examination</t>
         </is>
       </c>
-      <c r="E61" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D62" s="1" t="inlineStr">
+      <c r="E62" s="1" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="F62" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="63" customHeight="1" ht="140.0">
+      <c r="A63" s="1" t="inlineStr">
+        <is>
+          <t>2554445</t>
+        </is>
+      </c>
+      <c r="C63" s="1" t="inlineStr">
+        <is>
+          <t>PLASTICO</t>
+        </is>
+      </c>
+      <c r="D63" s="1" t="inlineStr">
         <is>
           <t>Published:
 Under examination</t>
         </is>
       </c>
-      <c r="E62" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D63" s="1" t="inlineStr">
+      <c r="E63" s="1" t="inlineStr">
+        <is>
+          <t>20, 21</t>
+        </is>
+      </c>
+      <c r="F63" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="64" customHeight="1" ht="140.0">
+      <c r="A64" s="1" t="inlineStr">
+        <is>
+          <t>2554468</t>
+        </is>
+      </c>
+      <c r="C64" s="1" t="inlineStr">
+        <is>
+          <t>OMBRE</t>
+        </is>
+      </c>
+      <c r="D64" s="1" t="inlineStr">
         <is>
           <t>Published:
 Under examination</t>
         </is>
       </c>
-      <c r="E63" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D64" s="1" t="inlineStr">
+      <c r="E64" s="1" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="F64" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="65" customHeight="1" ht="140.0">
+      <c r="A65" s="1" t="inlineStr">
+        <is>
+          <t>2570119</t>
+        </is>
+      </c>
+      <c r="C65" s="1" t="inlineStr">
+        <is>
+          <t>$1 PLUS</t>
+        </is>
+      </c>
+      <c r="D65" s="1" t="inlineStr">
         <is>
           <t>Published:
 Under examination</t>
         </is>
       </c>
-      <c r="E64" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D65" s="1" t="inlineStr">
+      <c r="E65" s="1" t="inlineStr">
+        <is>
+          <t>35</t>
+        </is>
+      </c>
+      <c r="F65" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama International Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="66" customHeight="1" ht="140.0">
+      <c r="A66" s="1" t="inlineStr">
+        <is>
+          <t>2589153</t>
+        </is>
+      </c>
+      <c r="C66" s="1" t="inlineStr">
+        <is>
+          <t>OSOCRAFTY</t>
+        </is>
+      </c>
+      <c r="D66" s="1" t="inlineStr">
         <is>
           <t>Published:
 Under examination</t>
         </is>
       </c>
-      <c r="E65" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D66" s="1" t="inlineStr">
+      <c r="E66" s="1" t="inlineStr">
+        <is>
+          <t>16, 26</t>
+        </is>
+      </c>
+      <c r="F66" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="67" customHeight="1" ht="140.0">
+      <c r="A67" s="1" t="inlineStr">
+        <is>
+          <t>2612563</t>
+        </is>
+      </c>
+      <c r="C67" s="1" t="inlineStr">
+        <is>
+          <t>LUV FRESH</t>
+        </is>
+      </c>
+      <c r="D67" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+In opposition period</t>
+        </is>
+      </c>
+      <c r="E67" s="1" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="F67" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="68" customHeight="1" ht="140.0">
+      <c r="A68" s="1" t="inlineStr">
+        <is>
+          <t>2612564</t>
+        </is>
+      </c>
+      <c r="C68" s="1" t="inlineStr">
+        <is>
+          <t>ISLAND BAR</t>
+        </is>
+      </c>
+      <c r="D68" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+In opposition period</t>
+        </is>
+      </c>
+      <c r="E68" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F68" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="69" customHeight="1" ht="140.0">
+      <c r="A69" s="1" t="inlineStr">
+        <is>
+          <t>2612565</t>
+        </is>
+      </c>
+      <c r="C69" s="1" t="inlineStr">
+        <is>
+          <t>SEAL STORE</t>
+        </is>
+      </c>
+      <c r="D69" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+In opposition period</t>
+        </is>
+      </c>
+      <c r="E69" s="1" t="inlineStr">
+        <is>
+          <t>16, 22</t>
+        </is>
+      </c>
+      <c r="F69" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="70" customHeight="1" ht="140.0">
+      <c r="A70" s="1" t="inlineStr">
+        <is>
+          <t>2612566</t>
+        </is>
+      </c>
+      <c r="C70" s="1" t="inlineStr">
+        <is>
+          <t>D GOURMET</t>
+        </is>
+      </c>
+      <c r="D70" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+In opposition period</t>
+        </is>
+      </c>
+      <c r="E70" s="1" t="inlineStr">
+        <is>
+          <t>3, 29, 30, 31, 32</t>
+        </is>
+      </c>
+      <c r="F70" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="71" customHeight="1" ht="140.0">
+      <c r="A71" s="1" t="inlineStr">
+        <is>
+          <t>2612567</t>
+        </is>
+      </c>
+      <c r="C71" s="1" t="inlineStr">
+        <is>
+          <t>SWEET SHOPPE</t>
+        </is>
+      </c>
+      <c r="D71" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+In opposition period</t>
+        </is>
+      </c>
+      <c r="E71" s="1" t="inlineStr">
+        <is>
+          <t>3, 9, 16</t>
+        </is>
+      </c>
+      <c r="F71" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="72" customHeight="1" ht="140.0">
+      <c r="A72" s="1" t="inlineStr">
+        <is>
+          <t>2612568</t>
+        </is>
+      </c>
+      <c r="C72" s="1" t="inlineStr">
+        <is>
+          <t>PET SELECT</t>
+        </is>
+      </c>
+      <c r="D72" s="1" t="inlineStr">
         <is>
           <t>Published:
 Under examination</t>
         </is>
       </c>
-      <c r="E66" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D67" s="1" t="inlineStr">
+      <c r="E72" s="1" t="inlineStr">
+        <is>
+          <t>31</t>
+        </is>
+      </c>
+      <c r="F72" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="73" customHeight="1" ht="140.0">
+      <c r="A73" s="1" t="inlineStr">
+        <is>
+          <t>2612572</t>
+        </is>
+      </c>
+      <c r="C73" s="1" t="inlineStr">
+        <is>
+          <t>TERRIFIK</t>
+        </is>
+      </c>
+      <c r="D73" s="1" t="inlineStr">
+        <is>
+          <t>Published:
+Under examination</t>
+        </is>
+      </c>
+      <c r="E73" s="1" t="inlineStr">
+        <is>
+          <t>3, 21</t>
+        </is>
+      </c>
+      <c r="F73" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="74" customHeight="1" ht="140.0">
+      <c r="A74" s="1" t="inlineStr">
+        <is>
+          <t>2612573</t>
+        </is>
+      </c>
+      <c r="C74" s="1" t="inlineStr">
+        <is>
+          <t>FEMLINE</t>
+        </is>
+      </c>
+      <c r="D74" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+In opposition period</t>
+        </is>
+      </c>
+      <c r="E74" s="1" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="F74" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="75" customHeight="1" ht="140.0">
+      <c r="A75" s="1" t="inlineStr">
+        <is>
+          <t>2612574</t>
+        </is>
+      </c>
+      <c r="C75" s="1" t="inlineStr">
+        <is>
+          <t>HEAVENLY SPICE</t>
+        </is>
+      </c>
+      <c r="D75" s="1" t="inlineStr">
+        <is>
+          <t>Published:
+Under examination</t>
+        </is>
+      </c>
+      <c r="E75" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F75" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="76" customHeight="1" ht="140.0">
+      <c r="A76" s="1" t="inlineStr">
+        <is>
+          <t>2612575</t>
+        </is>
+      </c>
+      <c r="C76" s="1" t="inlineStr">
+        <is>
+          <t>GRIP-EZE</t>
+        </is>
+      </c>
+      <c r="D76" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+In opposition period</t>
+        </is>
+      </c>
+      <c r="E76" s="1" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="F76" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="77" customHeight="1" ht="140.0">
+      <c r="A77" s="1" t="inlineStr">
+        <is>
+          <t>2613823</t>
+        </is>
+      </c>
+      <c r="C77" s="1" t="inlineStr">
+        <is>
+          <t>D ORGANIC BIOLOGIQUE</t>
+        </is>
+      </c>
+      <c r="D77" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+In opposition period</t>
+        </is>
+      </c>
+      <c r="E77" s="1" t="inlineStr">
+        <is>
+          <t>29, 30, 32</t>
+        </is>
+      </c>
+      <c r="F77" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="78" customHeight="1" ht="140.0">
+      <c r="A78" s="1" t="inlineStr">
+        <is>
+          <t>2613854</t>
+        </is>
+      </c>
+      <c r="C78" s="1" t="inlineStr">
+        <is>
+          <t>STUDIO</t>
+        </is>
+      </c>
+      <c r="D78" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+In opposition period</t>
+        </is>
+      </c>
+      <c r="E78" s="1" t="inlineStr">
+        <is>
+          <t>8, 9, 16, 20, 21</t>
+        </is>
+      </c>
+      <c r="F78" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="79" customHeight="1" ht="140.0">
+      <c r="A79" s="1" t="inlineStr">
+        <is>
+          <t>2614646</t>
+        </is>
+      </c>
+      <c r="C79" s="1" t="inlineStr">
+        <is>
+          <t>METEOR</t>
+        </is>
+      </c>
+      <c r="D79" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+In opposition period</t>
+        </is>
+      </c>
+      <c r="E79" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F79" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="80" customHeight="1" ht="140.0">
+      <c r="A80" s="1" t="inlineStr">
+        <is>
+          <t>2616666</t>
+        </is>
+      </c>
+      <c r="C80" s="1" t="inlineStr">
+        <is>
+          <t>STATIC MATIC</t>
+        </is>
+      </c>
+      <c r="D80" s="1" t="inlineStr">
+        <is>
+          <t>Published:
+Under examination</t>
+        </is>
+      </c>
+      <c r="E80" s="1" t="inlineStr">
+        <is>
+          <t>16, 21</t>
+        </is>
+      </c>
+      <c r="F80" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="81" customHeight="1" ht="140.0">
+      <c r="A81" s="1" t="inlineStr">
+        <is>
+          <t>2616667</t>
+        </is>
+      </c>
+      <c r="C81" s="1" t="inlineStr">
+        <is>
+          <t>STITCH-IT</t>
+        </is>
+      </c>
+      <c r="D81" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+In opposition period</t>
+        </is>
+      </c>
+      <c r="E81" s="1" t="inlineStr">
+        <is>
+          <t>8, 9, 20, 21, 23, 26</t>
+        </is>
+      </c>
+      <c r="F81" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="82" customHeight="1" ht="140.0">
+      <c r="A82" s="1" t="inlineStr">
+        <is>
+          <t>2627239</t>
+        </is>
+      </c>
+      <c r="C82" s="1" t="inlineStr">
+        <is>
+          <t>LINTEK</t>
+        </is>
+      </c>
+      <c r="D82" s="1" t="inlineStr">
         <is>
           <t>Accepted:
 Awaiting publication</t>
         </is>
       </c>
-      <c r="E67" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D68" s="1" t="inlineStr">
+      <c r="E82" s="1" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="F82" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="83" customHeight="1" ht="140.0">
+      <c r="A83" s="1" t="inlineStr">
+        <is>
+          <t>2627253</t>
+        </is>
+      </c>
+      <c r="C83" s="1" t="inlineStr">
+        <is>
+          <t>KANAUK</t>
+        </is>
+      </c>
+      <c r="D83" s="1" t="inlineStr">
         <is>
           <t>Accepted:
 Awaiting publication</t>
         </is>
       </c>
-      <c r="E68" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D69" s="1" t="inlineStr">
+      <c r="E83" s="1" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="F83" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="84" customHeight="1" ht="140.0">
+      <c r="A84" s="1" t="inlineStr">
+        <is>
+          <t>2627274</t>
+        </is>
+      </c>
+      <c r="C84" s="1" t="inlineStr">
+        <is>
+          <t>FIRENZE COLLEZIONE</t>
+        </is>
+      </c>
+      <c r="D84" s="1" t="inlineStr">
         <is>
           <t>Accepted:
 Awaiting publication</t>
         </is>
       </c>
-      <c r="E69" s="1" t="inlineStr">
-[...49 lines deleted...]
-      <c r="D71" s="1" t="inlineStr">
+      <c r="E84" s="1" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="F84" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="85" customHeight="1" ht="140.0">
+      <c r="A85" s="1" t="inlineStr">
+        <is>
+          <t>2627463</t>
+        </is>
+      </c>
+      <c r="C85" s="1" t="inlineStr">
+        <is>
+          <t>FRUITROPIC</t>
+        </is>
+      </c>
+      <c r="D85" s="1" t="inlineStr">
         <is>
           <t>Accepted:
 Awaiting publication</t>
         </is>
       </c>
-      <c r="E71" s="1" t="inlineStr">
-[...77 lines deleted...]
-      <c r="D74" s="1" t="inlineStr">
+      <c r="E85" s="1" t="inlineStr">
+        <is>
+          <t>29, 32</t>
+        </is>
+      </c>
+      <c r="F85" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="86" customHeight="1" ht="140.0">
+      <c r="A86" s="1" t="inlineStr">
+        <is>
+          <t>2627473</t>
+        </is>
+      </c>
+      <c r="C86" s="1" t="inlineStr">
+        <is>
+          <t>FIRENZE COLLEZIONE</t>
+        </is>
+      </c>
+      <c r="D86" s="1" t="inlineStr">
         <is>
           <t>Accepted:
 Awaiting publication</t>
         </is>
       </c>
-      <c r="E74" s="1" t="inlineStr">
-[...49 lines deleted...]
-      <c r="D76" s="1" t="inlineStr">
+      <c r="E86" s="1" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="F86" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="87" customHeight="1" ht="140.0">
+      <c r="A87" s="1" t="inlineStr">
+        <is>
+          <t>2628009</t>
+        </is>
+      </c>
+      <c r="C87" s="1" t="inlineStr">
+        <is>
+          <t>HAAR&amp; KORPER</t>
+        </is>
+      </c>
+      <c r="D87" s="1" t="inlineStr">
         <is>
           <t>Accepted:
 Awaiting publication</t>
         </is>
       </c>
-      <c r="E76" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D77" s="1" t="inlineStr">
+      <c r="E87" s="1" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="F87" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="88" customHeight="1" ht="140.0">
+      <c r="A88" s="1" t="inlineStr">
+        <is>
+          <t>2629802</t>
+        </is>
+      </c>
+      <c r="C88" s="1" t="inlineStr">
+        <is>
+          <t>SILKTEX</t>
+        </is>
+      </c>
+      <c r="D88" s="1" t="inlineStr">
         <is>
           <t>Accepted:
 Awaiting publication</t>
         </is>
       </c>
-      <c r="E77" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D78" s="1" t="inlineStr">
+      <c r="E88" s="1" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="F88" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="89" customHeight="1" ht="140.0">
+      <c r="A89" s="1" t="inlineStr">
+        <is>
+          <t>2630435</t>
+        </is>
+      </c>
+      <c r="C89" s="1" t="inlineStr">
+        <is>
+          <t>CALVIN</t>
+        </is>
+      </c>
+      <c r="D89" s="1" t="inlineStr">
         <is>
           <t>Accepted:
 Awaiting publication</t>
         </is>
       </c>
-      <c r="E78" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D79" s="1" t="inlineStr">
+      <c r="E89" s="1" t="inlineStr">
+        <is>
+          <t>8, 9, 16</t>
+        </is>
+      </c>
+      <c r="F89" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="90" customHeight="1" ht="140.0">
+      <c r="A90" s="1" t="inlineStr">
+        <is>
+          <t>2636735</t>
+        </is>
+      </c>
+      <c r="C90" s="1" t="inlineStr">
+        <is>
+          <t>BUBBLY</t>
+        </is>
+      </c>
+      <c r="D90" s="1" t="inlineStr">
         <is>
           <t>Accepted:
 Awaiting publication</t>
         </is>
       </c>
-      <c r="E79" s="1" t="inlineStr">
-[...49 lines deleted...]
-      <c r="D81" s="1" t="inlineStr">
+      <c r="E90" s="1" t="inlineStr">
+        <is>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="F90" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="91" customHeight="1" ht="140.0">
+      <c r="A91" s="1" t="inlineStr">
+        <is>
+          <t>2638026</t>
+        </is>
+      </c>
+      <c r="C91" s="1" t="inlineStr">
+        <is>
+          <t>FRAMECRAFT</t>
+        </is>
+      </c>
+      <c r="D91" s="1" t="inlineStr">
         <is>
           <t>Accepted:
 Awaiting publication</t>
         </is>
       </c>
-      <c r="E81" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D82" s="1" t="inlineStr">
+      <c r="E91" s="1" t="inlineStr">
+        <is>
+          <t>6, 16, 20</t>
+        </is>
+      </c>
+      <c r="F91" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="92" customHeight="1" ht="140.0">
+      <c r="A92" s="1" t="inlineStr">
+        <is>
+          <t>2647727</t>
+        </is>
+      </c>
+      <c r="C92" s="1" t="inlineStr">
+        <is>
+          <t>ADAMI</t>
+        </is>
+      </c>
+      <c r="D92" s="1" t="inlineStr">
         <is>
           <t>Accepted:
 Awaiting publication</t>
         </is>
       </c>
-      <c r="E82" s="1" t="inlineStr">
-[...277 lines deleted...]
-      </c>
       <c r="E92" s="1" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>9</t>
         </is>
       </c>
       <c r="F92" s="1" t="inlineStr">
         <is>
-          <t/>
+          <t>Dollarama Inc.</t>
         </is>
       </c>
     </row>
     <row r="93" customHeight="1" ht="140.0">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>199533</t>
+          <t>2656263</t>
         </is>
       </c>
       <c r="C93" s="1" t="inlineStr">
         <is>
-          <t>DOLLARAMA</t>
+          <t>CLARIO</t>
         </is>
       </c>
       <c r="D93" s="1" t="inlineStr">
         <is>
-          <t>Status not available</t>
+          <t>Published:
+Awaiting examination</t>
         </is>
       </c>
       <c r="E93" s="1" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>20, 21</t>
         </is>
       </c>
       <c r="F93" s="1" t="inlineStr">
         <is>
-          <t/>
+          <t>Dollarama Inc.</t>
         </is>
       </c>
     </row>
     <row r="94" customHeight="1" ht="140.0">
       <c r="A94" s="1" t="inlineStr">
         <is>
+          <t>2658304</t>
+        </is>
+      </c>
+      <c r="C94" s="1" t="inlineStr">
+        <is>
+          <t>BOUQUET</t>
+        </is>
+      </c>
+      <c r="D94" s="1" t="inlineStr">
+        <is>
+          <t>Published:
+Awaiting examination</t>
+        </is>
+      </c>
+      <c r="E94" s="1" t="inlineStr">
+        <is>
+          <t>26</t>
+        </is>
+      </c>
+      <c r="F94" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="95" customHeight="1" ht="140.0">
+      <c r="A95" s="1" t="inlineStr">
+        <is>
+          <t>2658700</t>
+        </is>
+      </c>
+      <c r="C95" s="1" t="inlineStr">
+        <is>
+          <t>PLANT ME!</t>
+        </is>
+      </c>
+      <c r="D95" s="1" t="inlineStr">
+        <is>
+          <t>Published:
+Awaiting examination</t>
+        </is>
+      </c>
+      <c r="E95" s="1" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="F95" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="96" customHeight="1" ht="140.0">
+      <c r="A96" s="1" t="inlineStr">
+        <is>
+          <t>199532</t>
+        </is>
+      </c>
+      <c r="C96" s="1" t="inlineStr">
+        <is>
+          <t>DOLLARAMA</t>
+        </is>
+      </c>
+      <c r="D96" s="1" t="inlineStr">
+        <is>
+          <t>Status not available</t>
+        </is>
+      </c>
+      <c r="E96" s="1" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="F96" s="1" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="97" customHeight="1" ht="140.0">
+      <c r="A97" s="1" t="inlineStr">
+        <is>
+          <t>199533</t>
+        </is>
+      </c>
+      <c r="C97" s="1" t="inlineStr">
+        <is>
+          <t>DOLLARAMA</t>
+        </is>
+      </c>
+      <c r="D97" s="1" t="inlineStr">
+        <is>
+          <t>Status not available</t>
+        </is>
+      </c>
+      <c r="E97" s="1" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="F97" s="1" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="98" customHeight="1" ht="140.0">
+      <c r="A98" s="1" t="inlineStr">
+        <is>
           <t>383388</t>
         </is>
       </c>
-      <c r="C94" s="1" t="inlineStr">
+      <c r="C98" s="1" t="inlineStr">
         <is>
           <t>DOLLAR-AMA</t>
         </is>
       </c>
-      <c r="D94" s="1" t="inlineStr">
+      <c r="D98" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E94" s="1" t="inlineStr">
+      <c r="E98" s="1" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
-      <c r="F94" s="1" t="inlineStr">
+      <c r="F98" s="1" t="inlineStr">
         <is>
           <t>Action Industries Inc.</t>
         </is>
       </c>
     </row>
-    <row r="95" customHeight="1" ht="140.0">
-      <c r="A95" s="1" t="inlineStr">
+    <row r="99" customHeight="1" ht="140.0">
+      <c r="A99" s="1" t="inlineStr">
         <is>
           <t>383389</t>
         </is>
       </c>
-      <c r="C95" s="1" t="inlineStr">
+      <c r="C99" s="1" t="inlineStr">
         <is>
           <t>DOLLAR-AMA</t>
         </is>
       </c>
-      <c r="D95" s="1" t="inlineStr">
+      <c r="D99" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E95" s="1" t="inlineStr">
+      <c r="E99" s="1" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
-      <c r="F95" s="1" t="inlineStr">
+      <c r="F99" s="1" t="inlineStr">
         <is>
           <t>Action Industries Inc.</t>
         </is>
       </c>
     </row>
-    <row r="96" customHeight="1" ht="140.0">
-      <c r="A96" s="1" t="inlineStr">
+    <row r="100" customHeight="1" ht="140.0">
+      <c r="A100" s="1" t="inlineStr">
         <is>
           <t>199531</t>
         </is>
       </c>
-      <c r="C96" s="1" t="inlineStr">
+      <c r="C100" s="1" t="inlineStr">
         <is>
           <t>DOLLARAMA</t>
         </is>
       </c>
-      <c r="D96" s="1" t="inlineStr">
+      <c r="D100" s="1" t="inlineStr">
         <is>
           <t>Status not available</t>
         </is>
       </c>
-      <c r="E96" s="1" t="inlineStr">
+      <c r="E100" s="1" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
-      <c r="F96" s="1" t="inlineStr">
+      <c r="F100" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
-    <row r="97" customHeight="1" ht="140.0">
-      <c r="A97" s="1" t="inlineStr">
+    <row r="101" customHeight="1" ht="140.0">
+      <c r="A101" s="1" t="inlineStr">
         <is>
           <t>356156</t>
         </is>
       </c>
-      <c r="C97" s="1" t="inlineStr">
+      <c r="C101" s="1" t="inlineStr">
         <is>
           <t>DOLLARAMA</t>
         </is>
       </c>
-      <c r="D97" s="1" t="inlineStr">
+      <c r="D101" s="1" t="inlineStr">
         <is>
           <t>Status not available</t>
         </is>
       </c>
-      <c r="E97" s="1" t="inlineStr">
+      <c r="E101" s="1" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
-      <c r="F97" s="1" t="inlineStr">
+      <c r="F101" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
-    <row r="98" customHeight="1" ht="140.0">
-      <c r="A98" s="1" t="inlineStr">
+    <row r="102" customHeight="1" ht="140.0">
+      <c r="A102" s="1" t="inlineStr">
         <is>
           <t>2520719</t>
         </is>
       </c>
-      <c r="C98" s="1" t="inlineStr">
+      <c r="C102" s="1" t="inlineStr">
         <is>
           <t>DOLLARAMA</t>
         </is>
       </c>
-      <c r="D98" s="1" t="inlineStr">
+      <c r="D102" s="1" t="inlineStr">
         <is>
           <t>Withdrawn:
 Applicant request</t>
         </is>
       </c>
-      <c r="E98" s="1" t="inlineStr">
+      <c r="E102" s="1" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
-      <c r="F98" s="1" t="inlineStr">
+      <c r="F102" s="1" t="inlineStr">
         <is>
           <t>Dollarama Inc.</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>