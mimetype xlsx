--- v5 (2026-06-10)
+++ v6 (2026-07-25)
@@ -90,4536 +90,6784 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment vertical="top" horizontal="left" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFill="true" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../media/image1.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId10" Target="../media/image10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId11" Target="../media/image11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId12" Target="../media/image12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId13" Target="../media/image13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId14" Target="../media/image14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId15" Target="../media/image15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId16" Target="../media/image16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId17" Target="../media/image17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId18" Target="../media/image18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId19" Target="../media/image19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId2" Target="../media/image2.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId20" Target="../media/image20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId21" Target="../media/image21.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId22" Target="../media/image22.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId23" Target="../media/image23.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId24" Target="../media/image24.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId25" Target="../media/image25.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId26" Target="../media/image26.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId27" Target="../media/image27.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId28" Target="../media/image28.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId29" Target="../media/image29.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId3" Target="../media/image3.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId30" Target="../media/image30.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId31" Target="../media/image31.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId32" Target="../media/image32.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId33" Target="../media/image33.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId34" Target="../media/image34.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId35" Target="../media/image35.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId36" Target="../media/image36.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId37" Target="../media/image37.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId38" Target="../media/image38.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId39" Target="../media/image39.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId4" Target="../media/image4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId40" Target="../media/image40.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId41" Target="../media/image41.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId42" Target="../media/image42.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId43" Target="../media/image43.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId44" Target="../media/image44.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId5" Target="../media/image5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId6" Target="../media/image6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId7" Target="../media/image7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId8" Target="../media/image8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId9" Target="../media/image9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../media/image1.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId10" Target="../media/image10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId11" Target="../media/image11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId12" Target="../media/image12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId13" Target="../media/image13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId14" Target="../media/image14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId15" Target="../media/image15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId16" Target="../media/image16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId17" Target="../media/image17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId18" Target="../media/image18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId19" Target="../media/image19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId2" Target="../media/image2.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId20" Target="../media/image20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId21" Target="../media/image21.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId22" Target="../media/image22.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId23" Target="../media/image23.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId24" Target="../media/image24.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId25" Target="../media/image25.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId26" Target="../media/image26.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId27" Target="../media/image27.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId28" Target="../media/image28.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId29" Target="../media/image29.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId3" Target="../media/image3.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId30" Target="../media/image30.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId31" Target="../media/image31.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId32" Target="../media/image32.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId33" Target="../media/image33.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId34" Target="../media/image34.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId35" Target="../media/image35.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId36" Target="../media/image36.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId37" Target="../media/image37.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId38" Target="../media/image38.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId39" Target="../media/image39.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId4" Target="../media/image4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId40" Target="../media/image40.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId41" Target="../media/image41.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId42" Target="../media/image42.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId43" Target="../media/image43.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId44" Target="../media/image44.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId45" Target="../media/image45.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId46" Target="../media/image46.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId47" Target="../media/image47.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId48" Target="../media/image48.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId49" Target="../media/image49.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId5" Target="../media/image5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId50" Target="../media/image50.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId51" Target="../media/image51.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId52" Target="../media/image52.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId53" Target="../media/image53.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId54" Target="../media/image54.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId55" Target="../media/image55.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId56" Target="../media/image56.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId57" Target="../media/image57.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId58" Target="../media/image58.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId59" Target="../media/image59.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId6" Target="../media/image6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId60" Target="../media/image60.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId61" Target="../media/image61.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId62" Target="../media/image62.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId63" Target="../media/image63.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId64" Target="../media/image64.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId65" Target="../media/image65.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId66" Target="../media/image66.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId67" Target="../media/image67.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId68" Target="../media/image68.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId69" Target="../media/image69.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId7" Target="../media/image7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId70" Target="../media/image70.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId8" Target="../media/image8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId9" Target="../media/image9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>4</xdr:row>
-[...36 lines deleted...]
-      <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>5</xdr:row>
-      <xdr:rowOff>1209523</xdr:rowOff>
+      <xdr:rowOff>447619</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="447619"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>838095</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="1209523"/>
+          <a:ext cx="1404000" cy="838095"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>7</xdr:row>
-      <xdr:rowOff>1209523</xdr:rowOff>
+      <xdr:rowOff>761904</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="1209523"/>
+          <a:ext cx="1404000" cy="761904"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>571428</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="571428"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>9</xdr:row>
-      <xdr:rowOff>752380</xdr:rowOff>
-[...30 lines deleted...]
-      <xdr:row>14</xdr:row>
+      <xdr:rowOff>628571</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId5"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="628571"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>936000</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>1428571</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId6"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="936000" cy="1428571"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>14</xdr:row>
-[...18 lines deleted...]
-          <a:ext cx="1404000" cy="1209523"/>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>438095</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId7"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="438095"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>742857</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="8" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId8"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="742857"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1548000</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>492163</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="9" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId9"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1548000" cy="492163"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>16</xdr:row>
-      <xdr:rowOff>752380</xdr:rowOff>
-[...30 lines deleted...]
-      <xdr:row>18</xdr:row>
+      <xdr:rowOff>1380952</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="10" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId10"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1380952"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>18</xdr:row>
-[...31 lines deleted...]
-      <xdr:row>20</xdr:row>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>1057142</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="11" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId11"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1057142"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>20</xdr:row>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>1323809</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="12" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId12"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1323809"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>990476</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="13" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId13"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="990476"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>1009523</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="14" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId14"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1009523"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>1009523</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="15" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId15"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1009523"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="8" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId8"/>
+        <xdr:cNvPr id="16" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>21</xdr:row>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>21</xdr:row>
-[...113 lines deleted...]
-      <xdr:row>30</xdr:row>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>885714</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="12" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId12"/>
+        <xdr:cNvPr id="17" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="885714"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>33</xdr:row>
-      <xdr:rowOff>1200000</xdr:rowOff>
-[...17 lines deleted...]
-          <a:ext cx="1404000" cy="1200000"/>
+      <xdr:rowOff>1285714</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="18" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId18"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1285714"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>1104761</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="19" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId19"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1104761"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>1238095</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="20" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId20"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1238095"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>36</xdr:row>
-      <xdr:rowOff>1171428</xdr:rowOff>
-[...30 lines deleted...]
-      <xdr:row>38</xdr:row>
+      <xdr:rowOff>1038095</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="21" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId21"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1038095"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>38</xdr:row>
+      <xdr:row>37</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="15" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId15"/>
+        <xdr:cNvPr id="22" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>904761</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="23" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId23"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="904761"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
+      <xdr:colOff>1548000</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>540661</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="24" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId24"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1548000" cy="540661"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>40</xdr:row>
-[...132 lines deleted...]
-          <a:ext cx="1404000" cy="1333333"/>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>542857</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="25" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId25"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="542857"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>45</xdr:row>
-      <xdr:rowOff>1180952</xdr:rowOff>
-[...55 lines deleted...]
-          <a:ext cx="1404000" cy="1038095"/>
+      <xdr:rowOff>1428571</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="26" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId26"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>47</xdr:row>
-      <xdr:rowOff>704761</xdr:rowOff>
-[...55 lines deleted...]
-          <a:ext cx="1404000" cy="1028571"/>
+      <xdr:rowOff>1209523</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="27" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId27"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1209523"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>49</xdr:row>
-      <xdr:rowOff>609523</xdr:rowOff>
-[...30 lines deleted...]
-      <xdr:row>52</xdr:row>
+      <xdr:rowOff>1209523</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="28" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId28"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1209523"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>51</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>52</xdr:row>
-[...94 lines deleted...]
-          <a:ext cx="1404000" cy="1028571"/>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>752380</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="29" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId29"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="752380"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>56</xdr:row>
-      <xdr:rowOff>1180952</xdr:rowOff>
-[...55 lines deleted...]
-          <a:ext cx="1404000" cy="857142"/>
+      <xdr:rowOff>1209523</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="30" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId30"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1209523"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>58</xdr:row>
-      <xdr:rowOff>609523</xdr:rowOff>
-[...37 lines deleted...]
-      <xdr:rowOff>1428571</xdr:rowOff>
+      <xdr:rowOff>752380</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="31" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="1428571"/>
-[...37 lines deleted...]
-          <a:ext cx="1404000" cy="1314285"/>
+          <a:ext cx="1404000" cy="752380"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>61</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>61</xdr:row>
-      <xdr:rowOff>1428571</xdr:rowOff>
-[...55 lines deleted...]
-          <a:ext cx="1404000" cy="352380"/>
+      <xdr:rowOff>1209523</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="32" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId32"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1209523"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>63</xdr:row>
-      <xdr:rowOff>1228571</xdr:rowOff>
-[...17 lines deleted...]
-          <a:ext cx="1404000" cy="1228571"/>
+      <xdr:rowOff>1428571</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="33" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId33"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>64</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>1368000</xdr:colOff>
+      <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>64</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
+        <xdr:cNvPr id="34" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId34"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1428571"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>1428571</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="35" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId35"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1428571"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>1028571</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
         <xdr:cNvPr id="36" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1368000" cy="1428571"/>
+          <a:ext cx="1404000" cy="1028571"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>885714</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="37" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId37"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="885714"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>76</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>76</xdr:row>
-      <xdr:rowOff>1095238</xdr:rowOff>
-[...30 lines deleted...]
-      <xdr:row>77</xdr:row>
+      <xdr:rowOff>1200000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="38" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId38"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1200000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>77</xdr:row>
-[...18 lines deleted...]
-          <a:ext cx="1404000" cy="438095"/>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>1171428</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="39" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId39"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1171428"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>1428571</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="40" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId40"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>83</xdr:row>
-      <xdr:rowOff>1028571</xdr:rowOff>
-[...17 lines deleted...]
-          <a:ext cx="1404000" cy="1028571"/>
+      <xdr:rowOff>1428571</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="41" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId41"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1428571"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>1419047</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="42" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId42"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1419047"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>86</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>86</xdr:row>
+      <xdr:rowOff>390476</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="43" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId43"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="390476"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>1333333</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="44" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId44"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1333333"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>1180952</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="45" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId45"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1180952"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>704761</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="46" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId46"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="704761"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>1038095</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="47" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId47"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1038095"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>1028571</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="48" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId48"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1028571"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>1180952</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="49" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId49"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1180952"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>857142</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="50" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId50"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="857142"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>609523</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="51" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId51"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="609523"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>1428571</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="52" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId52"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1428571"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>1314285</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="53" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId53"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1314285"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>1428571</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="54" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId54"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1428571"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>352380</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="55" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId55"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="352380"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>1228571</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="56" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId56"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1228571"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1368000</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>1428571</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="57" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId57"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1368000" cy="1428571"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>1095238</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="58" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId58"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1095238"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>438095</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="59" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId59"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="438095"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>1028571</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="60" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId60"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1028571"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>123</xdr:row>
       <xdr:rowOff>942857</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="40" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId40"/>
+        <xdr:cNvPr id="61" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="942857"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>89</xdr:row>
+      <xdr:row>126</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>89</xdr:row>
+      <xdr:row>126</xdr:row>
       <xdr:rowOff>1066666</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="41" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId41"/>
+        <xdr:cNvPr id="62" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1066666"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>90</xdr:row>
+      <xdr:row>127</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>90</xdr:row>
+      <xdr:row>127</xdr:row>
       <xdr:rowOff>352380</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="42" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId42"/>
+        <xdr:cNvPr id="63" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="352380"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>93</xdr:row>
+      <xdr:row>130</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>93</xdr:row>
+      <xdr:row>130</xdr:row>
       <xdr:rowOff>1028571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="43" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId43"/>
+        <xdr:cNvPr id="64" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1028571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>94</xdr:row>
+      <xdr:row>131</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>94</xdr:row>
+      <xdr:row>131</xdr:row>
       <xdr:rowOff>523809</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="44" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId44"/>
+        <xdr:cNvPr id="65" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId65"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="523809"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>628571</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId66"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="628571"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>1038095</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId67"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1038095"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>704761</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId68"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="704761"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>1028571</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId69"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1028571"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>609523</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId70"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="609523"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../drawings/drawing1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:F102"/>
+  <dimension ref="A2:F147"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true">
       <pane xSplit="1.0" ySplit="4.0" state="frozen" topLeftCell="B5" activePane="bottomRight"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="10.0" customWidth="true"/>
     <col min="3" max="3" width="20.0" customWidth="true"/>
     <col min="4" max="4" width="20.0" customWidth="true"/>
     <col min="2" max="2" width="40.0" customWidth="true"/>
     <col min="5" max="5" width="25.0" customWidth="true"/>
     <col min="6" max="6" width="20.0" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="2" customHeight="1" ht="25.0">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Search Results</t>
         </is>
       </c>
       <c r="C2" s="4" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D2" s="5" t="inlineStr">
         <is>
-          <t>98</t>
+          <t>143</t>
         </is>
       </c>
     </row>
     <row r="4" customHeight="1" ht="25.0">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>Number</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>Visual representation</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>Words</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Goods &amp; Services classes</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>Owner</t>
         </is>
       </c>
     </row>
     <row r="5" customHeight="1" ht="140.0">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>2069118</t>
+          <t>606270</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>DOLLARAMA NZ</t>
+          <t>CANDY CORNER</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>35</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>Dollarama International Inc.</t>
+          <t>Dollarama Australia Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="6" customHeight="1" ht="140.0">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>2522348</t>
+          <t>932901</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>SCRUBBER CLEANZ</t>
+          <t>THE REJECT SHOP</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>35</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>Dollarama Inc.</t>
+          <t>Dollarama Australia Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="7" customHeight="1" ht="140.0">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>2522350</t>
+          <t>1125151</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>D MAISON</t>
+          <t>I DIGITAL</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>20, 21, 24</t>
+          <t>9, 20</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>Dollarama Inc.</t>
+          <t>Dollarama Australia Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="8" customHeight="1" ht="140.0">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>2522722</t>
+          <t>1217490</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>ARTIST'S SERIES</t>
+          <t>JOB SQUAD</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>2, 16</t>
+          <t>16, 21</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>Dollarama Inc.</t>
+          <t>Dollarama Australia Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="9" customHeight="1" ht="140.0">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>2522723</t>
+          <t>1220979</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>CHLOE'S CRAFTS</t>
+          <t>CUISINE ESSENTIALS</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>16, 23, 26</t>
+          <t>6, 9, 11, 21</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>Dollarama Inc.</t>
+          <t>Dollarama Australia Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="10" customHeight="1" ht="140.0">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>2522741</t>
+          <t>1249188</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>HOMEDECO</t>
+          <t>GARDEN EDGE</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>20, 21, 24</t>
+          <t>6, 7, 8, 17, 19, 20, 21</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>Dollarama Inc.</t>
+          <t>Dollarama Australia Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="11" customHeight="1" ht="140.0">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>2522788</t>
+          <t>1249189</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>MONTOY</t>
+          <t>CASA LIVING</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>3, 14, 16, 28</t>
+          <t>18, 20, 22</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>Dollarama Inc.</t>
+          <t>Dollarama Australia Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="12" customHeight="1" ht="140.0">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>2526249</t>
+          <t>1266993</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>DOLLARCITY</t>
+          <t>MADISON &amp; FRENCH</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>35</t>
+          <t>3, 4, 21</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>Dollarama Inc.</t>
+          <t>Dollarama Australia Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="13" customHeight="1" ht="140.0">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>2528310</t>
+          <t>1269375</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>RAMA DESIGN</t>
+          <t>TRS</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>8, 9, 11, 16, 20, 21, 26</t>
+          <t>35</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>Dollarama Inc.</t>
+          <t>Dollarama Australia Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="14" customHeight="1" ht="140.0">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>2539550</t>
+          <t>1277347</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>DOLLARAMA</t>
+          <t>HANDLEYS HARDWARE</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>35</t>
+          <t>6, 7, 8, 9, 11, 12, 16, 18, 20, 22</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>Dollarama International Inc.</t>
+          <t>Dollarama Australia Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="15" customHeight="1" ht="140.0">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>2541663</t>
+          <t>1323742</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>ARTIST'S SERIES</t>
+          <t>EVERYONE'S A WINNER AT THE REJECT SHOP</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>2, 16</t>
+          <t>35</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>Dollarama Inc.</t>
+          <t>Dollarama Australia Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="16" customHeight="1" ht="140.0">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>2541664</t>
+          <t>1406552</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>D MAISON</t>
+          <t>ITSI BITSI</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>20, 21, 24</t>
+          <t>8, 16</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>Dollarama Inc.</t>
+          <t>Dollarama Australia Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="17" customHeight="1" ht="140.0">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>2541665</t>
+          <t>1436096</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>HOMEDECO</t>
+          <t>PET HAVEN</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>20, 21, 24</t>
+          <t>3, 5, 6, 18, 20, 21, 28, 31</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>Dollarama Inc.</t>
+          <t>Dollarama Australia Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="18" customHeight="1" ht="140.0">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>2541666</t>
+          <t>1477189</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>MONTOY</t>
+          <t>GLISSEN</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>3, 14, 16, 28</t>
+          <t>3</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>Dollarama Inc.</t>
+          <t>Dollarama Australia Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="19" customHeight="1" ht="140.0">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>2541668</t>
+          <t>1519371</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>SCRUBBER CLEANZ</t>
+          <t>SOUND REPUBLIK</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>9</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>Dollarama Inc.</t>
+          <t>Dollarama Australia Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="20" customHeight="1" ht="140.0">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>2541669</t>
+          <t>1524434</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>MELA-WARE</t>
+          <t>THE REJECT SHOP</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>8, 9, 11, 21, 34</t>
+          <t>35</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>Dollarama Inc.</t>
+          <t>Dollarama Australia Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="21" customHeight="1" ht="140.0">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>2541670</t>
+          <t>1530192</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>RICHARD</t>
+          <t>TISHOO</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>20, 21, 22, 24</t>
+          <t>16</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>Dollarama Inc.</t>
+          <t>Dollarama Australia Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="22" customHeight="1" ht="140.0">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>2541671</t>
+          <t>1676442</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
-          <t>SET TO GO</t>
+          <t>ITSI BITSI</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
-          <t>3, 8, 11, 21, 25, 26</t>
+          <t>8, 9, 14, 16, 26, 28</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
-          <t>Dollarama Inc.</t>
+          <t>Dollarama Australia Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="23" customHeight="1" ht="140.0">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>2541672</t>
+          <t>1751455</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
-          <t>SPORTGEAR</t>
+          <t>CLEVER CUBS</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>28</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
-          <t>Dollarama Inc.</t>
+          <t>Dollarama Australia Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="24" customHeight="1" ht="140.0">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>2541673</t>
+          <t>1752436</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
-          <t>SUNFUN</t>
+          <t>NOTE WORKS IDEAL FOR SCHOOL HOME OF OFFICE</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>8, 9, 16</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
-          <t>Dollarama Inc.</t>
+          <t>Dollarama Australia Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="25" customHeight="1" ht="140.0">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>2541676</t>
+          <t>1783777</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
-          <t>BIKERAMA</t>
+          <t>TENDA TOT</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Registered/protected</t>
+Expired renewal possible</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
-          <t>6, 8, 9, 11, 12, 17, 22, 25</t>
+          <t>8, 10, 11, 20, 21, 25</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
-          <t>Dollarama Inc.</t>
+          <t>Dollarama Australia Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="26" customHeight="1" ht="140.0">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>2541677</t>
+          <t>1788433</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
-          <t>BOOBAM</t>
+          <t>LET'S WRAP</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
-          <t>20, 21</t>
+          <t>16</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
-          <t>Dollarama Inc.</t>
+          <t>Dollarama Australia Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="27" customHeight="1" ht="140.0">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>2541680</t>
+          <t>1788518</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
-          <t>CASA MODERNA</t>
+          <t>CUISINE SELECTIONS</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>8, 9, 11, 21</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
-          <t>Dollarama Inc.</t>
+          <t>Dollarama Australia Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="28" customHeight="1" ht="140.0">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>2541709</t>
+          <t>1788573</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
-          <t>CADO</t>
+          <t>HAIR ACADEMY</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Registered/protected</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
-          <t>9, 16</t>
+          <t>21, 25, 26</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
-          <t>Dollarama Inc.</t>
+          <t>Dollarama Australia Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="29" customHeight="1" ht="140.0">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>2541712</t>
+          <t>1788906</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
-          <t>CHLOE'S CRAFTS</t>
+          <t>Nubalance</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
-          <t>16, 23, 26</t>
+          <t>3</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
-          <t>Dollarama Inc.</t>
+          <t>Dollarama Australia Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="30" customHeight="1" ht="140.0">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>2542034</t>
+          <t>1789078</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
-          <t>MAURICE</t>
+          <t>Blakeney and Jones</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Registered/protected</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
-          <t>6, 18, 20, 21, 22</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
-          <t>Dollarama Inc.</t>
+          <t>Dollarama Australia Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="31" customHeight="1" ht="140.0">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>2545097</t>
+          <t>1789099</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
-          <t>KAUAI</t>
+          <t>Bizkiz</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Registered/protected</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
-          <t>Dollarama Inc.</t>
+          <t>Dollarama Australia Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="32" customHeight="1" ht="140.0">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>2546573</t>
+          <t>1789764</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
-          <t>JARDIN DECO</t>
+          <t>M &amp; F MADISON FRENCH</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
-          <t>6, 11, 16, 19, 20, 21, 26, 28</t>
+          <t>3, 4, 21</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
-          <t>Dollarama Inc.</t>
+          <t>Dollarama Australia Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="33" customHeight="1" ht="140.0">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>2546574</t>
+          <t>1817120</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
-          <t>HEARTH KITCHEN</t>
+          <t>MEMORY LANE</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>16, 20</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
-          <t>Dollarama Inc.</t>
+          <t>Dollarama Australia Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="34" customHeight="1" ht="140.0">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>2546672</t>
+          <t>1822061</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
-          <t>PROPAINTER</t>
+          <t>LITTLE WORLD</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Registered/protected</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
-          <t>7, 8, 16, 17, 22, 25, 27</t>
+          <t>20, 28</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
-          <t>Dollarama Inc.</t>
+          <t>Dollarama Australia Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="35" customHeight="1" ht="140.0">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>2546673</t>
+          <t>1831681</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
-          <t>DURAMAX</t>
+          <t>MAGIC OF CHRISTMAS</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Registered/protected</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
-          <t>1, 11, 17</t>
+          <t>4, 6, 11, 14, 16, 20, 21, 24, 26, 28</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
-          <t>Dollarama Inc.</t>
+          <t>Dollarama Australia Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="36" customHeight="1" ht="140.0">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>2546674</t>
+          <t>1837632</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
-          <t>LORI</t>
+          <t>BABY CUDDLES</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Registered/protected</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
-          <t>3, 6, 8, 10, 11, 16, 18, 20, 21, 24</t>
+          <t>28</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
-          <t>Dollarama Inc.</t>
+          <t>Dollarama Australia Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="37" customHeight="1" ht="140.0">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>2546675</t>
+          <t>1837908</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
-          <t>SCHMIDT</t>
+          <t>DREAM TOPIA FUN IMAGINE PLAY</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Registered/protected</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
-          <t>5, 8</t>
+          <t>25, 28</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
-          <t>Dollarama Inc.</t>
+          <t>Dollarama Australia Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="38" customHeight="1" ht="140.0">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>2546676</t>
+          <t>1838463</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
-          <t>SPLASH COLLECTION</t>
+          <t>GOTCH YA!</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Registered/protected</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
-          <t>20, 21, 24, 27</t>
+          <t>6, 16, 20, 21, 22, 28</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
-          <t>Dollarama Inc.</t>
+          <t>Dollarama Australia Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="39" customHeight="1" ht="140.0">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>2546677</t>
+          <t>1931374</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
-          <t>THE BATH COLLECTION LA COLLECTION DE BAIN</t>
+          <t>BEES KNEES</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
-          <t>9, 11, 20, 21, 27</t>
+          <t>20, 21</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
-          <t>Dollarama Inc.</t>
+          <t>Dollarama Australia Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="40" customHeight="1" ht="140.0">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>2546993</t>
+          <t>1966456</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
-          <t>DOLLARAMA WATSON'S CANDLES</t>
+          <t>SHED MATE</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>6, 8, 20, 21, 27</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
-          <t>Dollarama Inc.</t>
+          <t>Dollarama Australia Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="41" customHeight="1" ht="140.0">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>2554439</t>
+          <t>2000164</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
-          <t>OMBRE</t>
+          <t>U&amp;S</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
-          <t>Dollarama Inc.</t>
+          <t>Dollarama Australia Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="42" customHeight="1" ht="140.0">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>2566863</t>
+          <t>2000168</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
-          <t>SPOOKY TREATS</t>
+          <t>START</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>3</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
-          <t>Dollarama Inc.</t>
+          <t>Dollarama Australia Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="43" customHeight="1" ht="140.0">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>2568757</t>
+          <t>2069118</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
-          <t>COGAN</t>
+          <t>DOLLARAMA NZ</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
-          <t>8, 21</t>
+          <t>35</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
-          <t>Dollarama Inc.</t>
+          <t>Dollarama International Inc.</t>
         </is>
       </c>
     </row>
     <row r="44" customHeight="1" ht="140.0">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>2570116</t>
+          <t>2201362</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
-          <t>DOLLARAMA $1 PLUS</t>
+          <t>Snackos</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
-          <t>35</t>
+          <t>31</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
-          <t>Dollarama International Inc.</t>
+          <t>Dollarama Australia Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="45" customHeight="1" ht="140.0">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>2570117</t>
+          <t>2201365</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
-          <t>DOLLARAMA $1 PLUS</t>
+          <t>Strapos</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
-          <t>35</t>
+          <t>31</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
-          <t>Dollarama International Inc.</t>
+          <t>Dollarama Australia Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="46" customHeight="1" ht="140.0">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>2570118</t>
+          <t>2255403</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
-          <t>DOLLARAMA $1 PLUS</t>
+          <t>PET HAVEN</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
-          <t>35</t>
+          <t>3, 5, 6, 7, 11, 18, 19, 20, 21, 22, 26, 27, 28, 35</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
-          <t>Dollarama International Inc.</t>
+          <t>Dollarama Australia Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="47" customHeight="1" ht="140.0">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>2522315</t>
+          <t>2282318</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
-          <t>PLANT IT!</t>
+          <t>Power Geek</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E47" s="1" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="F47" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Australia Pty Ltd</t>
+        </is>
+      </c>
+    </row>
+    <row r="48" customHeight="1" ht="140.0">
+      <c r="A48" s="1" t="inlineStr">
+        <is>
+          <t>2522348</t>
+        </is>
+      </c>
+      <c r="C48" s="1" t="inlineStr">
+        <is>
+          <t>SCRUBBER CLEANZ</t>
+        </is>
+      </c>
+      <c r="D48" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E48" s="1" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="F48" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="49" customHeight="1" ht="140.0">
+      <c r="A49" s="1" t="inlineStr">
+        <is>
+          <t>2522350</t>
+        </is>
+      </c>
+      <c r="C49" s="1" t="inlineStr">
+        <is>
+          <t>D MAISON</t>
+        </is>
+      </c>
+      <c r="D49" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E49" s="1" t="inlineStr">
+        <is>
+          <t>20, 21, 24</t>
+        </is>
+      </c>
+      <c r="F49" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="50" customHeight="1" ht="140.0">
+      <c r="A50" s="1" t="inlineStr">
+        <is>
+          <t>2522722</t>
+        </is>
+      </c>
+      <c r="C50" s="1" t="inlineStr">
+        <is>
+          <t>ARTIST'S SERIES</t>
+        </is>
+      </c>
+      <c r="D50" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E50" s="1" t="inlineStr">
+        <is>
+          <t>2, 16</t>
+        </is>
+      </c>
+      <c r="F50" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="51" customHeight="1" ht="140.0">
+      <c r="A51" s="1" t="inlineStr">
+        <is>
+          <t>2522723</t>
+        </is>
+      </c>
+      <c r="C51" s="1" t="inlineStr">
+        <is>
+          <t>CHLOE'S CRAFTS</t>
+        </is>
+      </c>
+      <c r="D51" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E51" s="1" t="inlineStr">
+        <is>
+          <t>16, 23, 26</t>
+        </is>
+      </c>
+      <c r="F51" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="52" customHeight="1" ht="140.0">
+      <c r="A52" s="1" t="inlineStr">
+        <is>
+          <t>2522741</t>
+        </is>
+      </c>
+      <c r="C52" s="1" t="inlineStr">
+        <is>
+          <t>HOMEDECO</t>
+        </is>
+      </c>
+      <c r="D52" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E52" s="1" t="inlineStr">
+        <is>
+          <t>20, 21, 24</t>
+        </is>
+      </c>
+      <c r="F52" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="53" customHeight="1" ht="140.0">
+      <c r="A53" s="1" t="inlineStr">
+        <is>
+          <t>2522788</t>
+        </is>
+      </c>
+      <c r="C53" s="1" t="inlineStr">
+        <is>
+          <t>MONTOY</t>
+        </is>
+      </c>
+      <c r="D53" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E53" s="1" t="inlineStr">
+        <is>
+          <t>3, 14, 16, 28</t>
+        </is>
+      </c>
+      <c r="F53" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="54" customHeight="1" ht="140.0">
+      <c r="A54" s="1" t="inlineStr">
+        <is>
+          <t>2526249</t>
+        </is>
+      </c>
+      <c r="C54" s="1" t="inlineStr">
+        <is>
+          <t>DOLLARCITY</t>
+        </is>
+      </c>
+      <c r="D54" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E54" s="1" t="inlineStr">
+        <is>
+          <t>35</t>
+        </is>
+      </c>
+      <c r="F54" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="55" customHeight="1" ht="140.0">
+      <c r="A55" s="1" t="inlineStr">
+        <is>
+          <t>2528310</t>
+        </is>
+      </c>
+      <c r="C55" s="1" t="inlineStr">
+        <is>
+          <t>RAMA DESIGN</t>
+        </is>
+      </c>
+      <c r="D55" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E55" s="1" t="inlineStr">
+        <is>
+          <t>8, 9, 11, 16, 20, 21, 26</t>
+        </is>
+      </c>
+      <c r="F55" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="56" customHeight="1" ht="140.0">
+      <c r="A56" s="1" t="inlineStr">
+        <is>
+          <t>2539550</t>
+        </is>
+      </c>
+      <c r="C56" s="1" t="inlineStr">
+        <is>
+          <t>DOLLARAMA</t>
+        </is>
+      </c>
+      <c r="D56" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E56" s="1" t="inlineStr">
+        <is>
+          <t>35</t>
+        </is>
+      </c>
+      <c r="F56" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama International Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="57" customHeight="1" ht="140.0">
+      <c r="A57" s="1" t="inlineStr">
+        <is>
+          <t>2541663</t>
+        </is>
+      </c>
+      <c r="C57" s="1" t="inlineStr">
+        <is>
+          <t>ARTIST'S SERIES</t>
+        </is>
+      </c>
+      <c r="D57" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E57" s="1" t="inlineStr">
+        <is>
+          <t>2, 16</t>
+        </is>
+      </c>
+      <c r="F57" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="58" customHeight="1" ht="140.0">
+      <c r="A58" s="1" t="inlineStr">
+        <is>
+          <t>2541664</t>
+        </is>
+      </c>
+      <c r="C58" s="1" t="inlineStr">
+        <is>
+          <t>D MAISON</t>
+        </is>
+      </c>
+      <c r="D58" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E58" s="1" t="inlineStr">
+        <is>
+          <t>20, 21, 24</t>
+        </is>
+      </c>
+      <c r="F58" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="59" customHeight="1" ht="140.0">
+      <c r="A59" s="1" t="inlineStr">
+        <is>
+          <t>2541665</t>
+        </is>
+      </c>
+      <c r="C59" s="1" t="inlineStr">
+        <is>
+          <t>HOMEDECO</t>
+        </is>
+      </c>
+      <c r="D59" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E59" s="1" t="inlineStr">
+        <is>
+          <t>20, 21, 24</t>
+        </is>
+      </c>
+      <c r="F59" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="60" customHeight="1" ht="140.0">
+      <c r="A60" s="1" t="inlineStr">
+        <is>
+          <t>2541666</t>
+        </is>
+      </c>
+      <c r="C60" s="1" t="inlineStr">
+        <is>
+          <t>MONTOY</t>
+        </is>
+      </c>
+      <c r="D60" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E60" s="1" t="inlineStr">
+        <is>
+          <t>3, 14, 16, 28</t>
+        </is>
+      </c>
+      <c r="F60" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="61" customHeight="1" ht="140.0">
+      <c r="A61" s="1" t="inlineStr">
+        <is>
+          <t>2541667</t>
+        </is>
+      </c>
+      <c r="C61" s="1" t="inlineStr">
+        <is>
+          <t>RAMA DESIGN</t>
+        </is>
+      </c>
+      <c r="D61" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E61" s="1" t="inlineStr">
+        <is>
+          <t>8, 9, 11, 16, 20, 21, 26</t>
+        </is>
+      </c>
+      <c r="F61" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="62" customHeight="1" ht="140.0">
+      <c r="A62" s="1" t="inlineStr">
+        <is>
+          <t>2541668</t>
+        </is>
+      </c>
+      <c r="C62" s="1" t="inlineStr">
+        <is>
+          <t>SCRUBBER CLEANZ</t>
+        </is>
+      </c>
+      <c r="D62" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E62" s="1" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="F62" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="63" customHeight="1" ht="140.0">
+      <c r="A63" s="1" t="inlineStr">
+        <is>
+          <t>2541669</t>
+        </is>
+      </c>
+      <c r="C63" s="1" t="inlineStr">
+        <is>
+          <t>MELA-WARE</t>
+        </is>
+      </c>
+      <c r="D63" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E63" s="1" t="inlineStr">
+        <is>
+          <t>8, 9, 11, 21, 34</t>
+        </is>
+      </c>
+      <c r="F63" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="64" customHeight="1" ht="140.0">
+      <c r="A64" s="1" t="inlineStr">
+        <is>
+          <t>2541670</t>
+        </is>
+      </c>
+      <c r="C64" s="1" t="inlineStr">
+        <is>
+          <t>RICHARD</t>
+        </is>
+      </c>
+      <c r="D64" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E64" s="1" t="inlineStr">
+        <is>
+          <t>20, 21, 22, 24</t>
+        </is>
+      </c>
+      <c r="F64" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="65" customHeight="1" ht="140.0">
+      <c r="A65" s="1" t="inlineStr">
+        <is>
+          <t>2541671</t>
+        </is>
+      </c>
+      <c r="C65" s="1" t="inlineStr">
+        <is>
+          <t>SET TO GO</t>
+        </is>
+      </c>
+      <c r="D65" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E65" s="1" t="inlineStr">
+        <is>
+          <t>3, 8, 11, 21, 25, 26</t>
+        </is>
+      </c>
+      <c r="F65" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="66" customHeight="1" ht="140.0">
+      <c r="A66" s="1" t="inlineStr">
+        <is>
+          <t>2541672</t>
+        </is>
+      </c>
+      <c r="C66" s="1" t="inlineStr">
+        <is>
+          <t>SPORTGEAR</t>
+        </is>
+      </c>
+      <c r="D66" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E66" s="1" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="F66" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="67" customHeight="1" ht="140.0">
+      <c r="A67" s="1" t="inlineStr">
+        <is>
+          <t>2541673</t>
+        </is>
+      </c>
+      <c r="C67" s="1" t="inlineStr">
+        <is>
+          <t>SUNFUN</t>
+        </is>
+      </c>
+      <c r="D67" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E67" s="1" t="inlineStr">
+        <is>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="F67" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="68" customHeight="1" ht="140.0">
+      <c r="A68" s="1" t="inlineStr">
+        <is>
+          <t>2541676</t>
+        </is>
+      </c>
+      <c r="C68" s="1" t="inlineStr">
+        <is>
+          <t>BIKERAMA</t>
+        </is>
+      </c>
+      <c r="D68" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E68" s="1" t="inlineStr">
+        <is>
+          <t>6, 8, 9, 11, 12, 17, 22, 25</t>
+        </is>
+      </c>
+      <c r="F68" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="69" customHeight="1" ht="140.0">
+      <c r="A69" s="1" t="inlineStr">
+        <is>
+          <t>2541677</t>
+        </is>
+      </c>
+      <c r="C69" s="1" t="inlineStr">
+        <is>
+          <t>BOOBAM</t>
+        </is>
+      </c>
+      <c r="D69" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E69" s="1" t="inlineStr">
+        <is>
+          <t>20, 21</t>
+        </is>
+      </c>
+      <c r="F69" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="70" customHeight="1" ht="140.0">
+      <c r="A70" s="1" t="inlineStr">
+        <is>
+          <t>2541680</t>
+        </is>
+      </c>
+      <c r="C70" s="1" t="inlineStr">
+        <is>
+          <t>CASA MODERNA</t>
+        </is>
+      </c>
+      <c r="D70" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E70" s="1" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="F70" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="71" customHeight="1" ht="140.0">
+      <c r="A71" s="1" t="inlineStr">
+        <is>
+          <t>2541709</t>
+        </is>
+      </c>
+      <c r="C71" s="1" t="inlineStr">
+        <is>
+          <t>CADO</t>
+        </is>
+      </c>
+      <c r="D71" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E71" s="1" t="inlineStr">
+        <is>
+          <t>9, 16</t>
+        </is>
+      </c>
+      <c r="F71" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="72" customHeight="1" ht="140.0">
+      <c r="A72" s="1" t="inlineStr">
+        <is>
+          <t>2541712</t>
+        </is>
+      </c>
+      <c r="C72" s="1" t="inlineStr">
+        <is>
+          <t>CHLOE'S CRAFTS</t>
+        </is>
+      </c>
+      <c r="D72" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E72" s="1" t="inlineStr">
+        <is>
+          <t>16, 23, 26</t>
+        </is>
+      </c>
+      <c r="F72" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="73" customHeight="1" ht="140.0">
+      <c r="A73" s="1" t="inlineStr">
+        <is>
+          <t>2542034</t>
+        </is>
+      </c>
+      <c r="C73" s="1" t="inlineStr">
+        <is>
+          <t>MAURICE</t>
+        </is>
+      </c>
+      <c r="D73" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E73" s="1" t="inlineStr">
+        <is>
+          <t>6, 18, 20, 21, 22</t>
+        </is>
+      </c>
+      <c r="F73" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="74" customHeight="1" ht="140.0">
+      <c r="A74" s="1" t="inlineStr">
+        <is>
+          <t>2545097</t>
+        </is>
+      </c>
+      <c r="C74" s="1" t="inlineStr">
+        <is>
+          <t>KAUAI</t>
+        </is>
+      </c>
+      <c r="D74" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E74" s="1" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="F74" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="75" customHeight="1" ht="140.0">
+      <c r="A75" s="1" t="inlineStr">
+        <is>
+          <t>2546573</t>
+        </is>
+      </c>
+      <c r="C75" s="1" t="inlineStr">
+        <is>
+          <t>JARDIN DECO</t>
+        </is>
+      </c>
+      <c r="D75" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E75" s="1" t="inlineStr">
+        <is>
+          <t>6, 11, 16, 19, 20, 21, 26, 28</t>
+        </is>
+      </c>
+      <c r="F75" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="76" customHeight="1" ht="140.0">
+      <c r="A76" s="1" t="inlineStr">
+        <is>
+          <t>2546574</t>
+        </is>
+      </c>
+      <c r="C76" s="1" t="inlineStr">
+        <is>
+          <t>HEARTH KITCHEN</t>
+        </is>
+      </c>
+      <c r="D76" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E76" s="1" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="F76" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="77" customHeight="1" ht="140.0">
+      <c r="A77" s="1" t="inlineStr">
+        <is>
+          <t>2546672</t>
+        </is>
+      </c>
+      <c r="C77" s="1" t="inlineStr">
+        <is>
+          <t>PROPAINTER</t>
+        </is>
+      </c>
+      <c r="D77" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E77" s="1" t="inlineStr">
+        <is>
+          <t>7, 8, 16, 17, 22, 25, 27</t>
+        </is>
+      </c>
+      <c r="F77" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="78" customHeight="1" ht="140.0">
+      <c r="A78" s="1" t="inlineStr">
+        <is>
+          <t>2546673</t>
+        </is>
+      </c>
+      <c r="C78" s="1" t="inlineStr">
+        <is>
+          <t>DURAMAX</t>
+        </is>
+      </c>
+      <c r="D78" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E78" s="1" t="inlineStr">
+        <is>
+          <t>1, 11, 17</t>
+        </is>
+      </c>
+      <c r="F78" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="79" customHeight="1" ht="140.0">
+      <c r="A79" s="1" t="inlineStr">
+        <is>
+          <t>2546674</t>
+        </is>
+      </c>
+      <c r="C79" s="1" t="inlineStr">
+        <is>
+          <t>LORI</t>
+        </is>
+      </c>
+      <c r="D79" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E79" s="1" t="inlineStr">
+        <is>
+          <t>3, 6, 8, 10, 11, 16, 18, 20, 21, 24</t>
+        </is>
+      </c>
+      <c r="F79" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="80" customHeight="1" ht="140.0">
+      <c r="A80" s="1" t="inlineStr">
+        <is>
+          <t>2546675</t>
+        </is>
+      </c>
+      <c r="C80" s="1" t="inlineStr">
+        <is>
+          <t>SCHMIDT</t>
+        </is>
+      </c>
+      <c r="D80" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E80" s="1" t="inlineStr">
+        <is>
+          <t>5, 8</t>
+        </is>
+      </c>
+      <c r="F80" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="81" customHeight="1" ht="140.0">
+      <c r="A81" s="1" t="inlineStr">
+        <is>
+          <t>2546676</t>
+        </is>
+      </c>
+      <c r="C81" s="1" t="inlineStr">
+        <is>
+          <t>SPLASH COLLECTION</t>
+        </is>
+      </c>
+      <c r="D81" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E81" s="1" t="inlineStr">
+        <is>
+          <t>20, 21, 24, 27</t>
+        </is>
+      </c>
+      <c r="F81" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="82" customHeight="1" ht="140.0">
+      <c r="A82" s="1" t="inlineStr">
+        <is>
+          <t>2546677</t>
+        </is>
+      </c>
+      <c r="C82" s="1" t="inlineStr">
+        <is>
+          <t>THE BATH COLLECTION LA COLLECTION DE BAIN</t>
+        </is>
+      </c>
+      <c r="D82" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E82" s="1" t="inlineStr">
+        <is>
+          <t>9, 11, 20, 21, 27</t>
+        </is>
+      </c>
+      <c r="F82" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="83" customHeight="1" ht="140.0">
+      <c r="A83" s="1" t="inlineStr">
+        <is>
+          <t>2546993</t>
+        </is>
+      </c>
+      <c r="C83" s="1" t="inlineStr">
+        <is>
+          <t>DOLLARAMA WATSON'S CANDLES</t>
+        </is>
+      </c>
+      <c r="D83" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E83" s="1" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="F83" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="84" customHeight="1" ht="140.0">
+      <c r="A84" s="1" t="inlineStr">
+        <is>
+          <t>2554439</t>
+        </is>
+      </c>
+      <c r="C84" s="1" t="inlineStr">
+        <is>
+          <t>OMBRE</t>
+        </is>
+      </c>
+      <c r="D84" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E84" s="1" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="F84" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="85" customHeight="1" ht="140.0">
+      <c r="A85" s="1" t="inlineStr">
+        <is>
+          <t>2566863</t>
+        </is>
+      </c>
+      <c r="C85" s="1" t="inlineStr">
+        <is>
+          <t>SPOOKY TREATS</t>
+        </is>
+      </c>
+      <c r="D85" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E85" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F85" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="86" customHeight="1" ht="140.0">
+      <c r="A86" s="1" t="inlineStr">
+        <is>
+          <t>2568757</t>
+        </is>
+      </c>
+      <c r="C86" s="1" t="inlineStr">
+        <is>
+          <t>COGAN</t>
+        </is>
+      </c>
+      <c r="D86" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E86" s="1" t="inlineStr">
+        <is>
+          <t>8, 21</t>
+        </is>
+      </c>
+      <c r="F86" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="87" customHeight="1" ht="140.0">
+      <c r="A87" s="1" t="inlineStr">
+        <is>
+          <t>2570116</t>
+        </is>
+      </c>
+      <c r="C87" s="1" t="inlineStr">
+        <is>
+          <t>DOLLARAMA $1 PLUS</t>
+        </is>
+      </c>
+      <c r="D87" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E87" s="1" t="inlineStr">
+        <is>
+          <t>35</t>
+        </is>
+      </c>
+      <c r="F87" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama International Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="88" customHeight="1" ht="140.0">
+      <c r="A88" s="1" t="inlineStr">
+        <is>
+          <t>2570117</t>
+        </is>
+      </c>
+      <c r="C88" s="1" t="inlineStr">
+        <is>
+          <t>DOLLARAMA $1 PLUS</t>
+        </is>
+      </c>
+      <c r="D88" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E88" s="1" t="inlineStr">
+        <is>
+          <t>35</t>
+        </is>
+      </c>
+      <c r="F88" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama International Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="89" customHeight="1" ht="140.0">
+      <c r="A89" s="1" t="inlineStr">
+        <is>
+          <t>2570118</t>
+        </is>
+      </c>
+      <c r="C89" s="1" t="inlineStr">
+        <is>
+          <t>DOLLARAMA $1 PLUS</t>
+        </is>
+      </c>
+      <c r="D89" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E89" s="1" t="inlineStr">
+        <is>
+          <t>35</t>
+        </is>
+      </c>
+      <c r="F89" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama International Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="90" customHeight="1" ht="140.0">
+      <c r="A90" s="1" t="inlineStr">
+        <is>
+          <t>2612563</t>
+        </is>
+      </c>
+      <c r="C90" s="1" t="inlineStr">
+        <is>
+          <t>LUV FRESH</t>
+        </is>
+      </c>
+      <c r="D90" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E90" s="1" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="F90" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="91" customHeight="1" ht="140.0">
+      <c r="A91" s="1" t="inlineStr">
+        <is>
+          <t>2612564</t>
+        </is>
+      </c>
+      <c r="C91" s="1" t="inlineStr">
+        <is>
+          <t>ISLAND BAR</t>
+        </is>
+      </c>
+      <c r="D91" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E91" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F91" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="92" customHeight="1" ht="140.0">
+      <c r="A92" s="1" t="inlineStr">
+        <is>
+          <t>2612565</t>
+        </is>
+      </c>
+      <c r="C92" s="1" t="inlineStr">
+        <is>
+          <t>SEAL STORE</t>
+        </is>
+      </c>
+      <c r="D92" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E92" s="1" t="inlineStr">
+        <is>
+          <t>16, 22</t>
+        </is>
+      </c>
+      <c r="F92" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="93" customHeight="1" ht="140.0">
+      <c r="A93" s="1" t="inlineStr">
+        <is>
+          <t>2612566</t>
+        </is>
+      </c>
+      <c r="C93" s="1" t="inlineStr">
+        <is>
+          <t>D GOURMET</t>
+        </is>
+      </c>
+      <c r="D93" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E93" s="1" t="inlineStr">
+        <is>
+          <t>3, 29, 30, 31, 32</t>
+        </is>
+      </c>
+      <c r="F93" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="94" customHeight="1" ht="140.0">
+      <c r="A94" s="1" t="inlineStr">
+        <is>
+          <t>2612567</t>
+        </is>
+      </c>
+      <c r="C94" s="1" t="inlineStr">
+        <is>
+          <t>SWEET SHOPPE</t>
+        </is>
+      </c>
+      <c r="D94" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E94" s="1" t="inlineStr">
+        <is>
+          <t>3, 9, 16</t>
+        </is>
+      </c>
+      <c r="F94" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="95" customHeight="1" ht="140.0">
+      <c r="A95" s="1" t="inlineStr">
+        <is>
+          <t>2612573</t>
+        </is>
+      </c>
+      <c r="C95" s="1" t="inlineStr">
+        <is>
+          <t>FEMLINE</t>
+        </is>
+      </c>
+      <c r="D95" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E95" s="1" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="F95" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="96" customHeight="1" ht="140.0">
+      <c r="A96" s="1" t="inlineStr">
+        <is>
+          <t>2612575</t>
+        </is>
+      </c>
+      <c r="C96" s="1" t="inlineStr">
+        <is>
+          <t>GRIP-EZE</t>
+        </is>
+      </c>
+      <c r="D96" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E96" s="1" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="F96" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="97" customHeight="1" ht="140.0">
+      <c r="A97" s="1" t="inlineStr">
+        <is>
+          <t>2541674</t>
+        </is>
+      </c>
+      <c r="C97" s="1" t="inlineStr">
+        <is>
+          <t>SNAPTITE</t>
+        </is>
+      </c>
+      <c r="D97" s="1" t="inlineStr">
         <is>
           <t>Published:
 Under examination</t>
         </is>
       </c>
-      <c r="E47" s="1" t="inlineStr">
+      <c r="E97" s="1" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
-      <c r="F47" s="1" t="inlineStr">
-[...16 lines deleted...]
-      <c r="D48" s="1" t="inlineStr">
+      <c r="F97" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="98" customHeight="1" ht="140.0">
+      <c r="A98" s="1" t="inlineStr">
+        <is>
+          <t>2541675</t>
+        </is>
+      </c>
+      <c r="C98" s="1" t="inlineStr">
+        <is>
+          <t>PLANT IT!</t>
+        </is>
+      </c>
+      <c r="D98" s="1" t="inlineStr">
         <is>
           <t>Published:
 Under examination</t>
         </is>
       </c>
-      <c r="E48" s="1" t="inlineStr">
+      <c r="E98" s="1" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
-      <c r="F48" s="1" t="inlineStr">
-[...16 lines deleted...]
-      <c r="D49" s="1" t="inlineStr">
+      <c r="F98" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="99" customHeight="1" ht="140.0">
+      <c r="A99" s="1" t="inlineStr">
+        <is>
+          <t>2541679</t>
+        </is>
+      </c>
+      <c r="C99" s="1" t="inlineStr">
+        <is>
+          <t>BOUQUET</t>
+        </is>
+      </c>
+      <c r="D99" s="1" t="inlineStr">
         <is>
           <t>Published:
 Under examination</t>
         </is>
       </c>
-      <c r="E49" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D50" s="1" t="inlineStr">
+      <c r="E99" s="1" t="inlineStr">
+        <is>
+          <t>26</t>
+        </is>
+      </c>
+      <c r="F99" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="100" customHeight="1" ht="140.0">
+      <c r="A100" s="1" t="inlineStr">
+        <is>
+          <t>2546575</t>
+        </is>
+      </c>
+      <c r="C100" s="1" t="inlineStr">
+        <is>
+          <t>GLACIA</t>
+        </is>
+      </c>
+      <c r="D100" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+In opposition period</t>
+        </is>
+      </c>
+      <c r="E100" s="1" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="F100" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="101" customHeight="1" ht="140.0">
+      <c r="A101" s="1" t="inlineStr">
+        <is>
+          <t>2546992</t>
+        </is>
+      </c>
+      <c r="C101" s="1" t="inlineStr">
+        <is>
+          <t>SASSY DESIGN</t>
+        </is>
+      </c>
+      <c r="D101" s="1" t="inlineStr">
         <is>
           <t>Published:
 Under examination</t>
         </is>
       </c>
-      <c r="E50" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D51" s="1" t="inlineStr">
+      <c r="E101" s="1" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="F101" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="102" customHeight="1" ht="140.0">
+      <c r="A102" s="1" t="inlineStr">
+        <is>
+          <t>2546994</t>
+        </is>
+      </c>
+      <c r="C102" s="1" t="inlineStr">
+        <is>
+          <t>WATSON'S CANDLES</t>
+        </is>
+      </c>
+      <c r="D102" s="1" t="inlineStr">
         <is>
           <t>Published:
 Under examination</t>
         </is>
       </c>
-      <c r="E51" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D52" s="1" t="inlineStr">
+      <c r="E102" s="1" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="F102" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="103" customHeight="1" ht="140.0">
+      <c r="A103" s="1" t="inlineStr">
+        <is>
+          <t>2547134</t>
+        </is>
+      </c>
+      <c r="C103" s="1" t="inlineStr">
+        <is>
+          <t>FRAMEWORKS</t>
+        </is>
+      </c>
+      <c r="D103" s="1" t="inlineStr">
+        <is>
+          <t>Published:
+Under examination</t>
+        </is>
+      </c>
+      <c r="E103" s="1" t="inlineStr">
+        <is>
+          <t>6, 16, 20</t>
+        </is>
+      </c>
+      <c r="F103" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="104" customHeight="1" ht="140.0">
+      <c r="A104" s="1" t="inlineStr">
+        <is>
+          <t>2554437</t>
+        </is>
+      </c>
+      <c r="C104" s="1" t="inlineStr">
+        <is>
+          <t>CASTLE CRAFT</t>
+        </is>
+      </c>
+      <c r="D104" s="1" t="inlineStr">
+        <is>
+          <t>Published:
+Under examination</t>
+        </is>
+      </c>
+      <c r="E104" s="1" t="inlineStr">
+        <is>
+          <t>16, 26</t>
+        </is>
+      </c>
+      <c r="F104" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="105" customHeight="1" ht="140.0">
+      <c r="A105" s="1" t="inlineStr">
+        <is>
+          <t>2554438</t>
+        </is>
+      </c>
+      <c r="C105" s="1" t="inlineStr">
+        <is>
+          <t>OMBRE</t>
+        </is>
+      </c>
+      <c r="D105" s="1" t="inlineStr">
+        <is>
+          <t>Published:
+Under examination</t>
+        </is>
+      </c>
+      <c r="E105" s="1" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="F105" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="106" customHeight="1" ht="140.0">
+      <c r="A106" s="1" t="inlineStr">
+        <is>
+          <t>2554444</t>
+        </is>
+      </c>
+      <c r="C106" s="1" t="inlineStr">
+        <is>
+          <t>KITCHEN ELEMENTS</t>
+        </is>
+      </c>
+      <c r="D106" s="1" t="inlineStr">
+        <is>
+          <t>Published:
+Under examination</t>
+        </is>
+      </c>
+      <c r="E106" s="1" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="F106" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="107" customHeight="1" ht="140.0">
+      <c r="A107" s="1" t="inlineStr">
+        <is>
+          <t>2554445</t>
+        </is>
+      </c>
+      <c r="C107" s="1" t="inlineStr">
+        <is>
+          <t>PLASTICO</t>
+        </is>
+      </c>
+      <c r="D107" s="1" t="inlineStr">
+        <is>
+          <t>Published:
+Under examination</t>
+        </is>
+      </c>
+      <c r="E107" s="1" t="inlineStr">
+        <is>
+          <t>20, 21</t>
+        </is>
+      </c>
+      <c r="F107" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="108" customHeight="1" ht="140.0">
+      <c r="A108" s="1" t="inlineStr">
+        <is>
+          <t>2554468</t>
+        </is>
+      </c>
+      <c r="C108" s="1" t="inlineStr">
+        <is>
+          <t>OMBRE</t>
+        </is>
+      </c>
+      <c r="D108" s="1" t="inlineStr">
+        <is>
+          <t>Published:
+Under examination</t>
+        </is>
+      </c>
+      <c r="E108" s="1" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="F108" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="109" customHeight="1" ht="140.0">
+      <c r="A109" s="1" t="inlineStr">
+        <is>
+          <t>2570119</t>
+        </is>
+      </c>
+      <c r="C109" s="1" t="inlineStr">
+        <is>
+          <t>$1 PLUS</t>
+        </is>
+      </c>
+      <c r="D109" s="1" t="inlineStr">
+        <is>
+          <t>Published:
+Under examination</t>
+        </is>
+      </c>
+      <c r="E109" s="1" t="inlineStr">
+        <is>
+          <t>35</t>
+        </is>
+      </c>
+      <c r="F109" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama International Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="110" customHeight="1" ht="140.0">
+      <c r="A110" s="1" t="inlineStr">
+        <is>
+          <t>2589153</t>
+        </is>
+      </c>
+      <c r="C110" s="1" t="inlineStr">
+        <is>
+          <t>OSOCRAFTY</t>
+        </is>
+      </c>
+      <c r="D110" s="1" t="inlineStr">
+        <is>
+          <t>Published:
+Under examination</t>
+        </is>
+      </c>
+      <c r="E110" s="1" t="inlineStr">
+        <is>
+          <t>16, 26</t>
+        </is>
+      </c>
+      <c r="F110" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="111" customHeight="1" ht="140.0">
+      <c r="A111" s="1" t="inlineStr">
+        <is>
+          <t>2612568</t>
+        </is>
+      </c>
+      <c r="C111" s="1" t="inlineStr">
+        <is>
+          <t>PET SELECT</t>
+        </is>
+      </c>
+      <c r="D111" s="1" t="inlineStr">
+        <is>
+          <t>Published:
+Under examination</t>
+        </is>
+      </c>
+      <c r="E111" s="1" t="inlineStr">
+        <is>
+          <t>31</t>
+        </is>
+      </c>
+      <c r="F111" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="112" customHeight="1" ht="140.0">
+      <c r="A112" s="1" t="inlineStr">
+        <is>
+          <t>2612572</t>
+        </is>
+      </c>
+      <c r="C112" s="1" t="inlineStr">
+        <is>
+          <t>TERRIFIK</t>
+        </is>
+      </c>
+      <c r="D112" s="1" t="inlineStr">
+        <is>
+          <t>Published:
+Under examination</t>
+        </is>
+      </c>
+      <c r="E112" s="1" t="inlineStr">
+        <is>
+          <t>3, 21</t>
+        </is>
+      </c>
+      <c r="F112" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="113" customHeight="1" ht="140.0">
+      <c r="A113" s="1" t="inlineStr">
+        <is>
+          <t>2612574</t>
+        </is>
+      </c>
+      <c r="C113" s="1" t="inlineStr">
+        <is>
+          <t>HEAVENLY SPICE</t>
+        </is>
+      </c>
+      <c r="D113" s="1" t="inlineStr">
+        <is>
+          <t>Published:
+Under examination</t>
+        </is>
+      </c>
+      <c r="E113" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F113" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="114" customHeight="1" ht="140.0">
+      <c r="A114" s="1" t="inlineStr">
+        <is>
+          <t>2613823</t>
+        </is>
+      </c>
+      <c r="C114" s="1" t="inlineStr">
+        <is>
+          <t>D ORGANIC BIOLOGIQUE</t>
+        </is>
+      </c>
+      <c r="D114" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+Opposition period expired</t>
+        </is>
+      </c>
+      <c r="E114" s="1" t="inlineStr">
+        <is>
+          <t>29, 30, 32</t>
+        </is>
+      </c>
+      <c r="F114" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="115" customHeight="1" ht="140.0">
+      <c r="A115" s="1" t="inlineStr">
+        <is>
+          <t>2613854</t>
+        </is>
+      </c>
+      <c r="C115" s="1" t="inlineStr">
+        <is>
+          <t>STUDIO</t>
+        </is>
+      </c>
+      <c r="D115" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+Opposition period expired</t>
+        </is>
+      </c>
+      <c r="E115" s="1" t="inlineStr">
+        <is>
+          <t>8, 9, 16, 20, 21</t>
+        </is>
+      </c>
+      <c r="F115" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="116" customHeight="1" ht="140.0">
+      <c r="A116" s="1" t="inlineStr">
+        <is>
+          <t>2614646</t>
+        </is>
+      </c>
+      <c r="C116" s="1" t="inlineStr">
+        <is>
+          <t>METEOR</t>
+        </is>
+      </c>
+      <c r="D116" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+Opposition period expired</t>
+        </is>
+      </c>
+      <c r="E116" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F116" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="117" customHeight="1" ht="140.0">
+      <c r="A117" s="1" t="inlineStr">
+        <is>
+          <t>2616666</t>
+        </is>
+      </c>
+      <c r="C117" s="1" t="inlineStr">
+        <is>
+          <t>STATIC MATIC</t>
+        </is>
+      </c>
+      <c r="D117" s="1" t="inlineStr">
+        <is>
+          <t>Published:
+Under examination</t>
+        </is>
+      </c>
+      <c r="E117" s="1" t="inlineStr">
+        <is>
+          <t>16, 21</t>
+        </is>
+      </c>
+      <c r="F117" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="118" customHeight="1" ht="140.0">
+      <c r="A118" s="1" t="inlineStr">
+        <is>
+          <t>2616667</t>
+        </is>
+      </c>
+      <c r="C118" s="1" t="inlineStr">
+        <is>
+          <t>STITCH-IT</t>
+        </is>
+      </c>
+      <c r="D118" s="1" t="inlineStr">
         <is>
           <t>Accepted:
 In opposition period</t>
         </is>
       </c>
-      <c r="E52" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D53" s="1" t="inlineStr">
+      <c r="E118" s="1" t="inlineStr">
+        <is>
+          <t>8, 9, 20, 21, 23, 26</t>
+        </is>
+      </c>
+      <c r="F118" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="119" customHeight="1" ht="140.0">
+      <c r="A119" s="1" t="inlineStr">
+        <is>
+          <t>2627239</t>
+        </is>
+      </c>
+      <c r="C119" s="1" t="inlineStr">
+        <is>
+          <t>LINTEK</t>
+        </is>
+      </c>
+      <c r="D119" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+In opposition period</t>
+        </is>
+      </c>
+      <c r="E119" s="1" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="F119" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="120" customHeight="1" ht="140.0">
+      <c r="A120" s="1" t="inlineStr">
+        <is>
+          <t>2627253</t>
+        </is>
+      </c>
+      <c r="C120" s="1" t="inlineStr">
+        <is>
+          <t>KANAUK</t>
+        </is>
+      </c>
+      <c r="D120" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+In opposition period</t>
+        </is>
+      </c>
+      <c r="E120" s="1" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="F120" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="121" customHeight="1" ht="140.0">
+      <c r="A121" s="1" t="inlineStr">
+        <is>
+          <t>2627274</t>
+        </is>
+      </c>
+      <c r="C121" s="1" t="inlineStr">
+        <is>
+          <t>FIRENZE COLLEZIONE</t>
+        </is>
+      </c>
+      <c r="D121" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+In opposition period</t>
+        </is>
+      </c>
+      <c r="E121" s="1" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="F121" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="122" customHeight="1" ht="140.0">
+      <c r="A122" s="1" t="inlineStr">
+        <is>
+          <t>2627463</t>
+        </is>
+      </c>
+      <c r="C122" s="1" t="inlineStr">
+        <is>
+          <t>FRUITROPIC</t>
+        </is>
+      </c>
+      <c r="D122" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+In opposition period</t>
+        </is>
+      </c>
+      <c r="E122" s="1" t="inlineStr">
+        <is>
+          <t>29, 32</t>
+        </is>
+      </c>
+      <c r="F122" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="123" customHeight="1" ht="140.0">
+      <c r="A123" s="1" t="inlineStr">
+        <is>
+          <t>2627473</t>
+        </is>
+      </c>
+      <c r="C123" s="1" t="inlineStr">
+        <is>
+          <t>FIRENZE COLLEZIONE</t>
+        </is>
+      </c>
+      <c r="D123" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+In opposition period</t>
+        </is>
+      </c>
+      <c r="E123" s="1" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="F123" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="124" customHeight="1" ht="140.0">
+      <c r="A124" s="1" t="inlineStr">
+        <is>
+          <t>2628009</t>
+        </is>
+      </c>
+      <c r="C124" s="1" t="inlineStr">
+        <is>
+          <t>HAAR&amp; KORPER</t>
+        </is>
+      </c>
+      <c r="D124" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+Awaiting publication</t>
+        </is>
+      </c>
+      <c r="E124" s="1" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="F124" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="125" customHeight="1" ht="140.0">
+      <c r="A125" s="1" t="inlineStr">
+        <is>
+          <t>2629802</t>
+        </is>
+      </c>
+      <c r="C125" s="1" t="inlineStr">
+        <is>
+          <t>SILKTEX</t>
+        </is>
+      </c>
+      <c r="D125" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+Awaiting publication</t>
+        </is>
+      </c>
+      <c r="E125" s="1" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="F125" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="126" customHeight="1" ht="140.0">
+      <c r="A126" s="1" t="inlineStr">
+        <is>
+          <t>2630435</t>
+        </is>
+      </c>
+      <c r="C126" s="1" t="inlineStr">
+        <is>
+          <t>CALVIN</t>
+        </is>
+      </c>
+      <c r="D126" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+Awaiting publication</t>
+        </is>
+      </c>
+      <c r="E126" s="1" t="inlineStr">
+        <is>
+          <t>8, 9, 16</t>
+        </is>
+      </c>
+      <c r="F126" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="127" customHeight="1" ht="140.0">
+      <c r="A127" s="1" t="inlineStr">
+        <is>
+          <t>2636735</t>
+        </is>
+      </c>
+      <c r="C127" s="1" t="inlineStr">
+        <is>
+          <t>BUBBLY</t>
+        </is>
+      </c>
+      <c r="D127" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+Awaiting publication</t>
+        </is>
+      </c>
+      <c r="E127" s="1" t="inlineStr">
+        <is>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="F127" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="128" customHeight="1" ht="140.0">
+      <c r="A128" s="1" t="inlineStr">
+        <is>
+          <t>2638026</t>
+        </is>
+      </c>
+      <c r="C128" s="1" t="inlineStr">
+        <is>
+          <t>FRAMECRAFT</t>
+        </is>
+      </c>
+      <c r="D128" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+Awaiting publication</t>
+        </is>
+      </c>
+      <c r="E128" s="1" t="inlineStr">
+        <is>
+          <t>6, 16, 20</t>
+        </is>
+      </c>
+      <c r="F128" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="129" customHeight="1" ht="140.0">
+      <c r="A129" s="1" t="inlineStr">
+        <is>
+          <t>2647727</t>
+        </is>
+      </c>
+      <c r="C129" s="1" t="inlineStr">
+        <is>
+          <t>ADAMI</t>
+        </is>
+      </c>
+      <c r="D129" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+Awaiting publication</t>
+        </is>
+      </c>
+      <c r="E129" s="1" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="F129" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="130" customHeight="1" ht="140.0">
+      <c r="A130" s="1" t="inlineStr">
+        <is>
+          <t>2656263</t>
+        </is>
+      </c>
+      <c r="C130" s="1" t="inlineStr">
+        <is>
+          <t>CLARIO</t>
+        </is>
+      </c>
+      <c r="D130" s="1" t="inlineStr">
         <is>
           <t>Published:
 Under examination</t>
         </is>
       </c>
-      <c r="E53" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D54" s="1" t="inlineStr">
+      <c r="E130" s="1" t="inlineStr">
+        <is>
+          <t>20, 21</t>
+        </is>
+      </c>
+      <c r="F130" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="131" customHeight="1" ht="140.0">
+      <c r="A131" s="1" t="inlineStr">
+        <is>
+          <t>2658304</t>
+        </is>
+      </c>
+      <c r="C131" s="1" t="inlineStr">
+        <is>
+          <t>BOUQUET</t>
+        </is>
+      </c>
+      <c r="D131" s="1" t="inlineStr">
         <is>
           <t>Published:
 Under examination</t>
         </is>
       </c>
-      <c r="E54" s="1" t="inlineStr">
-[...27 lines deleted...]
-      <c r="E55" s="1" t="inlineStr">
+      <c r="E131" s="1" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
-      <c r="F55" s="1" t="inlineStr">
-[...744 lines deleted...]
-      <c r="D82" s="1" t="inlineStr">
+      <c r="F131" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="132" customHeight="1" ht="140.0">
+      <c r="A132" s="1" t="inlineStr">
+        <is>
+          <t>2658700</t>
+        </is>
+      </c>
+      <c r="C132" s="1" t="inlineStr">
+        <is>
+          <t>PLANT ME!</t>
+        </is>
+      </c>
+      <c r="D132" s="1" t="inlineStr">
         <is>
           <t>Accepted:
 Awaiting publication</t>
         </is>
       </c>
-      <c r="E82" s="1" t="inlineStr">
+      <c r="E132" s="1" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
-      <c r="F82" s="1" t="inlineStr">
-[...16 lines deleted...]
-      <c r="D83" s="1" t="inlineStr">
+      <c r="F132" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="133" customHeight="1" ht="140.0">
+      <c r="A133" s="1" t="inlineStr">
+        <is>
+          <t>2664071</t>
+        </is>
+      </c>
+      <c r="C133" s="1" t="inlineStr">
+        <is>
+          <t>D CHILL</t>
+        </is>
+      </c>
+      <c r="D133" s="1" t="inlineStr">
         <is>
           <t>Accepted:
 Awaiting publication</t>
         </is>
       </c>
-      <c r="E83" s="1" t="inlineStr">
-[...139 lines deleted...]
-      <c r="E88" s="1" t="inlineStr">
+      <c r="E133" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
-      <c r="F88" s="1" t="inlineStr">
-[...128 lines deleted...]
-      <c r="D93" s="1" t="inlineStr">
+      <c r="F133" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="134" customHeight="1" ht="140.0">
+      <c r="A134" s="1" t="inlineStr">
+        <is>
+          <t>2677115</t>
+        </is>
+      </c>
+      <c r="C134" s="1" t="inlineStr">
+        <is>
+          <t>FLIKA</t>
+        </is>
+      </c>
+      <c r="D134" s="1" t="inlineStr">
         <is>
           <t>Published:
 Awaiting examination</t>
         </is>
       </c>
-      <c r="E93" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D94" s="1" t="inlineStr">
+      <c r="E134" s="1" t="inlineStr">
+        <is>
+          <t>34</t>
+        </is>
+      </c>
+      <c r="F134" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="135" customHeight="1" ht="140.0">
+      <c r="A135" s="1" t="inlineStr">
+        <is>
+          <t>2677808</t>
+        </is>
+      </c>
+      <c r="C135" s="1" t="inlineStr">
+        <is>
+          <t>GREENBEAM</t>
+        </is>
+      </c>
+      <c r="D135" s="1" t="inlineStr">
         <is>
           <t>Published:
 Awaiting examination</t>
         </is>
       </c>
-      <c r="E94" s="1" t="inlineStr">
-[...27 lines deleted...]
-      <c r="E95" s="1" t="inlineStr">
+      <c r="E135" s="1" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="F135" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="136" customHeight="1" ht="140.0">
+      <c r="A136" s="1" t="inlineStr">
+        <is>
+          <t>199532</t>
+        </is>
+      </c>
+      <c r="C136" s="1" t="inlineStr">
+        <is>
+          <t>DOLLARAMA</t>
+        </is>
+      </c>
+      <c r="D136" s="1" t="inlineStr">
+        <is>
+          <t>Status not available</t>
+        </is>
+      </c>
+      <c r="E136" s="1" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
-      <c r="F95" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="C96" s="1" t="inlineStr">
+      <c r="F136" s="1" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="137" customHeight="1" ht="140.0">
+      <c r="A137" s="1" t="inlineStr">
+        <is>
+          <t>199533</t>
+        </is>
+      </c>
+      <c r="C137" s="1" t="inlineStr">
         <is>
           <t>DOLLARAMA</t>
         </is>
       </c>
-      <c r="D96" s="1" t="inlineStr">
+      <c r="D137" s="1" t="inlineStr">
         <is>
           <t>Status not available</t>
         </is>
       </c>
-      <c r="E96" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F96" s="1" t="inlineStr">
+      <c r="E137" s="1" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="F137" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
-    <row r="97" customHeight="1" ht="140.0">
-[...27 lines deleted...]
-      <c r="A98" s="1" t="inlineStr">
+    <row r="138" customHeight="1" ht="140.0">
+      <c r="A138" s="1" t="inlineStr">
         <is>
           <t>383388</t>
         </is>
       </c>
-      <c r="C98" s="1" t="inlineStr">
+      <c r="C138" s="1" t="inlineStr">
         <is>
           <t>DOLLAR-AMA</t>
         </is>
       </c>
-      <c r="D98" s="1" t="inlineStr">
+      <c r="D138" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E98" s="1" t="inlineStr">
+      <c r="E138" s="1" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
-      <c r="F98" s="1" t="inlineStr">
+      <c r="F138" s="1" t="inlineStr">
         <is>
           <t>Action Industries Inc.</t>
         </is>
       </c>
     </row>
-    <row r="99" customHeight="1" ht="140.0">
-      <c r="A99" s="1" t="inlineStr">
+    <row r="139" customHeight="1" ht="140.0">
+      <c r="A139" s="1" t="inlineStr">
         <is>
           <t>383389</t>
         </is>
       </c>
-      <c r="C99" s="1" t="inlineStr">
+      <c r="C139" s="1" t="inlineStr">
         <is>
           <t>DOLLAR-AMA</t>
         </is>
       </c>
-      <c r="D99" s="1" t="inlineStr">
+      <c r="D139" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E99" s="1" t="inlineStr">
+      <c r="E139" s="1" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
-      <c r="F99" s="1" t="inlineStr">
+      <c r="F139" s="1" t="inlineStr">
         <is>
           <t>Action Industries Inc.</t>
         </is>
       </c>
     </row>
-    <row r="100" customHeight="1" ht="140.0">
-      <c r="A100" s="1" t="inlineStr">
+    <row r="140" customHeight="1" ht="140.0">
+      <c r="A140" s="1" t="inlineStr">
         <is>
           <t>199531</t>
         </is>
       </c>
-      <c r="C100" s="1" t="inlineStr">
+      <c r="C140" s="1" t="inlineStr">
         <is>
           <t>DOLLARAMA</t>
         </is>
       </c>
-      <c r="D100" s="1" t="inlineStr">
+      <c r="D140" s="1" t="inlineStr">
         <is>
           <t>Status not available</t>
         </is>
       </c>
-      <c r="E100" s="1" t="inlineStr">
+      <c r="E140" s="1" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
-      <c r="F100" s="1" t="inlineStr">
+      <c r="F140" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
-    <row r="101" customHeight="1" ht="140.0">
-      <c r="A101" s="1" t="inlineStr">
+    <row r="141" customHeight="1" ht="140.0">
+      <c r="A141" s="1" t="inlineStr">
         <is>
           <t>356156</t>
         </is>
       </c>
-      <c r="C101" s="1" t="inlineStr">
+      <c r="C141" s="1" t="inlineStr">
         <is>
           <t>DOLLARAMA</t>
         </is>
       </c>
-      <c r="D101" s="1" t="inlineStr">
+      <c r="D141" s="1" t="inlineStr">
         <is>
           <t>Status not available</t>
         </is>
       </c>
-      <c r="E101" s="1" t="inlineStr">
+      <c r="E141" s="1" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
-      <c r="F101" s="1" t="inlineStr">
+      <c r="F141" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
-    <row r="102" customHeight="1" ht="140.0">
-      <c r="A102" s="1" t="inlineStr">
+    <row r="142" customHeight="1" ht="140.0">
+      <c r="A142" s="1" t="inlineStr">
         <is>
           <t>2520719</t>
         </is>
       </c>
-      <c r="C102" s="1" t="inlineStr">
+      <c r="C142" s="1" t="inlineStr">
         <is>
           <t>DOLLARAMA</t>
         </is>
       </c>
-      <c r="D102" s="1" t="inlineStr">
+      <c r="D142" s="1" t="inlineStr">
         <is>
           <t>Withdrawn:
 Applicant request</t>
         </is>
       </c>
-      <c r="E102" s="1" t="inlineStr">
+      <c r="E142" s="1" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
-      <c r="F102" s="1" t="inlineStr">
+      <c r="F142" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="143" customHeight="1" ht="140.0">
+      <c r="A143" s="1" t="inlineStr">
+        <is>
+          <t>2522315</t>
+        </is>
+      </c>
+      <c r="C143" s="1" t="inlineStr">
+        <is>
+          <t>PLANT IT!</t>
+        </is>
+      </c>
+      <c r="D143" s="1" t="inlineStr">
+        <is>
+          <t>Lapsed:
+Not accepted</t>
+        </is>
+      </c>
+      <c r="E143" s="1" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="F143" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="144" customHeight="1" ht="140.0">
+      <c r="A144" s="1" t="inlineStr">
+        <is>
+          <t>2522349</t>
+        </is>
+      </c>
+      <c r="C144" s="1" t="inlineStr">
+        <is>
+          <t>SNAPTITE</t>
+        </is>
+      </c>
+      <c r="D144" s="1" t="inlineStr">
+        <is>
+          <t>Lapsed:
+Not accepted</t>
+        </is>
+      </c>
+      <c r="E144" s="1" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="F144" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="145" customHeight="1" ht="140.0">
+      <c r="A145" s="1" t="inlineStr">
+        <is>
+          <t>2522688</t>
+        </is>
+      </c>
+      <c r="C145" s="1" t="inlineStr">
+        <is>
+          <t>MAURICE</t>
+        </is>
+      </c>
+      <c r="D145" s="1" t="inlineStr">
+        <is>
+          <t>Lapsed:
+Not accepted</t>
+        </is>
+      </c>
+      <c r="E145" s="1" t="inlineStr">
+        <is>
+          <t>6, 18, 20, 21, 22</t>
+        </is>
+      </c>
+      <c r="F145" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="146" customHeight="1" ht="140.0">
+      <c r="A146" s="1" t="inlineStr">
+        <is>
+          <t>2522707</t>
+        </is>
+      </c>
+      <c r="C146" s="1" t="inlineStr">
+        <is>
+          <t>FRAMEWORKS</t>
+        </is>
+      </c>
+      <c r="D146" s="1" t="inlineStr">
+        <is>
+          <t>Lapsed:
+Not accepted</t>
+        </is>
+      </c>
+      <c r="E146" s="1" t="inlineStr">
+        <is>
+          <t>6, 16, 20</t>
+        </is>
+      </c>
+      <c r="F146" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="147" customHeight="1" ht="140.0">
+      <c r="A147" s="1" t="inlineStr">
+        <is>
+          <t>2524027</t>
+        </is>
+      </c>
+      <c r="C147" s="1" t="inlineStr">
+        <is>
+          <t>SPLASH COLLECTION</t>
+        </is>
+      </c>
+      <c r="D147" s="1" t="inlineStr">
+        <is>
+          <t>Lapsed:
+Not accepted</t>
+        </is>
+      </c>
+      <c r="E147" s="1" t="inlineStr">
+        <is>
+          <t>20, 21, 24, 27</t>
+        </is>
+      </c>
+      <c r="F147" s="1" t="inlineStr">
         <is>
           <t>Dollarama Inc.</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>