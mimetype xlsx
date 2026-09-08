--- v6 (2026-07-25)
+++ v7 (2026-09-08)
@@ -90,51 +90,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment vertical="top" horizontal="left" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFill="true" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../media/image1.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId10" Target="../media/image10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId11" Target="../media/image11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId12" Target="../media/image12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId13" Target="../media/image13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId14" Target="../media/image14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId15" Target="../media/image15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId16" Target="../media/image16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId17" Target="../media/image17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId18" Target="../media/image18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId19" Target="../media/image19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId2" Target="../media/image2.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId20" Target="../media/image20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId21" Target="../media/image21.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId22" Target="../media/image22.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId23" Target="../media/image23.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId24" Target="../media/image24.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId25" Target="../media/image25.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId26" Target="../media/image26.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId27" Target="../media/image27.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId28" Target="../media/image28.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId29" Target="../media/image29.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId3" Target="../media/image3.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId30" Target="../media/image30.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId31" Target="../media/image31.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId32" Target="../media/image32.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId33" Target="../media/image33.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId34" Target="../media/image34.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId35" Target="../media/image35.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId36" Target="../media/image36.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId37" Target="../media/image37.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId38" Target="../media/image38.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId39" Target="../media/image39.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId4" Target="../media/image4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId40" Target="../media/image40.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId41" Target="../media/image41.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId42" Target="../media/image42.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId43" Target="../media/image43.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId44" Target="../media/image44.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId45" Target="../media/image45.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId46" Target="../media/image46.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId47" Target="../media/image47.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId48" Target="../media/image48.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId49" Target="../media/image49.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId5" Target="../media/image5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId50" Target="../media/image50.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId51" Target="../media/image51.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId52" Target="../media/image52.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId53" Target="../media/image53.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId54" Target="../media/image54.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId55" Target="../media/image55.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId56" Target="../media/image56.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId57" Target="../media/image57.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId58" Target="../media/image58.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId59" Target="../media/image59.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId6" Target="../media/image6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId60" Target="../media/image60.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId61" Target="../media/image61.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId62" Target="../media/image62.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId63" Target="../media/image63.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId64" Target="../media/image64.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId65" Target="../media/image65.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId66" Target="../media/image66.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId67" Target="../media/image67.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId68" Target="../media/image68.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId69" Target="../media/image69.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId7" Target="../media/image7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId70" Target="../media/image70.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId8" Target="../media/image8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId9" Target="../media/image9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../media/image1.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId10" Target="../media/image10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId11" Target="../media/image11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId12" Target="../media/image12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId13" Target="../media/image13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId14" Target="../media/image14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId15" Target="../media/image15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId16" Target="../media/image16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId17" Target="../media/image17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId18" Target="../media/image18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId19" Target="../media/image19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId2" Target="../media/image2.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId20" Target="../media/image20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId21" Target="../media/image21.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId22" Target="../media/image22.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId23" Target="../media/image23.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId24" Target="../media/image24.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId25" Target="../media/image25.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId26" Target="../media/image26.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId27" Target="../media/image27.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId28" Target="../media/image28.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId29" Target="../media/image29.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId3" Target="../media/image3.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId30" Target="../media/image30.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId31" Target="../media/image31.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId32" Target="../media/image32.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId33" Target="../media/image33.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId34" Target="../media/image34.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId35" Target="../media/image35.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId36" Target="../media/image36.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId37" Target="../media/image37.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId38" Target="../media/image38.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId39" Target="../media/image39.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId4" Target="../media/image4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId40" Target="../media/image40.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId41" Target="../media/image41.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId42" Target="../media/image42.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId43" Target="../media/image43.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId44" Target="../media/image44.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId45" Target="../media/image45.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId46" Target="../media/image46.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId47" Target="../media/image47.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId48" Target="../media/image48.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId49" Target="../media/image49.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId5" Target="../media/image5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId50" Target="../media/image50.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId51" Target="../media/image51.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId52" Target="../media/image52.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId53" Target="../media/image53.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId54" Target="../media/image54.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId55" Target="../media/image55.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId56" Target="../media/image56.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId57" Target="../media/image57.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId58" Target="../media/image58.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId59" Target="../media/image59.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId6" Target="../media/image6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId60" Target="../media/image60.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId61" Target="../media/image61.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId62" Target="../media/image62.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId63" Target="../media/image63.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId64" Target="../media/image64.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId65" Target="../media/image65.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId66" Target="../media/image66.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId67" Target="../media/image67.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId68" Target="../media/image68.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId69" Target="../media/image69.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId7" Target="../media/image7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId70" Target="../media/image70.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId71" Target="../media/image71.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId72" Target="../media/image72.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId73" Target="../media/image73.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId74" Target="../media/image74.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId75" Target="../media/image75.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId76" Target="../media/image76.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId77" Target="../media/image77.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId78" Target="../media/image78.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId8" Target="../media/image8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId9" Target="../media/image9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>447619</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -1505,1339 +1505,1643 @@
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="885714"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>76</xdr:row>
+      <xdr:row>77</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>76</xdr:row>
+      <xdr:row>77</xdr:row>
       <xdr:rowOff>1200000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="38" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId38"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1200000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>79</xdr:row>
+      <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>79</xdr:row>
+      <xdr:row>80</xdr:row>
       <xdr:rowOff>1171428</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="39" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId39"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1171428"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>81</xdr:row>
+      <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>81</xdr:row>
+      <xdr:row>82</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId40"/>
-        <a:stretch>
-[...36 lines deleted...]
-        <a:blip r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>84</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>84</xdr:row>
+      <xdr:rowOff>1428571</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="41" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId41"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1428571"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>85</xdr:row>
       <xdr:rowOff>1419047</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1419047"/>
-        </a:xfrm>
-[...36 lines deleted...]
-          <a:ext cx="1404000" cy="390476"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>87</xdr:row>
-      <xdr:rowOff>1333333</xdr:rowOff>
-[...17 lines deleted...]
-          <a:ext cx="1404000" cy="1333333"/>
+      <xdr:rowOff>390476</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="43" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId43"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="390476"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>88</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>88</xdr:row>
+      <xdr:rowOff>1333333</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="44" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId44"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1333333"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>89</xdr:row>
       <xdr:rowOff>1180952</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="45" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1180952"/>
-        </a:xfrm>
-[...36 lines deleted...]
-          <a:ext cx="1404000" cy="704761"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>97</xdr:row>
-      <xdr:rowOff>1038095</xdr:rowOff>
-[...17 lines deleted...]
-          <a:ext cx="1404000" cy="1038095"/>
+      <xdr:rowOff>1095238</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="46" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId46"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1095238"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>98</xdr:row>
-      <xdr:rowOff>1028571</xdr:rowOff>
-[...55 lines deleted...]
-          <a:ext cx="1404000" cy="1180952"/>
+      <xdr:rowOff>438095</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="47" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId47"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="438095"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>101</xdr:row>
-      <xdr:rowOff>857142</xdr:rowOff>
-[...17 lines deleted...]
-          <a:ext cx="1404000" cy="857142"/>
+      <xdr:rowOff>1180952</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="48" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId48"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1180952"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>102</xdr:row>
-      <xdr:rowOff>609523</xdr:rowOff>
-[...17 lines deleted...]
-          <a:ext cx="1404000" cy="609523"/>
+      <xdr:rowOff>857142</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="49" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId49"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="857142"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>103</xdr:row>
-      <xdr:rowOff>1428571</xdr:rowOff>
-[...17 lines deleted...]
-          <a:ext cx="1404000" cy="1428571"/>
+      <xdr:rowOff>609523</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="50" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId50"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="609523"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>104</xdr:row>
-      <xdr:rowOff>1314285</xdr:rowOff>
-[...17 lines deleted...]
-          <a:ext cx="1404000" cy="1314285"/>
+      <xdr:rowOff>1428571</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="51" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId51"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>105</xdr:row>
-      <xdr:rowOff>1428571</xdr:rowOff>
-[...17 lines deleted...]
-          <a:ext cx="1404000" cy="1428571"/>
+      <xdr:rowOff>1314285</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="52" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId52"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1314285"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>106</xdr:row>
-      <xdr:rowOff>352380</xdr:rowOff>
-[...17 lines deleted...]
-          <a:ext cx="1404000" cy="352380"/>
+      <xdr:rowOff>1428571</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="53" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId53"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>107</xdr:row>
+      <xdr:rowOff>352380</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="54" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId54"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="352380"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>1228571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
+        <xdr:cNvPr id="55" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId55"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1228571"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1368000</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>1428571</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
         <xdr:cNvPr id="56" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="1228571"/>
-[...19 lines deleted...]
-      <xdr:rowOff>1428571</xdr:rowOff>
+          <a:ext cx="1368000" cy="1428571"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>1028571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="57" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1368000" cy="1428571"/>
-[...75 lines deleted...]
-          <a:ext cx="1404000" cy="438095"/>
+          <a:ext cx="1404000" cy="1028571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>120</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>120</xdr:row>
-      <xdr:rowOff>1028571</xdr:rowOff>
-[...17 lines deleted...]
-          <a:ext cx="1404000" cy="1028571"/>
+      <xdr:rowOff>942857</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="58" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId58"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="942857"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>123</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>123</xdr:row>
-      <xdr:rowOff>942857</xdr:rowOff>
-[...30 lines deleted...]
-      <xdr:row>126</xdr:row>
+      <xdr:rowOff>1066666</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="59" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId59"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1066666"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>126</xdr:row>
-[...18 lines deleted...]
-          <a:ext cx="1404000" cy="1066666"/>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>352380</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="60" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId60"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="352380"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>127</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>127</xdr:row>
-      <xdr:rowOff>352380</xdr:rowOff>
-[...30 lines deleted...]
-      <xdr:row>130</xdr:row>
+      <xdr:rowOff>1028571</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="61" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId61"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1028571"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>130</xdr:row>
-[...18 lines deleted...]
-          <a:ext cx="1404000" cy="1028571"/>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>523809</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="62" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId62"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="523809"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>131</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>131</xdr:row>
-      <xdr:rowOff>523809</xdr:rowOff>
+      <xdr:rowOff>628571</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId63"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="628571"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>1142857</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId64"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1142857"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>1380952</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="65" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId65"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="523809"/>
+          <a:ext cx="1404000" cy="1380952"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>134</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>134</xdr:row>
-      <xdr:rowOff>628571</xdr:rowOff>
+      <xdr:rowOff>828571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="66" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId66"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="628571"/>
-[...12 lines deleted...]
-      <xdr:row>142</xdr:row>
+          <a:ext cx="1404000" cy="828571"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>142</xdr:row>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>790476</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId67"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="790476"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>1104761</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId68"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1104761"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>352380</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId69"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="352380"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>1380952</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId70"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1380952"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>819047</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId71"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="819047"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>1038095</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId67"/>
+        <xdr:cNvPr id="72" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1038095"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>143</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>143</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>704761</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="68" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId68"/>
+        <xdr:cNvPr id="73" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="704761"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>144</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>144</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>1028571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId69"/>
+        <xdr:cNvPr id="74" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1028571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>609523</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="70" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId70"/>
+        <xdr:cNvPr id="75" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId75"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="609523"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>704761</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="76" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId76"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="704761"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>1038095</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="77" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId77"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1038095"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>1028571</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="78" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId78"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1028571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../drawings/drawing1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:F147"/>
+  <dimension ref="A2:F156"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true">
       <pane xSplit="1.0" ySplit="4.0" state="frozen" topLeftCell="B5" activePane="bottomRight"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="10.0" customWidth="true"/>
     <col min="3" max="3" width="20.0" customWidth="true"/>
     <col min="4" max="4" width="20.0" customWidth="true"/>
     <col min="2" max="2" width="40.0" customWidth="true"/>
     <col min="5" max="5" width="25.0" customWidth="true"/>
     <col min="6" max="6" width="20.0" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="2" customHeight="1" ht="25.0">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Search Results</t>
         </is>
       </c>
       <c r="C2" s="4" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D2" s="5" t="inlineStr">
         <is>
-          <t>143</t>
+          <t>152</t>
         </is>
       </c>
     </row>
     <row r="4" customHeight="1" ht="25.0">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>Number</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>Visual representation</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>Words</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
@@ -3487,51 +3791,51 @@
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>8, 9, 11, 21</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>Dollarama Australia Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="28" customHeight="1" ht="140.0">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>1788573</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>HAIR ACADEMY</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Expired renewal possible</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>21, 25, 26</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>Dollarama Australia Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="29" customHeight="1" ht="140.0">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>1788906</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>Nubalance</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
@@ -3543,79 +3847,79 @@
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>Dollarama Australia Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="30" customHeight="1" ht="140.0">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>1789078</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>Blakeney and Jones</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Expired renewal possible</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>Dollarama Australia Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="31" customHeight="1" ht="140.0">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>1789099</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>Bizkiz</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Expired renewal possible</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>Dollarama Australia Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="32" customHeight="1" ht="140.0">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>1789764</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>M &amp; F MADISON FRENCH</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
@@ -4848,2026 +5152,2278 @@
       <c r="C76" s="1" t="inlineStr">
         <is>
           <t>HEARTH KITCHEN</t>
         </is>
       </c>
       <c r="D76" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E76" s="1" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="F76" s="1" t="inlineStr">
         <is>
           <t>Dollarama Inc.</t>
         </is>
       </c>
     </row>
     <row r="77" customHeight="1" ht="140.0">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>2546672</t>
+          <t>2546575</t>
         </is>
       </c>
       <c r="C77" s="1" t="inlineStr">
         <is>
-          <t>PROPAINTER</t>
+          <t>GLACIA</t>
         </is>
       </c>
       <c r="D77" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E77" s="1" t="inlineStr">
         <is>
-          <t>7, 8, 16, 17, 22, 25, 27</t>
+          <t>21</t>
         </is>
       </c>
       <c r="F77" s="1" t="inlineStr">
         <is>
           <t>Dollarama Inc.</t>
         </is>
       </c>
     </row>
     <row r="78" customHeight="1" ht="140.0">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>2546673</t>
+          <t>2546672</t>
         </is>
       </c>
       <c r="C78" s="1" t="inlineStr">
         <is>
-          <t>DURAMAX</t>
+          <t>PROPAINTER</t>
         </is>
       </c>
       <c r="D78" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E78" s="1" t="inlineStr">
         <is>
-          <t>1, 11, 17</t>
+          <t>7, 8, 16, 17, 22, 25, 27</t>
         </is>
       </c>
       <c r="F78" s="1" t="inlineStr">
         <is>
           <t>Dollarama Inc.</t>
         </is>
       </c>
     </row>
     <row r="79" customHeight="1" ht="140.0">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>2546674</t>
+          <t>2546673</t>
         </is>
       </c>
       <c r="C79" s="1" t="inlineStr">
         <is>
-          <t>LORI</t>
+          <t>DURAMAX</t>
         </is>
       </c>
       <c r="D79" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E79" s="1" t="inlineStr">
         <is>
-          <t>3, 6, 8, 10, 11, 16, 18, 20, 21, 24</t>
+          <t>1, 11, 17</t>
         </is>
       </c>
       <c r="F79" s="1" t="inlineStr">
         <is>
           <t>Dollarama Inc.</t>
         </is>
       </c>
     </row>
     <row r="80" customHeight="1" ht="140.0">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>2546675</t>
+          <t>2546674</t>
         </is>
       </c>
       <c r="C80" s="1" t="inlineStr">
         <is>
-          <t>SCHMIDT</t>
+          <t>LORI</t>
         </is>
       </c>
       <c r="D80" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E80" s="1" t="inlineStr">
         <is>
-          <t>5, 8</t>
+          <t>3, 6, 8, 10, 11, 16, 18, 20, 21, 24</t>
         </is>
       </c>
       <c r="F80" s="1" t="inlineStr">
         <is>
           <t>Dollarama Inc.</t>
         </is>
       </c>
     </row>
     <row r="81" customHeight="1" ht="140.0">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>2546676</t>
+          <t>2546675</t>
         </is>
       </c>
       <c r="C81" s="1" t="inlineStr">
         <is>
-          <t>SPLASH COLLECTION</t>
+          <t>SCHMIDT</t>
         </is>
       </c>
       <c r="D81" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E81" s="1" t="inlineStr">
         <is>
-          <t>20, 21, 24, 27</t>
+          <t>5, 8</t>
         </is>
       </c>
       <c r="F81" s="1" t="inlineStr">
         <is>
           <t>Dollarama Inc.</t>
         </is>
       </c>
     </row>
     <row r="82" customHeight="1" ht="140.0">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>2546677</t>
+          <t>2546676</t>
         </is>
       </c>
       <c r="C82" s="1" t="inlineStr">
         <is>
-          <t>THE BATH COLLECTION LA COLLECTION DE BAIN</t>
+          <t>SPLASH COLLECTION</t>
         </is>
       </c>
       <c r="D82" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E82" s="1" t="inlineStr">
         <is>
-          <t>9, 11, 20, 21, 27</t>
+          <t>20, 21, 24, 27</t>
         </is>
       </c>
       <c r="F82" s="1" t="inlineStr">
         <is>
           <t>Dollarama Inc.</t>
         </is>
       </c>
     </row>
     <row r="83" customHeight="1" ht="140.0">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>2546993</t>
+          <t>2546677</t>
         </is>
       </c>
       <c r="C83" s="1" t="inlineStr">
         <is>
-          <t>DOLLARAMA WATSON'S CANDLES</t>
+          <t>THE BATH COLLECTION LA COLLECTION DE BAIN</t>
         </is>
       </c>
       <c r="D83" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E83" s="1" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>9, 11, 20, 21, 27</t>
         </is>
       </c>
       <c r="F83" s="1" t="inlineStr">
         <is>
           <t>Dollarama Inc.</t>
         </is>
       </c>
     </row>
     <row r="84" customHeight="1" ht="140.0">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>2554439</t>
+          <t>2546993</t>
         </is>
       </c>
       <c r="C84" s="1" t="inlineStr">
         <is>
-          <t>OMBRE</t>
+          <t>DOLLARAMA WATSON'S CANDLES</t>
         </is>
       </c>
       <c r="D84" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E84" s="1" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>4</t>
         </is>
       </c>
       <c r="F84" s="1" t="inlineStr">
         <is>
           <t>Dollarama Inc.</t>
         </is>
       </c>
     </row>
     <row r="85" customHeight="1" ht="140.0">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>2566863</t>
+          <t>2554439</t>
         </is>
       </c>
       <c r="C85" s="1" t="inlineStr">
         <is>
-          <t>SPOOKY TREATS</t>
+          <t>OMBRE</t>
         </is>
       </c>
       <c r="D85" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E85" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>25</t>
         </is>
       </c>
       <c r="F85" s="1" t="inlineStr">
         <is>
           <t>Dollarama Inc.</t>
         </is>
       </c>
     </row>
     <row r="86" customHeight="1" ht="140.0">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>2568757</t>
+          <t>2566863</t>
         </is>
       </c>
       <c r="C86" s="1" t="inlineStr">
         <is>
-          <t>COGAN</t>
+          <t>SPOOKY TREATS</t>
         </is>
       </c>
       <c r="D86" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E86" s="1" t="inlineStr">
         <is>
-          <t>8, 21</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F86" s="1" t="inlineStr">
         <is>
           <t>Dollarama Inc.</t>
         </is>
       </c>
     </row>
     <row r="87" customHeight="1" ht="140.0">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>2570116</t>
+          <t>2568757</t>
         </is>
       </c>
       <c r="C87" s="1" t="inlineStr">
         <is>
-          <t>DOLLARAMA $1 PLUS</t>
+          <t>COGAN</t>
         </is>
       </c>
       <c r="D87" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E87" s="1" t="inlineStr">
         <is>
-          <t>35</t>
+          <t>8, 21</t>
         </is>
       </c>
       <c r="F87" s="1" t="inlineStr">
         <is>
-          <t>Dollarama International Inc.</t>
+          <t>Dollarama Inc.</t>
         </is>
       </c>
     </row>
     <row r="88" customHeight="1" ht="140.0">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>2570117</t>
+          <t>2570116</t>
         </is>
       </c>
       <c r="C88" s="1" t="inlineStr">
         <is>
           <t>DOLLARAMA $1 PLUS</t>
         </is>
       </c>
       <c r="D88" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E88" s="1" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
       <c r="F88" s="1" t="inlineStr">
         <is>
           <t>Dollarama International Inc.</t>
         </is>
       </c>
     </row>
     <row r="89" customHeight="1" ht="140.0">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>2570118</t>
+          <t>2570117</t>
         </is>
       </c>
       <c r="C89" s="1" t="inlineStr">
         <is>
           <t>DOLLARAMA $1 PLUS</t>
         </is>
       </c>
       <c r="D89" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E89" s="1" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
       <c r="F89" s="1" t="inlineStr">
         <is>
           <t>Dollarama International Inc.</t>
         </is>
       </c>
     </row>
     <row r="90" customHeight="1" ht="140.0">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>2612563</t>
+          <t>2570118</t>
         </is>
       </c>
       <c r="C90" s="1" t="inlineStr">
         <is>
-          <t>LUV FRESH</t>
+          <t>DOLLARAMA $1 PLUS</t>
         </is>
       </c>
       <c r="D90" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E90" s="1" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>35</t>
         </is>
       </c>
       <c r="F90" s="1" t="inlineStr">
         <is>
-          <t>Dollarama Inc.</t>
+          <t>Dollarama International Inc.</t>
         </is>
       </c>
     </row>
     <row r="91" customHeight="1" ht="140.0">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>2612564</t>
+          <t>2612563</t>
         </is>
       </c>
       <c r="C91" s="1" t="inlineStr">
         <is>
-          <t>ISLAND BAR</t>
+          <t>LUV FRESH</t>
         </is>
       </c>
       <c r="D91" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E91" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>5</t>
         </is>
       </c>
       <c r="F91" s="1" t="inlineStr">
         <is>
           <t>Dollarama Inc.</t>
         </is>
       </c>
     </row>
     <row r="92" customHeight="1" ht="140.0">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>2612565</t>
+          <t>2612564</t>
         </is>
       </c>
       <c r="C92" s="1" t="inlineStr">
         <is>
-          <t>SEAL STORE</t>
+          <t>ISLAND BAR</t>
         </is>
       </c>
       <c r="D92" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E92" s="1" t="inlineStr">
         <is>
-          <t>16, 22</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F92" s="1" t="inlineStr">
         <is>
           <t>Dollarama Inc.</t>
         </is>
       </c>
     </row>
     <row r="93" customHeight="1" ht="140.0">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>2612566</t>
+          <t>2612565</t>
         </is>
       </c>
       <c r="C93" s="1" t="inlineStr">
         <is>
-          <t>D GOURMET</t>
+          <t>SEAL STORE</t>
         </is>
       </c>
       <c r="D93" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E93" s="1" t="inlineStr">
         <is>
-          <t>3, 29, 30, 31, 32</t>
+          <t>16, 22</t>
         </is>
       </c>
       <c r="F93" s="1" t="inlineStr">
         <is>
           <t>Dollarama Inc.</t>
         </is>
       </c>
     </row>
     <row r="94" customHeight="1" ht="140.0">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>2612567</t>
+          <t>2612566</t>
         </is>
       </c>
       <c r="C94" s="1" t="inlineStr">
         <is>
-          <t>SWEET SHOPPE</t>
+          <t>D GOURMET</t>
         </is>
       </c>
       <c r="D94" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E94" s="1" t="inlineStr">
         <is>
-          <t>3, 9, 16</t>
+          <t>3, 29, 30, 31, 32</t>
         </is>
       </c>
       <c r="F94" s="1" t="inlineStr">
         <is>
           <t>Dollarama Inc.</t>
         </is>
       </c>
     </row>
     <row r="95" customHeight="1" ht="140.0">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>2612573</t>
+          <t>2612567</t>
         </is>
       </c>
       <c r="C95" s="1" t="inlineStr">
         <is>
-          <t>FEMLINE</t>
+          <t>SWEET SHOPPE</t>
         </is>
       </c>
       <c r="D95" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E95" s="1" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>3, 9, 16</t>
         </is>
       </c>
       <c r="F95" s="1" t="inlineStr">
         <is>
           <t>Dollarama Inc.</t>
         </is>
       </c>
     </row>
     <row r="96" customHeight="1" ht="140.0">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>2612575</t>
+          <t>2612573</t>
         </is>
       </c>
       <c r="C96" s="1" t="inlineStr">
         <is>
-          <t>GRIP-EZE</t>
+          <t>FEMLINE</t>
         </is>
       </c>
       <c r="D96" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E96" s="1" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>5</t>
         </is>
       </c>
       <c r="F96" s="1" t="inlineStr">
         <is>
           <t>Dollarama Inc.</t>
         </is>
       </c>
     </row>
     <row r="97" customHeight="1" ht="140.0">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>2541674</t>
+          <t>2612575</t>
         </is>
       </c>
       <c r="C97" s="1" t="inlineStr">
         <is>
-          <t>SNAPTITE</t>
+          <t>GRIP-EZE</t>
         </is>
       </c>
       <c r="D97" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E97" s="1" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="F97" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="98" customHeight="1" ht="140.0">
+      <c r="A98" s="1" t="inlineStr">
+        <is>
+          <t>2613823</t>
+        </is>
+      </c>
+      <c r="C98" s="1" t="inlineStr">
+        <is>
+          <t>D ORGANIC BIOLOGIQUE</t>
+        </is>
+      </c>
+      <c r="D98" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E98" s="1" t="inlineStr">
+        <is>
+          <t>29, 30, 32</t>
+        </is>
+      </c>
+      <c r="F98" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="99" customHeight="1" ht="140.0">
+      <c r="A99" s="1" t="inlineStr">
+        <is>
+          <t>2613854</t>
+        </is>
+      </c>
+      <c r="C99" s="1" t="inlineStr">
+        <is>
+          <t>STUDIO</t>
+        </is>
+      </c>
+      <c r="D99" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E99" s="1" t="inlineStr">
+        <is>
+          <t>8, 9, 16, 20, 21</t>
+        </is>
+      </c>
+      <c r="F99" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="100" customHeight="1" ht="140.0">
+      <c r="A100" s="1" t="inlineStr">
+        <is>
+          <t>2614646</t>
+        </is>
+      </c>
+      <c r="C100" s="1" t="inlineStr">
+        <is>
+          <t>METEOR</t>
+        </is>
+      </c>
+      <c r="D100" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E100" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F100" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="101" customHeight="1" ht="140.0">
+      <c r="A101" s="1" t="inlineStr">
+        <is>
+          <t>2616667</t>
+        </is>
+      </c>
+      <c r="C101" s="1" t="inlineStr">
+        <is>
+          <t>STITCH-IT</t>
+        </is>
+      </c>
+      <c r="D101" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E101" s="1" t="inlineStr">
+        <is>
+          <t>8, 9, 20, 21, 23, 26</t>
+        </is>
+      </c>
+      <c r="F101" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="102" customHeight="1" ht="140.0">
+      <c r="A102" s="1" t="inlineStr">
+        <is>
+          <t>2546992</t>
+        </is>
+      </c>
+      <c r="C102" s="1" t="inlineStr">
+        <is>
+          <t>SASSY DESIGN</t>
+        </is>
+      </c>
+      <c r="D102" s="1" t="inlineStr">
         <is>
           <t>Published:
 Under examination</t>
         </is>
       </c>
-      <c r="E97" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D98" s="1" t="inlineStr">
+      <c r="E102" s="1" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="F102" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="103" customHeight="1" ht="140.0">
+      <c r="A103" s="1" t="inlineStr">
+        <is>
+          <t>2546994</t>
+        </is>
+      </c>
+      <c r="C103" s="1" t="inlineStr">
+        <is>
+          <t>WATSON'S CANDLES</t>
+        </is>
+      </c>
+      <c r="D103" s="1" t="inlineStr">
         <is>
           <t>Published:
 Under examination</t>
         </is>
       </c>
-      <c r="E98" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D99" s="1" t="inlineStr">
+      <c r="E103" s="1" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="F103" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="104" customHeight="1" ht="140.0">
+      <c r="A104" s="1" t="inlineStr">
+        <is>
+          <t>2547134</t>
+        </is>
+      </c>
+      <c r="C104" s="1" t="inlineStr">
+        <is>
+          <t>FRAMEWORKS</t>
+        </is>
+      </c>
+      <c r="D104" s="1" t="inlineStr">
         <is>
           <t>Published:
 Under examination</t>
         </is>
       </c>
-      <c r="E99" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D100" s="1" t="inlineStr">
+      <c r="E104" s="1" t="inlineStr">
+        <is>
+          <t>6, 16, 20</t>
+        </is>
+      </c>
+      <c r="F104" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="105" customHeight="1" ht="140.0">
+      <c r="A105" s="1" t="inlineStr">
+        <is>
+          <t>2554437</t>
+        </is>
+      </c>
+      <c r="C105" s="1" t="inlineStr">
+        <is>
+          <t>CASTLE CRAFT</t>
+        </is>
+      </c>
+      <c r="D105" s="1" t="inlineStr">
+        <is>
+          <t>Published:
+Under examination</t>
+        </is>
+      </c>
+      <c r="E105" s="1" t="inlineStr">
+        <is>
+          <t>16, 26</t>
+        </is>
+      </c>
+      <c r="F105" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="106" customHeight="1" ht="140.0">
+      <c r="A106" s="1" t="inlineStr">
+        <is>
+          <t>2554438</t>
+        </is>
+      </c>
+      <c r="C106" s="1" t="inlineStr">
+        <is>
+          <t>OMBRE</t>
+        </is>
+      </c>
+      <c r="D106" s="1" t="inlineStr">
+        <is>
+          <t>Published:
+Under examination</t>
+        </is>
+      </c>
+      <c r="E106" s="1" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="F106" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="107" customHeight="1" ht="140.0">
+      <c r="A107" s="1" t="inlineStr">
+        <is>
+          <t>2554444</t>
+        </is>
+      </c>
+      <c r="C107" s="1" t="inlineStr">
+        <is>
+          <t>KITCHEN ELEMENTS</t>
+        </is>
+      </c>
+      <c r="D107" s="1" t="inlineStr">
+        <is>
+          <t>Published:
+Under examination</t>
+        </is>
+      </c>
+      <c r="E107" s="1" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="F107" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="108" customHeight="1" ht="140.0">
+      <c r="A108" s="1" t="inlineStr">
+        <is>
+          <t>2554445</t>
+        </is>
+      </c>
+      <c r="C108" s="1" t="inlineStr">
+        <is>
+          <t>PLASTICO</t>
+        </is>
+      </c>
+      <c r="D108" s="1" t="inlineStr">
+        <is>
+          <t>Published:
+Under examination</t>
+        </is>
+      </c>
+      <c r="E108" s="1" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="F108" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="109" customHeight="1" ht="140.0">
+      <c r="A109" s="1" t="inlineStr">
+        <is>
+          <t>2554468</t>
+        </is>
+      </c>
+      <c r="C109" s="1" t="inlineStr">
+        <is>
+          <t>OMBRE</t>
+        </is>
+      </c>
+      <c r="D109" s="1" t="inlineStr">
+        <is>
+          <t>Published:
+Under examination</t>
+        </is>
+      </c>
+      <c r="E109" s="1" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="F109" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="110" customHeight="1" ht="140.0">
+      <c r="A110" s="1" t="inlineStr">
+        <is>
+          <t>2570119</t>
+        </is>
+      </c>
+      <c r="C110" s="1" t="inlineStr">
+        <is>
+          <t>$1 PLUS</t>
+        </is>
+      </c>
+      <c r="D110" s="1" t="inlineStr">
+        <is>
+          <t>Published:
+Under examination</t>
+        </is>
+      </c>
+      <c r="E110" s="1" t="inlineStr">
+        <is>
+          <t>35</t>
+        </is>
+      </c>
+      <c r="F110" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama International Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="111" customHeight="1" ht="140.0">
+      <c r="A111" s="1" t="inlineStr">
+        <is>
+          <t>2589153</t>
+        </is>
+      </c>
+      <c r="C111" s="1" t="inlineStr">
+        <is>
+          <t>OSOCRAFTY</t>
+        </is>
+      </c>
+      <c r="D111" s="1" t="inlineStr">
+        <is>
+          <t>Published:
+Under examination</t>
+        </is>
+      </c>
+      <c r="E111" s="1" t="inlineStr">
+        <is>
+          <t>16, 26</t>
+        </is>
+      </c>
+      <c r="F111" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="112" customHeight="1" ht="140.0">
+      <c r="A112" s="1" t="inlineStr">
+        <is>
+          <t>2612568</t>
+        </is>
+      </c>
+      <c r="C112" s="1" t="inlineStr">
+        <is>
+          <t>PET SELECT</t>
+        </is>
+      </c>
+      <c r="D112" s="1" t="inlineStr">
+        <is>
+          <t>Published:
+Under examination</t>
+        </is>
+      </c>
+      <c r="E112" s="1" t="inlineStr">
+        <is>
+          <t>31</t>
+        </is>
+      </c>
+      <c r="F112" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="113" customHeight="1" ht="140.0">
+      <c r="A113" s="1" t="inlineStr">
+        <is>
+          <t>2612572</t>
+        </is>
+      </c>
+      <c r="C113" s="1" t="inlineStr">
+        <is>
+          <t>TERRIFIK</t>
+        </is>
+      </c>
+      <c r="D113" s="1" t="inlineStr">
+        <is>
+          <t>Published:
+Under examination</t>
+        </is>
+      </c>
+      <c r="E113" s="1" t="inlineStr">
+        <is>
+          <t>3, 21</t>
+        </is>
+      </c>
+      <c r="F113" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="114" customHeight="1" ht="140.0">
+      <c r="A114" s="1" t="inlineStr">
+        <is>
+          <t>2612574</t>
+        </is>
+      </c>
+      <c r="C114" s="1" t="inlineStr">
+        <is>
+          <t>HEAVENLY SPICE</t>
+        </is>
+      </c>
+      <c r="D114" s="1" t="inlineStr">
+        <is>
+          <t>Published:
+Under examination</t>
+        </is>
+      </c>
+      <c r="E114" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F114" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="115" customHeight="1" ht="140.0">
+      <c r="A115" s="1" t="inlineStr">
+        <is>
+          <t>2616666</t>
+        </is>
+      </c>
+      <c r="C115" s="1" t="inlineStr">
+        <is>
+          <t>STATIC MATIC</t>
+        </is>
+      </c>
+      <c r="D115" s="1" t="inlineStr">
+        <is>
+          <t>Published:
+Under examination</t>
+        </is>
+      </c>
+      <c r="E115" s="1" t="inlineStr">
+        <is>
+          <t>16, 21</t>
+        </is>
+      </c>
+      <c r="F115" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="116" customHeight="1" ht="140.0">
+      <c r="A116" s="1" t="inlineStr">
+        <is>
+          <t>2627239</t>
+        </is>
+      </c>
+      <c r="C116" s="1" t="inlineStr">
+        <is>
+          <t>LINTEK</t>
+        </is>
+      </c>
+      <c r="D116" s="1" t="inlineStr">
         <is>
           <t>Accepted:
 In opposition period</t>
         </is>
       </c>
-      <c r="E100" s="1" t="inlineStr">
+      <c r="E116" s="1" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
-      <c r="F100" s="1" t="inlineStr">
-[...16 lines deleted...]
-      <c r="D101" s="1" t="inlineStr">
+      <c r="F116" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="117" customHeight="1" ht="140.0">
+      <c r="A117" s="1" t="inlineStr">
+        <is>
+          <t>2627253</t>
+        </is>
+      </c>
+      <c r="C117" s="1" t="inlineStr">
+        <is>
+          <t>KANAUK</t>
+        </is>
+      </c>
+      <c r="D117" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+In opposition period</t>
+        </is>
+      </c>
+      <c r="E117" s="1" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="F117" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="118" customHeight="1" ht="140.0">
+      <c r="A118" s="1" t="inlineStr">
+        <is>
+          <t>2627274</t>
+        </is>
+      </c>
+      <c r="C118" s="1" t="inlineStr">
+        <is>
+          <t>FIRENZE COLLEZIONE</t>
+        </is>
+      </c>
+      <c r="D118" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+In opposition period</t>
+        </is>
+      </c>
+      <c r="E118" s="1" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="F118" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="119" customHeight="1" ht="140.0">
+      <c r="A119" s="1" t="inlineStr">
+        <is>
+          <t>2627463</t>
+        </is>
+      </c>
+      <c r="C119" s="1" t="inlineStr">
+        <is>
+          <t>FRUITROPIC</t>
+        </is>
+      </c>
+      <c r="D119" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+In opposition period</t>
+        </is>
+      </c>
+      <c r="E119" s="1" t="inlineStr">
+        <is>
+          <t>29, 32</t>
+        </is>
+      </c>
+      <c r="F119" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="120" customHeight="1" ht="140.0">
+      <c r="A120" s="1" t="inlineStr">
+        <is>
+          <t>2627473</t>
+        </is>
+      </c>
+      <c r="C120" s="1" t="inlineStr">
+        <is>
+          <t>FIRENZE COLLEZIONE</t>
+        </is>
+      </c>
+      <c r="D120" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+In opposition period</t>
+        </is>
+      </c>
+      <c r="E120" s="1" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="F120" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="121" customHeight="1" ht="140.0">
+      <c r="A121" s="1" t="inlineStr">
+        <is>
+          <t>2628009</t>
+        </is>
+      </c>
+      <c r="C121" s="1" t="inlineStr">
+        <is>
+          <t>HAAR&amp; KORPER</t>
+        </is>
+      </c>
+      <c r="D121" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+In opposition period</t>
+        </is>
+      </c>
+      <c r="E121" s="1" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="F121" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="122" customHeight="1" ht="140.0">
+      <c r="A122" s="1" t="inlineStr">
+        <is>
+          <t>2629802</t>
+        </is>
+      </c>
+      <c r="C122" s="1" t="inlineStr">
+        <is>
+          <t>SILKTEX</t>
+        </is>
+      </c>
+      <c r="D122" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+In opposition period</t>
+        </is>
+      </c>
+      <c r="E122" s="1" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="F122" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="123" customHeight="1" ht="140.0">
+      <c r="A123" s="1" t="inlineStr">
+        <is>
+          <t>2630435</t>
+        </is>
+      </c>
+      <c r="C123" s="1" t="inlineStr">
+        <is>
+          <t>CALVIN</t>
+        </is>
+      </c>
+      <c r="D123" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+In opposition period</t>
+        </is>
+      </c>
+      <c r="E123" s="1" t="inlineStr">
+        <is>
+          <t>8, 9, 16</t>
+        </is>
+      </c>
+      <c r="F123" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="124" customHeight="1" ht="140.0">
+      <c r="A124" s="1" t="inlineStr">
+        <is>
+          <t>2636735</t>
+        </is>
+      </c>
+      <c r="C124" s="1" t="inlineStr">
+        <is>
+          <t>BUBBLY</t>
+        </is>
+      </c>
+      <c r="D124" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+In opposition period</t>
+        </is>
+      </c>
+      <c r="E124" s="1" t="inlineStr">
+        <is>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="F124" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="125" customHeight="1" ht="140.0">
+      <c r="A125" s="1" t="inlineStr">
+        <is>
+          <t>2638026</t>
+        </is>
+      </c>
+      <c r="C125" s="1" t="inlineStr">
+        <is>
+          <t>FRAMECRAFT</t>
+        </is>
+      </c>
+      <c r="D125" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+In opposition period</t>
+        </is>
+      </c>
+      <c r="E125" s="1" t="inlineStr">
+        <is>
+          <t>6, 16, 20</t>
+        </is>
+      </c>
+      <c r="F125" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="126" customHeight="1" ht="140.0">
+      <c r="A126" s="1" t="inlineStr">
+        <is>
+          <t>2647727</t>
+        </is>
+      </c>
+      <c r="C126" s="1" t="inlineStr">
+        <is>
+          <t>ADAMI</t>
+        </is>
+      </c>
+      <c r="D126" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+Awaiting publication</t>
+        </is>
+      </c>
+      <c r="E126" s="1" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="F126" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="127" customHeight="1" ht="140.0">
+      <c r="A127" s="1" t="inlineStr">
+        <is>
+          <t>2656263</t>
+        </is>
+      </c>
+      <c r="C127" s="1" t="inlineStr">
+        <is>
+          <t>CLARIO</t>
+        </is>
+      </c>
+      <c r="D127" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+Awaiting publication</t>
+        </is>
+      </c>
+      <c r="E127" s="1" t="inlineStr">
+        <is>
+          <t>20, 21</t>
+        </is>
+      </c>
+      <c r="F127" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="128" customHeight="1" ht="140.0">
+      <c r="A128" s="1" t="inlineStr">
+        <is>
+          <t>2658304</t>
+        </is>
+      </c>
+      <c r="C128" s="1" t="inlineStr">
+        <is>
+          <t>BOUQUET</t>
+        </is>
+      </c>
+      <c r="D128" s="1" t="inlineStr">
         <is>
           <t>Published:
 Under examination</t>
         </is>
       </c>
-      <c r="E101" s="1" t="inlineStr">
+      <c r="E128" s="1" t="inlineStr">
+        <is>
+          <t>26</t>
+        </is>
+      </c>
+      <c r="F128" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="129" customHeight="1" ht="140.0">
+      <c r="A129" s="1" t="inlineStr">
+        <is>
+          <t>2658700</t>
+        </is>
+      </c>
+      <c r="C129" s="1" t="inlineStr">
+        <is>
+          <t>PLANT ME!</t>
+        </is>
+      </c>
+      <c r="D129" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+Awaiting publication</t>
+        </is>
+      </c>
+      <c r="E129" s="1" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="F129" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="130" customHeight="1" ht="140.0">
+      <c r="A130" s="1" t="inlineStr">
+        <is>
+          <t>2664071</t>
+        </is>
+      </c>
+      <c r="C130" s="1" t="inlineStr">
+        <is>
+          <t>D CHILL</t>
+        </is>
+      </c>
+      <c r="D130" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+Awaiting publication</t>
+        </is>
+      </c>
+      <c r="E130" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
-      <c r="F101" s="1" t="inlineStr">
-[...16 lines deleted...]
-      <c r="D102" s="1" t="inlineStr">
+      <c r="F130" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="131" customHeight="1" ht="140.0">
+      <c r="A131" s="1" t="inlineStr">
+        <is>
+          <t>2677115</t>
+        </is>
+      </c>
+      <c r="C131" s="1" t="inlineStr">
+        <is>
+          <t>FLIKA</t>
+        </is>
+      </c>
+      <c r="D131" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+Awaiting publication</t>
+        </is>
+      </c>
+      <c r="E131" s="1" t="inlineStr">
+        <is>
+          <t>34</t>
+        </is>
+      </c>
+      <c r="F131" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="132" customHeight="1" ht="140.0">
+      <c r="A132" s="1" t="inlineStr">
+        <is>
+          <t>2677808</t>
+        </is>
+      </c>
+      <c r="C132" s="1" t="inlineStr">
+        <is>
+          <t>GREENBEAM</t>
+        </is>
+      </c>
+      <c r="D132" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+Awaiting publication</t>
+        </is>
+      </c>
+      <c r="E132" s="1" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="F132" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="133" customHeight="1" ht="140.0">
+      <c r="A133" s="1" t="inlineStr">
+        <is>
+          <t>2679247</t>
+        </is>
+      </c>
+      <c r="C133" s="1" t="inlineStr">
+        <is>
+          <t>BON BON BUNNY</t>
+        </is>
+      </c>
+      <c r="D133" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+Awaiting publication</t>
+        </is>
+      </c>
+      <c r="E133" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F133" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="134" customHeight="1" ht="140.0">
+      <c r="A134" s="1" t="inlineStr">
+        <is>
+          <t>2679248</t>
+        </is>
+      </c>
+      <c r="C134" s="1" t="inlineStr">
+        <is>
+          <t>SEEDERS</t>
+        </is>
+      </c>
+      <c r="D134" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+Awaiting publication</t>
+        </is>
+      </c>
+      <c r="E134" s="1" t="inlineStr">
+        <is>
+          <t>6, 21, 31</t>
+        </is>
+      </c>
+      <c r="F134" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="135" customHeight="1" ht="140.0">
+      <c r="A135" s="1" t="inlineStr">
+        <is>
+          <t>2681363</t>
+        </is>
+      </c>
+      <c r="C135" s="1" t="inlineStr">
+        <is>
+          <t>BBQ CENTRE</t>
+        </is>
+      </c>
+      <c r="D135" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+Awaiting publication</t>
+        </is>
+      </c>
+      <c r="E135" s="1" t="inlineStr">
+        <is>
+          <t>3, 9, 11, 21, 25, 27</t>
+        </is>
+      </c>
+      <c r="F135" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="136" customHeight="1" ht="140.0">
+      <c r="A136" s="1" t="inlineStr">
+        <is>
+          <t>2684099</t>
+        </is>
+      </c>
+      <c r="C136" s="1" t="inlineStr">
+        <is>
+          <t>DECOWARE</t>
+        </is>
+      </c>
+      <c r="D136" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+Awaiting publication</t>
+        </is>
+      </c>
+      <c r="E136" s="1" t="inlineStr">
+        <is>
+          <t>4, 21</t>
+        </is>
+      </c>
+      <c r="F136" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="137" customHeight="1" ht="140.0">
+      <c r="A137" s="1" t="inlineStr">
+        <is>
+          <t>2684952</t>
+        </is>
+      </c>
+      <c r="C137" s="1" t="inlineStr">
+        <is>
+          <t>CHALK ART</t>
+        </is>
+      </c>
+      <c r="D137" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+Awaiting publication</t>
+        </is>
+      </c>
+      <c r="E137" s="1" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="F137" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="138" customHeight="1" ht="140.0">
+      <c r="A138" s="1" t="inlineStr">
+        <is>
+          <t>2685634</t>
+        </is>
+      </c>
+      <c r="C138" s="1" t="inlineStr">
+        <is>
+          <t>PLASTICO</t>
+        </is>
+      </c>
+      <c r="D138" s="1" t="inlineStr">
         <is>
           <t>Published:
 Under examination</t>
         </is>
       </c>
-      <c r="E102" s="1" t="inlineStr">
-[...139 lines deleted...]
-      <c r="E107" s="1" t="inlineStr">
+      <c r="E138" s="1" t="inlineStr">
         <is>
           <t>20, 21</t>
         </is>
       </c>
-      <c r="F107" s="1" t="inlineStr">
-[...744 lines deleted...]
-      <c r="D134" s="1" t="inlineStr">
+      <c r="F138" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="139" customHeight="1" ht="140.0">
+      <c r="A139" s="1" t="inlineStr">
+        <is>
+          <t>2688073</t>
+        </is>
+      </c>
+      <c r="C139" s="1" t="inlineStr">
+        <is>
+          <t>STORE 'N' STACK</t>
+        </is>
+      </c>
+      <c r="D139" s="1" t="inlineStr">
         <is>
           <t>Published:
 Awaiting examination</t>
         </is>
       </c>
-      <c r="E134" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D135" s="1" t="inlineStr">
+      <c r="E139" s="1" t="inlineStr">
+        <is>
+          <t>20, 21</t>
+        </is>
+      </c>
+      <c r="F139" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Australia Pty Ltd</t>
+        </is>
+      </c>
+    </row>
+    <row r="140" customHeight="1" ht="140.0">
+      <c r="A140" s="1" t="inlineStr">
+        <is>
+          <t>2688078</t>
+        </is>
+      </c>
+      <c r="C140" s="1" t="inlineStr">
+        <is>
+          <t>THE SPIRIT OF DOWNUNDER</t>
+        </is>
+      </c>
+      <c r="D140" s="1" t="inlineStr">
         <is>
           <t>Published:
 Awaiting examination</t>
         </is>
       </c>
-      <c r="E135" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A136" s="1" t="inlineStr">
+      <c r="E140" s="1" t="inlineStr">
+        <is>
+          <t>3, 11, 16, 18, 20, 21, 24, 25, 26, 27, 28</t>
+        </is>
+      </c>
+      <c r="F140" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Australia Pty Ltd</t>
+        </is>
+      </c>
+    </row>
+    <row r="141" customHeight="1" ht="140.0">
+      <c r="A141" s="1" t="inlineStr">
+        <is>
+          <t>2689561</t>
+        </is>
+      </c>
+      <c r="C141" s="1" t="inlineStr">
+        <is>
+          <t>VESTA CLEANING MADE EASY</t>
+        </is>
+      </c>
+      <c r="D141" s="1" t="inlineStr">
+        <is>
+          <t>Published:
+Awaiting examination</t>
+        </is>
+      </c>
+      <c r="E141" s="1" t="inlineStr">
+        <is>
+          <t>20, 21</t>
+        </is>
+      </c>
+      <c r="F141" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Australia Pty Ltd</t>
+        </is>
+      </c>
+    </row>
+    <row r="142" customHeight="1" ht="140.0">
+      <c r="A142" s="1" t="inlineStr">
         <is>
           <t>199532</t>
         </is>
       </c>
-      <c r="C136" s="1" t="inlineStr">
+      <c r="C142" s="1" t="inlineStr">
         <is>
           <t>DOLLARAMA</t>
         </is>
       </c>
-      <c r="D136" s="1" t="inlineStr">
+      <c r="D142" s="1" t="inlineStr">
         <is>
           <t>Status not available</t>
         </is>
       </c>
-      <c r="E136" s="1" t="inlineStr">
+      <c r="E142" s="1" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
-      <c r="F136" s="1" t="inlineStr">
+      <c r="F142" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
-    <row r="137" customHeight="1" ht="140.0">
-      <c r="A137" s="1" t="inlineStr">
+    <row r="143" customHeight="1" ht="140.0">
+      <c r="A143" s="1" t="inlineStr">
         <is>
           <t>199533</t>
         </is>
       </c>
-      <c r="C137" s="1" t="inlineStr">
+      <c r="C143" s="1" t="inlineStr">
         <is>
           <t>DOLLARAMA</t>
         </is>
       </c>
-      <c r="D137" s="1" t="inlineStr">
+      <c r="D143" s="1" t="inlineStr">
         <is>
           <t>Status not available</t>
         </is>
       </c>
-      <c r="E137" s="1" t="inlineStr">
+      <c r="E143" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
-      <c r="F137" s="1" t="inlineStr">
+      <c r="F143" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
-    <row r="138" customHeight="1" ht="140.0">
-      <c r="A138" s="1" t="inlineStr">
+    <row r="144" customHeight="1" ht="140.0">
+      <c r="A144" s="1" t="inlineStr">
         <is>
           <t>383388</t>
         </is>
       </c>
-      <c r="C138" s="1" t="inlineStr">
+      <c r="C144" s="1" t="inlineStr">
         <is>
           <t>DOLLAR-AMA</t>
         </is>
       </c>
-      <c r="D138" s="1" t="inlineStr">
+      <c r="D144" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E138" s="1" t="inlineStr">
+      <c r="E144" s="1" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
-      <c r="F138" s="1" t="inlineStr">
+      <c r="F144" s="1" t="inlineStr">
         <is>
           <t>Action Industries Inc.</t>
         </is>
       </c>
     </row>
-    <row r="139" customHeight="1" ht="140.0">
-      <c r="A139" s="1" t="inlineStr">
+    <row r="145" customHeight="1" ht="140.0">
+      <c r="A145" s="1" t="inlineStr">
         <is>
           <t>383389</t>
         </is>
       </c>
-      <c r="C139" s="1" t="inlineStr">
+      <c r="C145" s="1" t="inlineStr">
         <is>
           <t>DOLLAR-AMA</t>
         </is>
       </c>
-      <c r="D139" s="1" t="inlineStr">
+      <c r="D145" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E139" s="1" t="inlineStr">
+      <c r="E145" s="1" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
-      <c r="F139" s="1" t="inlineStr">
+      <c r="F145" s="1" t="inlineStr">
         <is>
           <t>Action Industries Inc.</t>
         </is>
       </c>
     </row>
-    <row r="140" customHeight="1" ht="140.0">
-      <c r="A140" s="1" t="inlineStr">
+    <row r="146" customHeight="1" ht="140.0">
+      <c r="A146" s="1" t="inlineStr">
         <is>
           <t>199531</t>
         </is>
       </c>
-      <c r="C140" s="1" t="inlineStr">
+      <c r="C146" s="1" t="inlineStr">
         <is>
           <t>DOLLARAMA</t>
         </is>
       </c>
-      <c r="D140" s="1" t="inlineStr">
+      <c r="D146" s="1" t="inlineStr">
         <is>
           <t>Status not available</t>
         </is>
       </c>
-      <c r="E140" s="1" t="inlineStr">
+      <c r="E146" s="1" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
-      <c r="F140" s="1" t="inlineStr">
+      <c r="F146" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
-    <row r="141" customHeight="1" ht="140.0">
-      <c r="A141" s="1" t="inlineStr">
+    <row r="147" customHeight="1" ht="140.0">
+      <c r="A147" s="1" t="inlineStr">
         <is>
           <t>356156</t>
         </is>
       </c>
-      <c r="C141" s="1" t="inlineStr">
+      <c r="C147" s="1" t="inlineStr">
         <is>
           <t>DOLLARAMA</t>
         </is>
       </c>
-      <c r="D141" s="1" t="inlineStr">
+      <c r="D147" s="1" t="inlineStr">
         <is>
           <t>Status not available</t>
         </is>
       </c>
-      <c r="E141" s="1" t="inlineStr">
+      <c r="E147" s="1" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
-      <c r="F141" s="1" t="inlineStr">
+      <c r="F147" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
-    <row r="142" customHeight="1" ht="140.0">
-      <c r="A142" s="1" t="inlineStr">
+    <row r="148" customHeight="1" ht="140.0">
+      <c r="A148" s="1" t="inlineStr">
         <is>
           <t>2520719</t>
         </is>
       </c>
-      <c r="C142" s="1" t="inlineStr">
+      <c r="C148" s="1" t="inlineStr">
         <is>
           <t>DOLLARAMA</t>
         </is>
       </c>
-      <c r="D142" s="1" t="inlineStr">
+      <c r="D148" s="1" t="inlineStr">
         <is>
           <t>Withdrawn:
 Applicant request</t>
         </is>
       </c>
-      <c r="E142" s="1" t="inlineStr">
+      <c r="E148" s="1" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
-      <c r="F142" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A143" s="1" t="inlineStr">
+      <c r="F148" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="149" customHeight="1" ht="140.0">
+      <c r="A149" s="1" t="inlineStr">
         <is>
           <t>2522315</t>
         </is>
       </c>
-      <c r="C143" s="1" t="inlineStr">
+      <c r="C149" s="1" t="inlineStr">
         <is>
           <t>PLANT IT!</t>
         </is>
       </c>
-      <c r="D143" s="1" t="inlineStr">
+      <c r="D149" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E143" s="1" t="inlineStr">
+      <c r="E149" s="1" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
-      <c r="F143" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A144" s="1" t="inlineStr">
+      <c r="F149" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="150" customHeight="1" ht="140.0">
+      <c r="A150" s="1" t="inlineStr">
         <is>
           <t>2522349</t>
         </is>
       </c>
-      <c r="C144" s="1" t="inlineStr">
+      <c r="C150" s="1" t="inlineStr">
         <is>
           <t>SNAPTITE</t>
         </is>
       </c>
-      <c r="D144" s="1" t="inlineStr">
+      <c r="D150" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E144" s="1" t="inlineStr">
+      <c r="E150" s="1" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
-      <c r="F144" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A145" s="1" t="inlineStr">
+      <c r="F150" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="151" customHeight="1" ht="140.0">
+      <c r="A151" s="1" t="inlineStr">
         <is>
           <t>2522688</t>
         </is>
       </c>
-      <c r="C145" s="1" t="inlineStr">
+      <c r="C151" s="1" t="inlineStr">
         <is>
           <t>MAURICE</t>
         </is>
       </c>
-      <c r="D145" s="1" t="inlineStr">
+      <c r="D151" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E145" s="1" t="inlineStr">
+      <c r="E151" s="1" t="inlineStr">
         <is>
           <t>6, 18, 20, 21, 22</t>
         </is>
       </c>
-      <c r="F145" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A146" s="1" t="inlineStr">
+      <c r="F151" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="152" customHeight="1" ht="140.0">
+      <c r="A152" s="1" t="inlineStr">
         <is>
           <t>2522707</t>
         </is>
       </c>
-      <c r="C146" s="1" t="inlineStr">
+      <c r="C152" s="1" t="inlineStr">
         <is>
           <t>FRAMEWORKS</t>
         </is>
       </c>
-      <c r="D146" s="1" t="inlineStr">
+      <c r="D152" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E146" s="1" t="inlineStr">
+      <c r="E152" s="1" t="inlineStr">
         <is>
           <t>6, 16, 20</t>
         </is>
       </c>
-      <c r="F146" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A147" s="1" t="inlineStr">
+      <c r="F152" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="153" customHeight="1" ht="140.0">
+      <c r="A153" s="1" t="inlineStr">
         <is>
           <t>2524027</t>
         </is>
       </c>
-      <c r="C147" s="1" t="inlineStr">
+      <c r="C153" s="1" t="inlineStr">
         <is>
           <t>SPLASH COLLECTION</t>
         </is>
       </c>
-      <c r="D147" s="1" t="inlineStr">
+      <c r="D153" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E147" s="1" t="inlineStr">
+      <c r="E153" s="1" t="inlineStr">
         <is>
           <t>20, 21, 24, 27</t>
         </is>
       </c>
-      <c r="F147" s="1" t="inlineStr">
+      <c r="F153" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="154" customHeight="1" ht="140.0">
+      <c r="A154" s="1" t="inlineStr">
+        <is>
+          <t>2541674</t>
+        </is>
+      </c>
+      <c r="C154" s="1" t="inlineStr">
+        <is>
+          <t>SNAPTITE</t>
+        </is>
+      </c>
+      <c r="D154" s="1" t="inlineStr">
+        <is>
+          <t>Lapsed:
+Not accepted</t>
+        </is>
+      </c>
+      <c r="E154" s="1" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="F154" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="155" customHeight="1" ht="140.0">
+      <c r="A155" s="1" t="inlineStr">
+        <is>
+          <t>2541675</t>
+        </is>
+      </c>
+      <c r="C155" s="1" t="inlineStr">
+        <is>
+          <t>PLANT IT!</t>
+        </is>
+      </c>
+      <c r="D155" s="1" t="inlineStr">
+        <is>
+          <t>Lapsed:
+Not accepted</t>
+        </is>
+      </c>
+      <c r="E155" s="1" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="F155" s="1" t="inlineStr">
+        <is>
+          <t>Dollarama Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="156" customHeight="1" ht="140.0">
+      <c r="A156" s="1" t="inlineStr">
+        <is>
+          <t>2541679</t>
+        </is>
+      </c>
+      <c r="C156" s="1" t="inlineStr">
+        <is>
+          <t>BOUQUET</t>
+        </is>
+      </c>
+      <c r="D156" s="1" t="inlineStr">
+        <is>
+          <t>Lapsed:
+Not accepted</t>
+        </is>
+      </c>
+      <c r="E156" s="1" t="inlineStr">
+        <is>
+          <t>26</t>
+        </is>
+      </c>
+      <c r="F156" s="1" t="inlineStr">
         <is>
           <t>Dollarama Inc.</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>