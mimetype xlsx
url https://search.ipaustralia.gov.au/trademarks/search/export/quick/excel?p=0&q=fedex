--- v1 (2026-03-14)
+++ v2 (2026-05-15)
@@ -137,285 +137,285 @@
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="638095"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>8</xdr:row>
+      <xdr:row>12</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>8</xdr:row>
-      <xdr:rowOff>666666</xdr:rowOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>723809</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="723809"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>676190</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="676190"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>457142</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="457142"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>666666</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="666666"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>13</xdr:row>
+      <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>13</xdr:row>
-[...113 lines deleted...]
-      <xdr:row>36</xdr:row>
+      <xdr:row>35</xdr:row>
       <xdr:rowOff>1295238</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1295238"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>38</xdr:row>
+      <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>38</xdr:row>
+      <xdr:row>37</xdr:row>
       <xdr:rowOff>628571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="628571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>39</xdr:row>
+      <xdr:row>38</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>39</xdr:row>
+      <xdr:row>38</xdr:row>
       <xdr:rowOff>723809</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="8" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="723809"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -588,991 +588,991 @@
       <c r="C8" s="1" t="inlineStr">
         <is>
           <t>FEDEX FEDERAL EXPRESS</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
           <t>39</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
           <t>Federal Express Corporation</t>
         </is>
       </c>
     </row>
     <row r="9" customHeight="1" ht="140.0">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>673771</t>
+          <t>701580</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>ASIA ONE FEDEX 1</t>
+          <t>FEDEX INTERNATIONAL FIRST</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Expired renewal possible</t>
+Registered/protected</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
           <t>39</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
           <t>Federal Express Corporation</t>
         </is>
       </c>
     </row>
     <row r="10" customHeight="1" ht="140.0">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>701580</t>
+          <t>738570</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>FEDEX INTERNATIONAL FIRST</t>
+          <t>FedEx Authorized ShipCenter</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
           <t>39</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
           <t>Federal Express Corporation</t>
         </is>
       </c>
     </row>
     <row r="11" customHeight="1" ht="140.0">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>738570</t>
+          <t>752000</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>FedEx Authorized ShipCenter</t>
+          <t>FEDEX SHIP ALERT</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
           <t>39</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
           <t>Federal Express Corporation</t>
         </is>
       </c>
     </row>
     <row r="12" customHeight="1" ht="140.0">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>752000</t>
+          <t>813287</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>FEDEX SHIP ALERT</t>
+          <t>FEDEX ONECALL</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>39</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>Federal Express Corporation</t>
         </is>
       </c>
     </row>
     <row r="13" customHeight="1" ht="140.0">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>813287</t>
+          <t>842965</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>FEDEX ONECALL</t>
+          <t>FEDEX EXPRESS</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>39</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>Federal Express Corporation</t>
         </is>
       </c>
     </row>
     <row r="14" customHeight="1" ht="140.0">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>842965</t>
+          <t>849603</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>FEDEX EXPRESS</t>
+          <t>FEDEX GLOBAL TRADE MANAGER</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>39</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>Federal Express Corporation</t>
         </is>
       </c>
     </row>
     <row r="15" customHeight="1" ht="140.0">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>849603</t>
+          <t>931547</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>FEDEX GLOBAL TRADE MANAGER</t>
+          <t>FEDEX INSIGHT</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>39</t>
+          <t>35, 38</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>Federal Express Corporation</t>
         </is>
       </c>
     </row>
     <row r="16" customHeight="1" ht="140.0">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>931547</t>
+          <t>1056812</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>FEDEX INSIGHT</t>
+          <t>FEDEX INTERNATIONAL PRIORITY</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Registered:
+          <t>Protected:
 Registered/protected</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>35, 38</t>
+          <t>39</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>Federal Express Corporation</t>
         </is>
       </c>
     </row>
     <row r="17" customHeight="1" ht="140.0">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>1056812</t>
+          <t>1304684</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>FEDEX INTERNATIONAL PRIORITY</t>
+          <t>FEDEX OFFICE</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
           <t>Protected:
 Registered/protected</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>39</t>
+          <t>9, 16, 35, 38, 39, 40, 41, 42</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>Federal Express Corporation</t>
         </is>
       </c>
     </row>
     <row r="18" customHeight="1" ht="140.0">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>1304684</t>
+          <t>1389489</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>FEDEX OFFICE</t>
+          <t>FEDEX INTERNATIONAL ECONOMY</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
           <t>Protected:
 Registered/protected</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>9, 16, 35, 38, 39, 40, 41, 42</t>
+          <t>35, 39</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>Federal Express Corporation</t>
         </is>
       </c>
     </row>
     <row r="19" customHeight="1" ht="140.0">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>1389489</t>
+          <t>1396093</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>FEDEX INTERNATIONAL ECONOMY</t>
+          <t>FEDEX SHIP MANAGER</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
           <t>Protected:
 Registered/protected</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>35, 39</t>
+          <t>9, 39, 42</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>Federal Express Corporation</t>
         </is>
       </c>
     </row>
     <row r="20" customHeight="1" ht="140.0">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>1396093</t>
+          <t>1433507</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>FEDEX SHIP MANAGER</t>
+          <t>FEDEX TRADE NETWORKS</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Protected:
+          <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>9, 39, 42</t>
+          <t>36, 39</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>Federal Express Corporation</t>
         </is>
       </c>
     </row>
     <row r="21" customHeight="1" ht="140.0">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>1433507</t>
+          <t>1583888</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>FEDEX TRADE NETWORKS</t>
+          <t>FEDEX</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Registered:
+          <t>Protected:
 Registered/protected</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>36, 39</t>
+          <t>39</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>Federal Express Corporation</t>
         </is>
       </c>
     </row>
     <row r="22" customHeight="1" ht="140.0">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>1583888</t>
+          <t>1792615</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
-          <t>FEDEX</t>
+          <t>FEDEX. SOLUTIONS THAT MATTER.</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Protected:
-Registered/protected</t>
+          <t>Registered:
+Renewal due</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
-          <t>39</t>
+          <t>9, 16, 38, 41, 42</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>Federal Express Corporation</t>
         </is>
       </c>
     </row>
     <row r="23" customHeight="1" ht="140.0">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>1735690</t>
+          <t>1970655</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
-          <t>FEDEX CROSSBORDER</t>
+          <t>FEDEX EXTRA HOURS</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
           <t>Protected:
-Expired renewal possible</t>
+Registered/protected</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
-          <t>36, 39, 45</t>
+          <t>39</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>Federal Express Corporation</t>
         </is>
       </c>
     </row>
     <row r="24" customHeight="1" ht="140.0">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>1792615</t>
+          <t>1971690</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
-          <t>FEDEX. SOLUTIONS THAT MATTER.</t>
+          <t>FEDEX SAMEDAY BOT</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Registered:
-Renewal due</t>
+          <t>Protected:
+Registered/protected</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
-          <t>9, 16, 38, 41, 42</t>
+          <t>39</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>Federal Express Corporation</t>
         </is>
       </c>
     </row>
     <row r="25" customHeight="1" ht="140.0">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>1970655</t>
+          <t>298383</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
-          <t>FEDEX EXTRA HOURS</t>
+          <t>FEDEX</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Protected:
-Registered/protected</t>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
-          <t>39</t>
+          <t>9</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
-          <t>Federal Express Corporation</t>
+          <t>Fujitsu Limited</t>
         </is>
       </c>
     </row>
     <row r="26" customHeight="1" ht="140.0">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>1971690</t>
+          <t>560823</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
-          <t>FEDEX SAMEDAY BOT</t>
+          <t>KINKO'S</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Protected:
-Registered/protected</t>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
-          <t>39</t>
+          <t>38</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
-          <t>Federal Express Corporation</t>
+          <t>FedEx Office and Print Services, Inc.</t>
         </is>
       </c>
     </row>
     <row r="27" customHeight="1" ht="140.0">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>298383</t>
+          <t>632616</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
-          <t>FEDEX</t>
+          <t>FEDEX WORLD</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>39</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
-          <t>Fujitsu Limited</t>
+          <t>Federal Express Corporation</t>
         </is>
       </c>
     </row>
     <row r="28" customHeight="1" ht="140.0">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>560823</t>
+          <t>634024</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>KINKO'S</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>38</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>FedEx Office and Print Services, Inc.</t>
         </is>
       </c>
     </row>
     <row r="29" customHeight="1" ht="140.0">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>632616</t>
+          <t>652527</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
-          <t>FEDEX WORLD</t>
+          <t>FEDEX WORLD STANDARD</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>39</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>Federal Express Corporation</t>
         </is>
       </c>
     </row>
     <row r="30" customHeight="1" ht="140.0">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>634024</t>
+          <t>652676</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
-          <t>KINKO'S</t>
+          <t>FEDEX WORLD PRIORITY</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
-          <t>38</t>
+          <t>39</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
-          <t>FedEx Office and Print Services, Inc.</t>
+          <t>Federal Express Corporation</t>
         </is>
       </c>
     </row>
     <row r="31" customHeight="1" ht="140.0">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>652527</t>
+          <t>655420</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
-          <t>FEDEX WORLD STANDARD</t>
+          <t>KINKO'S</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
-          <t>39</t>
+          <t>40, 42</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
-          <t>Federal Express Corporation</t>
+          <t>FedEx Office and Print Services, Inc.</t>
         </is>
       </c>
     </row>
     <row r="32" customHeight="1" ht="140.0">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>652676</t>
+          <t>665624</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
-          <t>FEDEX WORLD PRIORITY</t>
+          <t>FEDEX ASIAONE</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>39</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>Federal Express Corporation</t>
         </is>
       </c>
     </row>
     <row r="33" customHeight="1" ht="140.0">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>655420</t>
+          <t>673771</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
-          <t>KINKO'S</t>
+          <t>ASIA ONE FEDEX 1</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
-          <t>40, 42</t>
+          <t>39</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
-          <t>FedEx Office and Print Services, Inc.</t>
+          <t>Federal Express Corporation</t>
         </is>
       </c>
     </row>
     <row r="34" customHeight="1" ht="140.0">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>665624</t>
+          <t>732781</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
-          <t>FEDEX ASIAONE</t>
+          <t>FEDEX VIRTUALORDER</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
-          <t>39</t>
+          <t>35</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>Federal Express Corporation</t>
         </is>
       </c>
     </row>
     <row r="35" customHeight="1" ht="140.0">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>732781</t>
+          <t>736938</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
-          <t>FEDEX VIRTUALORDER</t>
+          <t>FedEx interNetShip</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>Federal Express Corporation</t>
         </is>
       </c>
     </row>
     <row r="36" customHeight="1" ht="140.0">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>736938</t>
+          <t>764516</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
-          <t>FedEx interNetShip</t>
+          <t>FEDEX CHAMPIONSHIP SERIES CART</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
-          <t>35</t>
+          <t>36, 41</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>Federal Express Corporation</t>
         </is>
       </c>
     </row>
     <row r="37" customHeight="1" ht="140.0">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>764516</t>
+          <t>802316</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
-          <t>FEDEX CHAMPIONSHIP SERIES CART</t>
+          <t>KINKO'S</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
-          <t>36, 41</t>
+          <t>9</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
-          <t>Federal Express Corporation</t>
+          <t>FedEx Office and Print Services, Inc.</t>
         </is>
       </c>
     </row>
     <row r="38" customHeight="1" ht="140.0">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>802316</t>
+          <t>811998</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>KINKO'S</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>9, 38</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>FedEx Office and Print Services, Inc.</t>
         </is>
       </c>
     </row>
     <row r="39" customHeight="1" ht="140.0">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>811998</t>
+          <t>1135317</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
-          <t>KINKO'S</t>
+          <t>FEDEX KINKO'S OFFICE AND PRINT CENTER</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>Removed - Not renewed:
+          <t>Ceased - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
-          <t>9, 38</t>
+          <t>9, 16, 35, 36, 38, 39, 40, 41, 42</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
-          <t>FedEx Office and Print Services, Inc.</t>
+          <t>Federal Express Corporation; FedEx Office and Print Services, Inc.</t>
         </is>
       </c>
     </row>
     <row r="40" customHeight="1" ht="140.0">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>1135317</t>
+          <t>1447000</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
-          <t>FEDEX KINKO'S OFFICE AND PRINT CENTER</t>
+          <t>FEDEX TECHCONNECT</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
           <t>Ceased - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
-          <t>9, 16, 35, 36, 38, 39, 40, 41, 42</t>
+          <t>35, 37, 39, 42</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
-          <t>Federal Express Corporation; FedEx Office and Print Services, Inc.</t>
+          <t>Federal Express Corporation</t>
         </is>
       </c>
     </row>
     <row r="41" customHeight="1" ht="140.0">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>1447000</t>
+          <t>1449800</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
-          <t>FEDEX TECHCONNECT</t>
+          <t>FEDEX. SOLUTIONS THAT MATTER.</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
           <t>Ceased - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
-          <t>35, 37, 39, 42</t>
+          <t>35, 39, 40</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
           <t>Federal Express Corporation</t>
         </is>
       </c>
     </row>
     <row r="42" customHeight="1" ht="140.0">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>1449800</t>
+          <t>1735690</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
-          <t>FEDEX. SOLUTIONS THAT MATTER.</t>
+          <t>FEDEX CROSSBORDER</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
           <t>Ceased - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
-          <t>35, 39, 40</t>
+          <t>36, 39, 45</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
           <t>Federal Express Corporation</t>
         </is>
       </c>
     </row>
     <row r="43" customHeight="1" ht="140.0">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>621303</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>KINKO'S</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
           <t>Linked:
 Linked/merged after registration</t>
         </is>
       </c>