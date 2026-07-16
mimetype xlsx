--- v2 (2026-05-15)
+++ v3 (2026-07-16)
@@ -627,51 +627,51 @@
       <c r="E9" s="1" t="inlineStr">
         <is>
           <t>39</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
           <t>Federal Express Corporation</t>
         </is>
       </c>
     </row>
     <row r="10" customHeight="1" ht="140.0">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>738570</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
           <t>FedEx Authorized ShipCenter</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Registered/protected</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
           <t>39</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
           <t>Federal Express Corporation</t>
         </is>
       </c>
     </row>
     <row r="11" customHeight="1" ht="140.0">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>752000</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
           <t>FEDEX SHIP ALERT</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">