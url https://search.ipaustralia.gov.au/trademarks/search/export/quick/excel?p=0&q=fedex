--- v3 (2026-07-16)
+++ v4 (2026-09-10)
@@ -963,51 +963,51 @@
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>39</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>Federal Express Corporation</t>
         </is>
       </c>
     </row>
     <row r="22" customHeight="1" ht="140.0">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>1792615</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>FEDEX. SOLUTIONS THAT MATTER.</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Expired renewal possible</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>9, 16, 38, 41, 42</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>Federal Express Corporation</t>
         </is>
       </c>
     </row>
     <row r="23" customHeight="1" ht="140.0">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>1970655</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>FEDEX EXTRA HOURS</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">