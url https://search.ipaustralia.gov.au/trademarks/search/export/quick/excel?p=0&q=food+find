--- v0 (2025-10-24)
+++ v1 (2026-04-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="image/jpeg" Extension="jpeg"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Search Results" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
@@ -87,199 +87,199 @@
   </cellStyleXfs>
   <cellXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment vertical="top" horizontal="left" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFill="true" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
-[...2 lines deleted...]
-<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../media/image1.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../media/image1.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../drawings/drawing1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../drawings/drawing1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:F6"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true">
       <pane xSplit="1.0" ySplit="4.0" state="frozen" topLeftCell="B5" activePane="bottomRight"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="10.0" customWidth="true"/>
     <col min="3" max="3" width="20.0" customWidth="true"/>
     <col min="4" max="4" width="20.0" customWidth="true"/>
     <col min="2" max="2" width="40.0" customWidth="true"/>
     <col min="5" max="5" width="25.0" customWidth="true"/>
     <col min="6" max="6" width="20.0" customWidth="true"/>
   </cols>
   <sheetData>
-    <row r="2" customHeight="true" ht="25.0">
+    <row r="2" customHeight="1" ht="25.0">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Search Results</t>
         </is>
       </c>
       <c r="C2" s="4" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D2" s="5" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
     </row>
-    <row r="4" customHeight="true" ht="25.0">
+    <row r="4" customHeight="1" ht="25.0">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>Number</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>Visual representation</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>Words</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Goods &amp; Services classes</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>Owner</t>
         </is>
       </c>
     </row>
-    <row r="5" customHeight="true" ht="140.0">
+    <row r="5" customHeight="1" ht="140.0">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>2364743</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
           <t>FOOD FIND</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
           <t>Jason Beard</t>
         </is>
       </c>
     </row>
-    <row r="6" customHeight="true" ht="140.0">
+    <row r="6" customHeight="1" ht="140.0">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>1557827</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
           <t>Find Restaurant
 Find Cafe
 Find Takeaway
 Find Dining
 Find Coffee
 Find Winery
 Find Drive Through
 Find Bar
 Find Gluten Free
 Find Fast Food
 Find Wine
 Find Bottleshop
 Find Buffet
 Find Tapas Bar
 Find Truck Stop</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">