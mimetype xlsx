--- v3 (2026-03-30)
+++ v4 (2026-06-30)
@@ -90,51 +90,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment vertical="top" horizontal="left" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFill="true" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../media/image1.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId10" Target="../media/image10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId11" Target="../media/image11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId12" Target="../media/image12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId13" Target="../media/image13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId14" Target="../media/image14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId15" Target="../media/image15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId16" Target="../media/image16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId17" Target="../media/image17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId18" Target="../media/image18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId19" Target="../media/image19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId2" Target="../media/image2.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId20" Target="../media/image20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId21" Target="../media/image21.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId22" Target="../media/image22.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId23" Target="../media/image23.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId24" Target="../media/image24.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId25" Target="../media/image25.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId26" Target="../media/image26.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId27" Target="../media/image27.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId28" Target="../media/image28.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId29" Target="../media/image29.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId3" Target="../media/image3.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId30" Target="../media/image30.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId31" Target="../media/image31.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId32" Target="../media/image32.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId33" Target="../media/image33.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId34" Target="../media/image34.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId35" Target="../media/image35.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId36" Target="../media/image36.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId37" Target="../media/image37.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId38" Target="../media/image38.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId39" Target="../media/image39.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId4" Target="../media/image4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId40" Target="../media/image40.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId41" Target="../media/image41.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId42" Target="../media/image42.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId43" Target="../media/image43.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId44" Target="../media/image44.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId45" Target="../media/image45.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId46" Target="../media/image46.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId5" Target="../media/image5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId6" Target="../media/image6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId7" Target="../media/image7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId8" Target="../media/image8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId9" Target="../media/image9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../media/image1.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId10" Target="../media/image10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId11" Target="../media/image11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId12" Target="../media/image12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId13" Target="../media/image13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId14" Target="../media/image14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId15" Target="../media/image15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId16" Target="../media/image16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId17" Target="../media/image17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId18" Target="../media/image18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId19" Target="../media/image19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId2" Target="../media/image2.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId20" Target="../media/image20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId21" Target="../media/image21.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId22" Target="../media/image22.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId23" Target="../media/image23.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId24" Target="../media/image24.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId25" Target="../media/image25.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId26" Target="../media/image26.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId27" Target="../media/image27.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId28" Target="../media/image28.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId29" Target="../media/image29.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId3" Target="../media/image3.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId30" Target="../media/image30.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId31" Target="../media/image31.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId32" Target="../media/image32.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId33" Target="../media/image33.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId34" Target="../media/image34.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId35" Target="../media/image35.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId36" Target="../media/image36.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId37" Target="../media/image37.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId38" Target="../media/image38.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId39" Target="../media/image39.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId4" Target="../media/image4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId40" Target="../media/image40.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId41" Target="../media/image41.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId42" Target="../media/image42.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId43" Target="../media/image43.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId44" Target="../media/image44.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId45" Target="../media/image45.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId46" Target="../media/image46.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId47" Target="../media/image47.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId5" Target="../media/image5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId6" Target="../media/image6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId7" Target="../media/image7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId8" Target="../media/image8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId9" Target="../media/image9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>523809</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -859,1073 +859,1111 @@
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1009523"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>42</xdr:row>
+      <xdr:row>43</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>42</xdr:row>
-      <xdr:rowOff>1190476</xdr:rowOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>380952</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="21" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="1190476"/>
+          <a:ext cx="1404000" cy="380952"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>44</xdr:row>
-      <xdr:rowOff>1323809</xdr:rowOff>
+      <xdr:rowOff>1190476</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="22" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="1323809"/>
-[...37 lines deleted...]
-          <a:ext cx="900000" cy="1428571"/>
+          <a:ext cx="1404000" cy="1190476"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>46</xdr:row>
+      <xdr:rowOff>1323809</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="23" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId23"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1323809"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>900000</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>1428571</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="24" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId24"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="900000" cy="1428571"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>48</xdr:row>
       <xdr:rowOff>571428</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="24" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId24"/>
+        <xdr:cNvPr id="25" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="571428"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>47</xdr:row>
+      <xdr:row>49</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>47</xdr:row>
+      <xdr:row>49</xdr:row>
       <xdr:rowOff>380952</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="25" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId25"/>
+        <xdr:cNvPr id="26" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="380952"/>
-        </a:xfrm>
-[...74 lines deleted...]
-          <a:ext cx="1404000" cy="714285"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>52</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>52</xdr:row>
-      <xdr:rowOff>457142</xdr:rowOff>
-[...17 lines deleted...]
-          <a:ext cx="1404000" cy="457142"/>
+      <xdr:rowOff>657142</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="27" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId27"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="657142"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>53</xdr:row>
-      <xdr:rowOff>504761</xdr:rowOff>
-[...17 lines deleted...]
-          <a:ext cx="1404000" cy="504761"/>
+      <xdr:rowOff>714285</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="28" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId28"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="714285"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>54</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>54</xdr:row>
-      <xdr:rowOff>400000</xdr:rowOff>
-[...17 lines deleted...]
-          <a:ext cx="1404000" cy="400000"/>
+      <xdr:rowOff>457142</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="29" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId29"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="457142"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>55</xdr:row>
-      <xdr:rowOff>390476</xdr:rowOff>
-[...17 lines deleted...]
-          <a:ext cx="1404000" cy="390476"/>
+      <xdr:rowOff>504761</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="30" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId30"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="504761"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>56</xdr:row>
-      <xdr:rowOff>533333</xdr:rowOff>
-[...17 lines deleted...]
-          <a:ext cx="1404000" cy="533333"/>
+      <xdr:rowOff>400000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="31" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId31"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="400000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>57</xdr:row>
-      <xdr:rowOff>1371428</xdr:rowOff>
-[...17 lines deleted...]
-          <a:ext cx="1404000" cy="1371428"/>
+      <xdr:rowOff>390476</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="32" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId32"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="390476"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>58</xdr:row>
-      <xdr:rowOff>933333</xdr:rowOff>
+      <xdr:rowOff>533333</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="33" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId33"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="533333"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>1371428</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="34" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="933333"/>
-[...37 lines deleted...]
-          <a:ext cx="1512000" cy="1314285"/>
+          <a:ext cx="1404000" cy="1371428"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>60</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>60</xdr:row>
-      <xdr:rowOff>447619</xdr:rowOff>
+      <xdr:rowOff>933333</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="35" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId35"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="933333"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1512000</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>1314285</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="36" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="447619"/>
+          <a:ext cx="1512000" cy="1314285"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>62</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>62</xdr:row>
+      <xdr:rowOff>447619</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="37" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId37"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="447619"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>64</xdr:row>
       <xdr:rowOff>752380</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="37" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId37"/>
+        <xdr:cNvPr id="38" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId38"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="752380"/>
-        </a:xfrm>
-[...74 lines deleted...]
-          <a:ext cx="1404000" cy="647619"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>68</xdr:row>
-      <xdr:rowOff>1009523</xdr:rowOff>
-[...17 lines deleted...]
-          <a:ext cx="1404000" cy="1009523"/>
+      <xdr:rowOff>1428571</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="39" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId39"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>69</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>69</xdr:row>
-      <xdr:rowOff>923809</xdr:rowOff>
-[...17 lines deleted...]
-          <a:ext cx="1404000" cy="923809"/>
+      <xdr:rowOff>647619</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="40" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId40"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="647619"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>70</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>70</xdr:row>
-      <xdr:rowOff>1295238</xdr:rowOff>
+      <xdr:rowOff>1009523</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="41" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId41"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1009523"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>923809</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="1295238"/>
-[...37 lines deleted...]
-          <a:ext cx="1008000" cy="1428571"/>
+          <a:ext cx="1404000" cy="923809"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>72</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>72</xdr:row>
-      <xdr:rowOff>1085714</xdr:rowOff>
-[...17 lines deleted...]
-          <a:ext cx="1404000" cy="1085714"/>
+      <xdr:rowOff>1295238</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="43" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId43"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1295238"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>73</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>792000</xdr:colOff>
+      <xdr:colOff>1008000</xdr:colOff>
       <xdr:row>73</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
+        <xdr:cNvPr id="44" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId44"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1008000" cy="1428571"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>1085714</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
         <xdr:cNvPr id="45" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1085714"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>792000</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>1428571</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="46" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId46"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
           <a:ext cx="792000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>76</xdr:row>
+      <xdr:row>78</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>76</xdr:row>
+      <xdr:row>78</xdr:row>
       <xdr:rowOff>752380</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="46" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId46"/>
+        <xdr:cNvPr id="47" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="752380"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../drawings/drawing1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:F77"/>
+  <dimension ref="A2:F79"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true">
       <pane xSplit="1.0" ySplit="4.0" state="frozen" topLeftCell="B5" activePane="bottomRight"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="10.0" customWidth="true"/>
     <col min="3" max="3" width="20.0" customWidth="true"/>
     <col min="4" max="4" width="20.0" customWidth="true"/>
     <col min="2" max="2" width="40.0" customWidth="true"/>
     <col min="5" max="5" width="25.0" customWidth="true"/>
     <col min="6" max="6" width="20.0" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="2" customHeight="1" ht="25.0">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Search Results</t>
         </is>
       </c>
       <c r="C2" s="4" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D2" s="5" t="inlineStr">
         <is>
-          <t>73</t>
+          <t>75</t>
         </is>
       </c>
     </row>
     <row r="4" customHeight="1" ht="25.0">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>Number</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>Visual representation</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>Words</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
@@ -2267,51 +2305,51 @@
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>5, 29, 30</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>GMP Pharmaceuticals Limited; AUNEW NEW ZEALAND LIMITED</t>
         </is>
       </c>
     </row>
     <row r="17" customHeight="1" ht="140.0">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>1774234</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>TWINKLE SUGAR</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Expired renewal possible</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>1, 30</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>GMP Pharmaceuticals Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="18" customHeight="1" ht="140.0">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>1859089</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>GMP GLOBAL MACHINE PARTS THE ONLINE STORE FOR MACHINE PARTS AND MORE</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
@@ -2981,1023 +3019,1079 @@
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>GMP+LAB+EXO</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
           <t>Published:
 Under examination</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>44</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
           <t>NEW STEM CELL AUSTRALIA P/L</t>
         </is>
       </c>
     </row>
     <row r="43" customHeight="1" ht="140.0">
       <c r="A43" s="1" t="inlineStr">
         <is>
+          <t>2660670</t>
+        </is>
+      </c>
+      <c r="C43" s="1" t="inlineStr">
+        <is>
+          <t>Unity in Community</t>
+        </is>
+      </c>
+      <c r="D43" s="1" t="inlineStr">
+        <is>
+          <t>Published:
+Awaiting examination</t>
+        </is>
+      </c>
+      <c r="E43" s="1" t="inlineStr">
+        <is>
+          <t>39, 45</t>
+        </is>
+      </c>
+      <c r="F43" s="1" t="inlineStr">
+        <is>
+          <t>GMP ENVIRONMENTAL SERVICES PTY LTD</t>
+        </is>
+      </c>
+    </row>
+    <row r="44" customHeight="1" ht="140.0">
+      <c r="A44" s="1" t="inlineStr">
+        <is>
+          <t>2660674</t>
+        </is>
+      </c>
+      <c r="C44" s="1" t="inlineStr">
+        <is>
+          <t>INSPYRECO SUPPORT SERVICES</t>
+        </is>
+      </c>
+      <c r="D44" s="1" t="inlineStr">
+        <is>
+          <t>Published:
+Awaiting examination</t>
+        </is>
+      </c>
+      <c r="E44" s="1" t="inlineStr">
+        <is>
+          <t>39, 43, 45</t>
+        </is>
+      </c>
+      <c r="F44" s="1" t="inlineStr">
+        <is>
+          <t>GMP ENVIRONMENTAL SERVICES PTY LTD</t>
+        </is>
+      </c>
+    </row>
+    <row r="45" customHeight="1" ht="140.0">
+      <c r="A45" s="1" t="inlineStr">
+        <is>
           <t>665853</t>
         </is>
       </c>
-      <c r="C43" s="1" t="inlineStr">
+      <c r="C45" s="1" t="inlineStr">
         <is>
           <t>GMP GREENWOOD . MOLONEY . PINO</t>
         </is>
       </c>
-      <c r="D43" s="1" t="inlineStr">
+      <c r="D45" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E43" s="1" t="inlineStr">
+      <c r="E45" s="1" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
-      <c r="F43" s="1" t="inlineStr">
+      <c r="F45" s="1" t="inlineStr">
         <is>
           <t>Greenwood Moloney Pino Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="44" customHeight="1" ht="140.0">
-      <c r="A44" s="1" t="inlineStr">
+    <row r="46" customHeight="1" ht="140.0">
+      <c r="A46" s="1" t="inlineStr">
         <is>
           <t>875478</t>
         </is>
       </c>
-      <c r="C44" s="1" t="inlineStr">
+      <c r="C46" s="1" t="inlineStr">
         <is>
           <t>GMP|COMPANIES, INC.</t>
         </is>
       </c>
-      <c r="D44" s="1" t="inlineStr">
+      <c r="D46" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E44" s="1" t="inlineStr">
+      <c r="E46" s="1" t="inlineStr">
         <is>
           <t>42</t>
         </is>
       </c>
-      <c r="F44" s="1" t="inlineStr">
+      <c r="F46" s="1" t="inlineStr">
         <is>
           <t>GMP | COMPANIES, INC.</t>
         </is>
       </c>
     </row>
-    <row r="45" customHeight="1" ht="140.0">
-      <c r="A45" s="1" t="inlineStr">
+    <row r="47" customHeight="1" ht="140.0">
+      <c r="A47" s="1" t="inlineStr">
         <is>
           <t>1028602</t>
         </is>
       </c>
-      <c r="C45" s="1" t="inlineStr">
+      <c r="C47" s="1" t="inlineStr">
         <is>
           <t>FOOD SAFETY MANAGEMENT GMP VERIFIED</t>
         </is>
       </c>
-      <c r="D45" s="1" t="inlineStr">
+      <c r="D47" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E45" s="1" t="inlineStr">
+      <c r="E47" s="1" t="inlineStr">
         <is>
           <t>42</t>
         </is>
       </c>
-      <c r="F45" s="1" t="inlineStr">
+      <c r="F47" s="1" t="inlineStr">
         <is>
           <t>SAI Global Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="46" customHeight="1" ht="140.0">
-      <c r="A46" s="1" t="inlineStr">
+    <row r="48" customHeight="1" ht="140.0">
+      <c r="A48" s="1" t="inlineStr">
         <is>
           <t>1109147</t>
         </is>
       </c>
-      <c r="C46" s="1" t="inlineStr">
+      <c r="C48" s="1" t="inlineStr">
         <is>
           <t>LICENCE NO. 145004 GMP CERTIFIED QUALITY AUSTRALIA</t>
         </is>
       </c>
-      <c r="D46" s="1" t="inlineStr">
+      <c r="D48" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E46" s="1" t="inlineStr">
+      <c r="E48" s="1" t="inlineStr">
         <is>
           <t>3, 5</t>
         </is>
       </c>
-      <c r="F46" s="1" t="inlineStr">
+      <c r="F48" s="1" t="inlineStr">
         <is>
           <t>Green-One Bio Health Care Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="47" customHeight="1" ht="140.0">
-      <c r="A47" s="1" t="inlineStr">
+    <row r="49" customHeight="1" ht="140.0">
+      <c r="A49" s="1" t="inlineStr">
         <is>
           <t>1112975</t>
         </is>
       </c>
-      <c r="C47" s="1" t="inlineStr">
+      <c r="C49" s="1" t="inlineStr">
         <is>
           <t>L G.M.P. DRIVING SCHOOL</t>
         </is>
       </c>
-      <c r="D47" s="1" t="inlineStr">
+      <c r="D49" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E47" s="1" t="inlineStr">
+      <c r="E49" s="1" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
-      <c r="F47" s="1" t="inlineStr">
+      <c r="F49" s="1" t="inlineStr">
         <is>
           <t>BeiHan Du</t>
         </is>
       </c>
     </row>
-    <row r="48" customHeight="1" ht="140.0">
-      <c r="A48" s="1" t="inlineStr">
+    <row r="50" customHeight="1" ht="140.0">
+      <c r="A50" s="1" t="inlineStr">
         <is>
           <t>1290048</t>
         </is>
       </c>
-      <c r="C48" s="1" t="inlineStr">
+      <c r="C50" s="1" t="inlineStr">
         <is>
           <t>AIR BUGGY</t>
         </is>
       </c>
-      <c r="D48" s="1" t="inlineStr">
+      <c r="D50" s="1" t="inlineStr">
         <is>
           <t>Cancelled:
 Cancelled at the request of IB</t>
         </is>
       </c>
-      <c r="E48" s="1" t="inlineStr">
+      <c r="E50" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="F48" s="1" t="inlineStr">
+      <c r="F50" s="1" t="inlineStr">
         <is>
           <t>GMP International Co., Ltd.</t>
         </is>
       </c>
     </row>
-    <row r="49" customHeight="1" ht="140.0">
-      <c r="A49" s="1" t="inlineStr">
+    <row r="51" customHeight="1" ht="140.0">
+      <c r="A51" s="1" t="inlineStr">
         <is>
           <t>1408421</t>
         </is>
       </c>
-      <c r="C49" s="1" t="inlineStr">
+      <c r="C51" s="1" t="inlineStr">
         <is>
           <t>GMP</t>
         </is>
       </c>
-      <c r="D49" s="1" t="inlineStr">
+      <c r="D51" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E49" s="1" t="inlineStr">
+      <c r="E51" s="1" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
-      <c r="F49" s="1" t="inlineStr">
+      <c r="F51" s="1" t="inlineStr">
         <is>
           <t>Stifel Nicolaus Canada Inc.</t>
         </is>
       </c>
     </row>
-    <row r="50" customHeight="1" ht="140.0">
-      <c r="A50" s="1" t="inlineStr">
+    <row r="52" customHeight="1" ht="140.0">
+      <c r="A52" s="1" t="inlineStr">
         <is>
           <t>1913477</t>
         </is>
       </c>
-      <c r="C50" s="1" t="inlineStr">
+      <c r="C52" s="1" t="inlineStr">
         <is>
           <t>RHYTHMONE GMP</t>
         </is>
       </c>
-      <c r="D50" s="1" t="inlineStr">
+      <c r="D52" s="1" t="inlineStr">
         <is>
           <t>Cancelled:
 Cancelled at the request of IB</t>
         </is>
       </c>
-      <c r="E50" s="1" t="inlineStr">
+      <c r="E52" s="1" t="inlineStr">
         <is>
           <t>42</t>
         </is>
       </c>
-      <c r="F50" s="1" t="inlineStr">
+      <c r="F52" s="1" t="inlineStr">
         <is>
           <t>RhythmOne, LLC</t>
         </is>
       </c>
     </row>
-    <row r="51" customHeight="1" ht="140.0">
-      <c r="A51" s="1" t="inlineStr">
+    <row r="53" customHeight="1" ht="140.0">
+      <c r="A53" s="1" t="inlineStr">
         <is>
           <t>617834</t>
         </is>
       </c>
-      <c r="C51" s="1" t="inlineStr">
+      <c r="C53" s="1" t="inlineStr">
         <is>
           <t>GMP CO.</t>
         </is>
       </c>
-      <c r="D51" s="1" t="inlineStr">
+      <c r="D53" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E51" s="1" t="inlineStr">
+      <c r="E53" s="1" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
-      <c r="F51" s="1" t="inlineStr">
+      <c r="F53" s="1" t="inlineStr">
         <is>
           <t>GMP Australia Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="52" customHeight="1" ht="140.0">
-      <c r="A52" s="1" t="inlineStr">
+    <row r="54" customHeight="1" ht="140.0">
+      <c r="A54" s="1" t="inlineStr">
         <is>
           <t>617835</t>
         </is>
       </c>
-      <c r="C52" s="1" t="inlineStr">
+      <c r="C54" s="1" t="inlineStr">
         <is>
           <t>GMP CO.</t>
         </is>
       </c>
-      <c r="D52" s="1" t="inlineStr">
+      <c r="D54" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E52" s="1" t="inlineStr">
+      <c r="E54" s="1" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
-      <c r="F52" s="1" t="inlineStr">
+      <c r="F54" s="1" t="inlineStr">
         <is>
           <t>GMP Australia Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="53" customHeight="1" ht="140.0">
-      <c r="A53" s="1" t="inlineStr">
+    <row r="55" customHeight="1" ht="140.0">
+      <c r="A55" s="1" t="inlineStr">
         <is>
           <t>617836</t>
         </is>
       </c>
-      <c r="C53" s="1" t="inlineStr">
+      <c r="C55" s="1" t="inlineStr">
         <is>
           <t>GMP</t>
         </is>
       </c>
-      <c r="D53" s="1" t="inlineStr">
+      <c r="D55" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E53" s="1" t="inlineStr">
+      <c r="E55" s="1" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
-      <c r="F53" s="1" t="inlineStr">
+      <c r="F55" s="1" t="inlineStr">
         <is>
           <t>GMP Australia Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="54" customHeight="1" ht="140.0">
-      <c r="A54" s="1" t="inlineStr">
+    <row r="56" customHeight="1" ht="140.0">
+      <c r="A56" s="1" t="inlineStr">
         <is>
           <t>617837</t>
         </is>
       </c>
-      <c r="C54" s="1" t="inlineStr">
+      <c r="C56" s="1" t="inlineStr">
         <is>
           <t>GMP</t>
         </is>
       </c>
-      <c r="D54" s="1" t="inlineStr">
+      <c r="D56" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E54" s="1" t="inlineStr">
+      <c r="E56" s="1" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
-      <c r="F54" s="1" t="inlineStr">
+      <c r="F56" s="1" t="inlineStr">
         <is>
           <t>GMP Australia Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="55" customHeight="1" ht="140.0">
-      <c r="A55" s="1" t="inlineStr">
+    <row r="57" customHeight="1" ht="140.0">
+      <c r="A57" s="1" t="inlineStr">
         <is>
           <t>617838</t>
         </is>
       </c>
-      <c r="C55" s="1" t="inlineStr">
+      <c r="C57" s="1" t="inlineStr">
         <is>
           <t>GMP</t>
         </is>
       </c>
-      <c r="D55" s="1" t="inlineStr">
+      <c r="D57" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E55" s="1" t="inlineStr">
+      <c r="E57" s="1" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
-      <c r="F55" s="1" t="inlineStr">
+      <c r="F57" s="1" t="inlineStr">
         <is>
           <t>GMP Australia Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="56" customHeight="1" ht="140.0">
-      <c r="A56" s="1" t="inlineStr">
+    <row r="58" customHeight="1" ht="140.0">
+      <c r="A58" s="1" t="inlineStr">
         <is>
           <t>617839</t>
         </is>
       </c>
-      <c r="C56" s="1" t="inlineStr">
+      <c r="C58" s="1" t="inlineStr">
         <is>
           <t>GMP</t>
         </is>
       </c>
-      <c r="D56" s="1" t="inlineStr">
+      <c r="D58" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E56" s="1" t="inlineStr">
+      <c r="E58" s="1" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
-      <c r="F56" s="1" t="inlineStr">
+      <c r="F58" s="1" t="inlineStr">
         <is>
           <t>GMP Australia Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="57" customHeight="1" ht="140.0">
-      <c r="A57" s="1" t="inlineStr">
+    <row r="59" customHeight="1" ht="140.0">
+      <c r="A59" s="1" t="inlineStr">
         <is>
           <t>617840</t>
         </is>
       </c>
-      <c r="C57" s="1" t="inlineStr">
+      <c r="C59" s="1" t="inlineStr">
         <is>
           <t>GMP</t>
         </is>
       </c>
-      <c r="D57" s="1" t="inlineStr">
+      <c r="D59" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E57" s="1" t="inlineStr">
+      <c r="E59" s="1" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
-      <c r="F57" s="1" t="inlineStr">
+      <c r="F59" s="1" t="inlineStr">
         <is>
           <t>GMP Australia Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="58" customHeight="1" ht="140.0">
-      <c r="A58" s="1" t="inlineStr">
+    <row r="60" customHeight="1" ht="140.0">
+      <c r="A60" s="1" t="inlineStr">
         <is>
           <t>617841</t>
         </is>
       </c>
-      <c r="C58" s="1" t="inlineStr">
+      <c r="C60" s="1" t="inlineStr">
         <is>
           <t>GMP</t>
         </is>
       </c>
-      <c r="D58" s="1" t="inlineStr">
+      <c r="D60" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E58" s="1" t="inlineStr">
+      <c r="E60" s="1" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
-      <c r="F58" s="1" t="inlineStr">
+      <c r="F60" s="1" t="inlineStr">
         <is>
           <t>GMP Australia Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="59" customHeight="1" ht="140.0">
-      <c r="A59" s="1" t="inlineStr">
+    <row r="61" customHeight="1" ht="140.0">
+      <c r="A61" s="1" t="inlineStr">
         <is>
           <t>617842</t>
         </is>
       </c>
-      <c r="C59" s="1" t="inlineStr">
+      <c r="C61" s="1" t="inlineStr">
         <is>
           <t>GMP</t>
         </is>
       </c>
-      <c r="D59" s="1" t="inlineStr">
+      <c r="D61" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E59" s="1" t="inlineStr">
+      <c r="E61" s="1" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
-      <c r="F59" s="1" t="inlineStr">
+      <c r="F61" s="1" t="inlineStr">
         <is>
           <t>GMP Australia Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="60" customHeight="1" ht="140.0">
-      <c r="A60" s="1" t="inlineStr">
+    <row r="62" customHeight="1" ht="140.0">
+      <c r="A62" s="1" t="inlineStr">
         <is>
           <t>617843</t>
         </is>
       </c>
-      <c r="C60" s="1" t="inlineStr">
+      <c r="C62" s="1" t="inlineStr">
         <is>
           <t>GHQ</t>
         </is>
       </c>
-      <c r="D60" s="1" t="inlineStr">
+      <c r="D62" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E60" s="1" t="inlineStr">
+      <c r="E62" s="1" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
-      <c r="F60" s="1" t="inlineStr">
+      <c r="F62" s="1" t="inlineStr">
         <is>
           <t>GMP Australia Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="61" customHeight="1" ht="140.0">
-      <c r="A61" s="1" t="inlineStr">
+    <row r="63" customHeight="1" ht="140.0">
+      <c r="A63" s="1" t="inlineStr">
         <is>
           <t>617844</t>
         </is>
       </c>
-      <c r="C61" s="1" t="inlineStr">
+      <c r="C63" s="1" t="inlineStr">
         <is>
           <t>PHOTONEX</t>
         </is>
       </c>
-      <c r="D61" s="1" t="inlineStr">
+      <c r="D63" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E61" s="1" t="inlineStr">
+      <c r="E63" s="1" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
-      <c r="F61" s="1" t="inlineStr">
+      <c r="F63" s="1" t="inlineStr">
         <is>
           <t>GMP Australia Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="62" customHeight="1" ht="140.0">
-      <c r="A62" s="1" t="inlineStr">
+    <row r="64" customHeight="1" ht="140.0">
+      <c r="A64" s="1" t="inlineStr">
         <is>
           <t>617845</t>
         </is>
       </c>
-      <c r="C62" s="1" t="inlineStr">
+      <c r="C64" s="1" t="inlineStr">
         <is>
           <t>LAMIART</t>
         </is>
       </c>
-      <c r="D62" s="1" t="inlineStr">
+      <c r="D64" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E62" s="1" t="inlineStr">
+      <c r="E64" s="1" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
-      <c r="F62" s="1" t="inlineStr">
+      <c r="F64" s="1" t="inlineStr">
         <is>
           <t>GMP Australia Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="63" customHeight="1" ht="140.0">
-      <c r="A63" s="1" t="inlineStr">
+    <row r="65" customHeight="1" ht="140.0">
+      <c r="A65" s="1" t="inlineStr">
         <is>
           <t>667697</t>
         </is>
       </c>
-      <c r="C63" s="1" t="inlineStr">
+      <c r="C65" s="1" t="inlineStr">
         <is>
           <t>GMP</t>
         </is>
       </c>
-      <c r="D63" s="1" t="inlineStr">
+      <c r="D65" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E63" s="1" t="inlineStr">
+      <c r="E65" s="1" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
-      <c r="F63" s="1" t="inlineStr">
+      <c r="F65" s="1" t="inlineStr">
         <is>
           <t>Moloney Pino Real Estate P/L</t>
         </is>
       </c>
     </row>
-    <row r="64" customHeight="1" ht="140.0">
-      <c r="A64" s="1" t="inlineStr">
+    <row r="66" customHeight="1" ht="140.0">
+      <c r="A66" s="1" t="inlineStr">
         <is>
           <t>846142</t>
         </is>
       </c>
-      <c r="C64" s="1" t="inlineStr">
+      <c r="C66" s="1" t="inlineStr">
         <is>
           <t>WONDERLAND</t>
         </is>
       </c>
-      <c r="D64" s="1" t="inlineStr">
+      <c r="D66" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E64" s="1" t="inlineStr">
+      <c r="E66" s="1" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
-      <c r="F64" s="1" t="inlineStr">
+      <c r="F66" s="1" t="inlineStr">
         <is>
           <t>GMP Pharmaceuticals Pty Limited</t>
         </is>
       </c>
     </row>
-    <row r="65" customHeight="1" ht="140.0">
-      <c r="A65" s="1" t="inlineStr">
+    <row r="67" customHeight="1" ht="140.0">
+      <c r="A67" s="1" t="inlineStr">
         <is>
           <t>941578</t>
         </is>
       </c>
-      <c r="C65" s="1" t="inlineStr">
+      <c r="C67" s="1" t="inlineStr">
         <is>
           <t>cGMP DEER VELVET KANGAROO COMPLEX 5000MG</t>
         </is>
       </c>
-      <c r="D65" s="1" t="inlineStr">
+      <c r="D67" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E65" s="1" t="inlineStr">
+      <c r="E67" s="1" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
-      <c r="F65" s="1" t="inlineStr">
+      <c r="F67" s="1" t="inlineStr">
         <is>
           <t>Chuo Shi Tan China Herb (Australia) Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="66" customHeight="1" ht="140.0">
-      <c r="A66" s="1" t="inlineStr">
+    <row r="68" customHeight="1" ht="140.0">
+      <c r="A68" s="1" t="inlineStr">
         <is>
           <t>1061737</t>
         </is>
       </c>
-      <c r="C66" s="1" t="inlineStr">
+      <c r="C68" s="1" t="inlineStr">
         <is>
           <t>GMP</t>
         </is>
       </c>
-      <c r="D66" s="1" t="inlineStr">
+      <c r="D68" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E66" s="1" t="inlineStr">
+      <c r="E68" s="1" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
-      <c r="F66" s="1" t="inlineStr">
+      <c r="F68" s="1" t="inlineStr">
         <is>
           <t>GMP Pharmaceuticals Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="67" customHeight="1" ht="140.0">
-      <c r="A67" s="1" t="inlineStr">
+    <row r="69" customHeight="1" ht="140.0">
+      <c r="A69" s="1" t="inlineStr">
         <is>
           <t>1109152</t>
         </is>
       </c>
-      <c r="C67" s="1" t="inlineStr">
+      <c r="C69" s="1" t="inlineStr">
         <is>
           <t>GMP 145004 CERTIFIED QUALITY AUSTRALIA LICENCED</t>
         </is>
       </c>
-      <c r="D67" s="1" t="inlineStr">
+      <c r="D69" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E67" s="1" t="inlineStr">
+      <c r="E69" s="1" t="inlineStr">
         <is>
           <t>3, 5</t>
         </is>
       </c>
-      <c r="F67" s="1" t="inlineStr">
+      <c r="F69" s="1" t="inlineStr">
         <is>
           <t>Comax-Pharma Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="68" customHeight="1" ht="140.0">
-      <c r="A68" s="1" t="inlineStr">
+    <row r="70" customHeight="1" ht="140.0">
+      <c r="A70" s="1" t="inlineStr">
         <is>
           <t>1200784</t>
         </is>
       </c>
-      <c r="C68" s="1" t="inlineStr">
+      <c r="C70" s="1" t="inlineStr">
         <is>
           <t>LABILLY</t>
         </is>
       </c>
-      <c r="D68" s="1" t="inlineStr">
+      <c r="D70" s="1" t="inlineStr">
         <is>
           <t>Withdrawn:
 Applicant request</t>
         </is>
       </c>
-      <c r="E68" s="1" t="inlineStr">
+      <c r="E70" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
-      <c r="F68" s="1" t="inlineStr">
+      <c r="F70" s="1" t="inlineStr">
         <is>
           <t>G.M.P TRADING PTY LTD</t>
         </is>
       </c>
     </row>
-    <row r="69" customHeight="1" ht="140.0">
-      <c r="A69" s="1" t="inlineStr">
+    <row r="71" customHeight="1" ht="140.0">
+      <c r="A71" s="1" t="inlineStr">
         <is>
           <t>1302356</t>
         </is>
       </c>
-      <c r="C69" s="1" t="inlineStr">
+      <c r="C71" s="1" t="inlineStr">
         <is>
           <t>GMP
 GMP GLOBAL MEDI PRODUCTS AUSTRALIA</t>
         </is>
       </c>
-      <c r="D69" s="1" t="inlineStr">
+      <c r="D71" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E69" s="1" t="inlineStr">
+      <c r="E71" s="1" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
-      <c r="F69" s="1" t="inlineStr">
+      <c r="F71" s="1" t="inlineStr">
         <is>
           <t>Graeme Walton</t>
         </is>
       </c>
     </row>
-    <row r="70" customHeight="1" ht="140.0">
-      <c r="A70" s="1" t="inlineStr">
+    <row r="72" customHeight="1" ht="140.0">
+      <c r="A72" s="1" t="inlineStr">
         <is>
           <t>1320181</t>
         </is>
       </c>
-      <c r="C70" s="1" t="inlineStr">
+      <c r="C72" s="1" t="inlineStr">
         <is>
           <t>GMP GLOBAL MEDI PRODUCTS AUSTRALIA</t>
         </is>
       </c>
-      <c r="D70" s="1" t="inlineStr">
+      <c r="D72" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E70" s="1" t="inlineStr">
+      <c r="E72" s="1" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
-      <c r="F70" s="1" t="inlineStr">
+      <c r="F72" s="1" t="inlineStr">
         <is>
           <t>Graeme Walton</t>
         </is>
       </c>
     </row>
-    <row r="71" customHeight="1" ht="140.0">
-      <c r="A71" s="1" t="inlineStr">
+    <row r="73" customHeight="1" ht="140.0">
+      <c r="A73" s="1" t="inlineStr">
         <is>
           <t>1363540</t>
         </is>
       </c>
-      <c r="C71" s="1" t="inlineStr">
+      <c r="C73" s="1" t="inlineStr">
         <is>
           <t>GMP+ FEED SAFETY ASSURANCE</t>
         </is>
       </c>
-      <c r="D71" s="1" t="inlineStr">
+      <c r="D73" s="1" t="inlineStr">
         <is>
           <t>Not protected:
 Not accepted</t>
         </is>
       </c>
-      <c r="E71" s="1" t="inlineStr">
+      <c r="E73" s="1" t="inlineStr">
         <is>
           <t>31, 42, 44</t>
         </is>
       </c>
-      <c r="F71" s="1" t="inlineStr">
+      <c r="F73" s="1" t="inlineStr">
         <is>
           <t>Stichting GMP + International</t>
         </is>
       </c>
     </row>
-    <row r="72" customHeight="1" ht="140.0">
-      <c r="A72" s="1" t="inlineStr">
+    <row r="74" customHeight="1" ht="140.0">
+      <c r="A74" s="1" t="inlineStr">
         <is>
           <t>1651502</t>
         </is>
       </c>
-      <c r="C72" s="1" t="inlineStr">
+      <c r="C74" s="1" t="inlineStr">
         <is>
           <t>A1 SOUP SPICES REMPAHAN SUP ISO 22000:2005, GMP &amp; HACCP CERTIFIED.</t>
         </is>
       </c>
-      <c r="D72" s="1" t="inlineStr">
+      <c r="D74" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E72" s="1" t="inlineStr">
+      <c r="E74" s="1" t="inlineStr">
         <is>
           <t>29, 30</t>
         </is>
       </c>
-      <c r="F72" s="1" t="inlineStr">
+      <c r="F74" s="1" t="inlineStr">
         <is>
           <t>A.K.KOH ENTERPRISE SDN.BHD.</t>
         </is>
       </c>
     </row>
-    <row r="73" customHeight="1" ht="140.0">
-      <c r="A73" s="1" t="inlineStr">
+    <row r="75" customHeight="1" ht="140.0">
+      <c r="A75" s="1" t="inlineStr">
         <is>
           <t>1797277</t>
         </is>
       </c>
-      <c r="C73" s="1" t="inlineStr">
+      <c r="C75" s="1" t="inlineStr">
         <is>
           <t>GMP EST. 1974</t>
         </is>
       </c>
-      <c r="D73" s="1" t="inlineStr">
+      <c r="D75" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Registration fee not paid on time</t>
         </is>
       </c>
-      <c r="E73" s="1" t="inlineStr">
+      <c r="E75" s="1" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
-      <c r="F73" s="1" t="inlineStr">
+      <c r="F75" s="1" t="inlineStr">
         <is>
           <t>HIRINO PTY LTD</t>
         </is>
       </c>
     </row>
-    <row r="74" customHeight="1" ht="140.0">
-      <c r="A74" s="1" t="inlineStr">
+    <row r="76" customHeight="1" ht="140.0">
+      <c r="A76" s="1" t="inlineStr">
         <is>
           <t>1948008</t>
         </is>
       </c>
-      <c r="C74" s="1" t="inlineStr">
+      <c r="C76" s="1" t="inlineStr">
         <is>
           <t>GMP AUSTRALIAN GMP STANDARD MADE</t>
         </is>
       </c>
-      <c r="D74" s="1" t="inlineStr">
+      <c r="D76" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E74" s="1" t="inlineStr">
+      <c r="E76" s="1" t="inlineStr">
         <is>
           <t>3, 5</t>
         </is>
       </c>
-      <c r="F74" s="1" t="inlineStr">
+      <c r="F76" s="1" t="inlineStr">
         <is>
           <t>AUSSIA AUSTRALIA PTY LTD</t>
         </is>
       </c>
     </row>
-    <row r="75" customHeight="1" ht="140.0">
-      <c r="A75" s="1" t="inlineStr">
+    <row r="77" customHeight="1" ht="140.0">
+      <c r="A77" s="1" t="inlineStr">
         <is>
           <t>2036112</t>
         </is>
       </c>
-      <c r="C75" s="1" t="inlineStr">
+      <c r="C77" s="1" t="inlineStr">
         <is>
           <t>GMP Legal</t>
         </is>
       </c>
-      <c r="D75" s="1" t="inlineStr">
+      <c r="D77" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E75" s="1" t="inlineStr">
+      <c r="E77" s="1" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="F75" s="1" t="inlineStr">
+      <c r="F77" s="1" t="inlineStr">
         <is>
           <t>GERARD MALOUF &amp; PARTNERS PTY LIMITED</t>
         </is>
       </c>
     </row>
-    <row r="76" customHeight="1" ht="140.0">
-      <c r="A76" s="1" t="inlineStr">
+    <row r="78" customHeight="1" ht="140.0">
+      <c r="A78" s="1" t="inlineStr">
         <is>
           <t>2365251</t>
         </is>
       </c>
-      <c r="C76" s="1" t="inlineStr">
+      <c r="C78" s="1" t="inlineStr">
         <is>
           <t>GMP Forum</t>
         </is>
       </c>
-      <c r="D76" s="1" t="inlineStr">
+      <c r="D78" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E76" s="1" t="inlineStr">
+      <c r="E78" s="1" t="inlineStr">
         <is>
           <t>9, 16, 35, 41</t>
         </is>
       </c>
-      <c r="F76" s="1" t="inlineStr">
+      <c r="F78" s="1" t="inlineStr">
         <is>
           <t>Pharmout Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="77" customHeight="1" ht="140.0">
-      <c r="A77" s="1" t="inlineStr">
+    <row r="79" customHeight="1" ht="140.0">
+      <c r="A79" s="1" t="inlineStr">
         <is>
           <t>2401275</t>
         </is>
       </c>
-      <c r="C77" s="1" t="inlineStr">
+      <c r="C79" s="1" t="inlineStr">
         <is>
           <t>SAUCE DE POISSON NUOC MAM FISH SAUCE GOLDEN BOY BRAND SINCE 1914 HACCP GMP NUOC MAM KIM DONG FISH SAUCE GOLDEN BOY BRAND</t>
         </is>
       </c>
-      <c r="D77" s="1" t="inlineStr">
+      <c r="D79" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E77" s="1" t="inlineStr">
+      <c r="E79" s="1" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
-      <c r="F77" s="1" t="inlineStr">
+      <c r="F79" s="1" t="inlineStr">
         <is>
           <t>Tang Heab Seng Fish Sauce Factory Company Limited</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>