--- v4 (2026-06-30)
+++ v5 (2026-08-14)
@@ -2333,51 +2333,51 @@
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>1, 30</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>GMP Pharmaceuticals Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="18" customHeight="1" ht="140.0">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>1859089</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>GMP GLOBAL MACHINE PARTS THE ONLINE STORE FOR MACHINE PARTS AND MORE</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Registered/protected</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>7, 35</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>JTEKT Toyoda Americas Corporation</t>
         </is>
       </c>
     </row>
     <row r="19" customHeight="1" ht="140.0">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>1895896</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>GMP</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
@@ -3029,80 +3029,80 @@
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>44</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
           <t>NEW STEM CELL AUSTRALIA P/L</t>
         </is>
       </c>
     </row>
     <row r="43" customHeight="1" ht="140.0">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>2660670</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>Unity in Community</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
-          <t>Published:
-Awaiting examination</t>
+          <t>Accepted:
+Awaiting publication</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>39, 45</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
           <t>GMP ENVIRONMENTAL SERVICES PTY LTD</t>
         </is>
       </c>
     </row>
     <row r="44" customHeight="1" ht="140.0">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>2660674</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
           <t>INSPYRECO SUPPORT SERVICES</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
-          <t>Published:
-Awaiting examination</t>
+          <t>Accepted:
+Awaiting publication</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
           <t>39, 43, 45</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
           <t>GMP ENVIRONMENTAL SERVICES PTY LTD</t>
         </is>
       </c>
     </row>
     <row r="45" customHeight="1" ht="140.0">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>665853</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>GMP GREENWOOD . MOLONEY . PINO</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">