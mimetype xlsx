--- v0 (2025-12-08)
+++ v1 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="image/jpeg" Extension="jpeg"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Search Results" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
@@ -87,54 +87,54 @@
   </cellStyleXfs>
   <cellXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment vertical="top" horizontal="left" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFill="true" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../media/image1.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId10" Target="../media/image10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId11" Target="../media/image11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId2" Target="../media/image2.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId3" Target="../media/image3.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId4" Target="../media/image4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId5" Target="../media/image5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId6" Target="../media/image6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId7" Target="../media/image7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId8" Target="../media/image8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId9" Target="../media/image9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../media/image1.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId10" Target="../media/image10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId11" Target="../media/image11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId2" Target="../media/image2.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId3" Target="../media/image3.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId4" Target="../media/image4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId5" Target="../media/image5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId6" Target="../media/image6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId7" Target="../media/image7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId8" Target="../media/image8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId9" Target="../media/image9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>628571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -365,525 +365,525 @@
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="619047"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>21</xdr:row>
+      <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>21</xdr:row>
+      <xdr:row>17</xdr:row>
       <xdr:rowOff>428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="8" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>22</xdr:row>
+      <xdr:row>18</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>22</xdr:row>
+      <xdr:row>18</xdr:row>
       <xdr:rowOff>485714</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="9" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="485714"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
+      <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>26</xdr:row>
+      <xdr:row>22</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="10" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>23</xdr:row>
       <xdr:rowOff>904761</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="11" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="904761"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../drawings/drawing1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../drawings/drawing1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:F28"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true">
       <pane xSplit="1.0" ySplit="4.0" state="frozen" topLeftCell="B5" activePane="bottomRight"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="10.0" customWidth="true"/>
     <col min="3" max="3" width="20.0" customWidth="true"/>
     <col min="4" max="4" width="20.0" customWidth="true"/>
     <col min="2" max="2" width="40.0" customWidth="true"/>
     <col min="5" max="5" width="25.0" customWidth="true"/>
     <col min="6" max="6" width="20.0" customWidth="true"/>
   </cols>
   <sheetData>
-    <row r="2" customHeight="true" ht="25.0">
+    <row r="2" customHeight="1" ht="25.0">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Search Results</t>
         </is>
       </c>
       <c r="C2" s="4" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D2" s="5" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
     </row>
-    <row r="4" customHeight="true" ht="25.0">
+    <row r="4" customHeight="1" ht="25.0">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>Number</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>Visual representation</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>Words</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Goods &amp; Services classes</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>Owner</t>
         </is>
       </c>
     </row>
-    <row r="5" customHeight="true" ht="140.0">
+    <row r="5" customHeight="1" ht="140.0">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>2148675</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
           <t>Fortescue Future Industries Green Hydrogen</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>1, 4, 35, 39, 40</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
           <t>Fortescue Ltd</t>
         </is>
       </c>
     </row>
-    <row r="6" customHeight="true" ht="140.0">
+    <row r="6" customHeight="1" ht="140.0">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>2148676</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
           <t>Fortescue Green Hydrogen</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
           <t>1, 4, 35, 39, 40</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
           <t>Fortescue Ltd</t>
         </is>
       </c>
     </row>
-    <row r="7" customHeight="true" ht="140.0">
+    <row r="7" customHeight="1" ht="140.0">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>2148677</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
           <t>FFI Green Hydrogen</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
           <t>1, 4, 35, 39, 40</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
           <t>Fortescue Ltd</t>
         </is>
       </c>
     </row>
-    <row r="8" customHeight="true" ht="140.0">
+    <row r="8" customHeight="1" ht="140.0">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>2191113</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
           <t>H GREEN HYDROGEN SYSTEMS</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
           <t>Protected:
 Registered/protected</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
           <t>9, 11, 37, 40</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
           <t>Green Hydrogen Systems A/S</t>
         </is>
       </c>
     </row>
-    <row r="9" customHeight="true" ht="140.0">
+    <row r="9" customHeight="1" ht="140.0">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>2193984</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
           <t>GH2 GREEN HYDROGEN</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
           <t>1, 4, 35, 39, 40</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
           <t>Fortescue Ltd</t>
         </is>
       </c>
     </row>
-    <row r="10" customHeight="true" ht="140.0">
+    <row r="10" customHeight="1" ht="140.0">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>2200085</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
           <t>HyProvide</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
           <t>Protected:
 Registered/protected</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
           <t>9, 11, 40</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
           <t>Green Hydrogen Systems A/S</t>
         </is>
       </c>
     </row>
-    <row r="11" customHeight="true" ht="140.0">
+    <row r="11" customHeight="1" ht="140.0">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>2225049</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
           <t>The missing link to a green hydrogen future</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
           <t>1, 37</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
           <t>Ardent Underground Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="12" customHeight="true" ht="140.0">
+    <row r="12" customHeight="1" ht="140.0">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>2232177</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>ONEGLOBAL SYNERGY HYDROGEN IS GREEN</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>1, 4, 39, 40</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>Deepak Mehta</t>
         </is>
       </c>
     </row>
-    <row r="13" customHeight="true" ht="140.0">
+    <row r="13" customHeight="1" ht="140.0">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>2270519</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>ULTRA GREEN HYDROGEN POWERED BY SPARC TECHNOLOGIES</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>1, 4, 9, 39, 40</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>Sparc Technologies Limited</t>
         </is>
       </c>
     </row>
-    <row r="14" customHeight="true" ht="140.0">
+    <row r="14" customHeight="1" ht="140.0">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>2282663</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>GOOD MAGNESIUM
 GOOD MEDICINE
 GOOD MINERALS
 GOOD NITRATE
 GOOD NITROGEN
 GOOD OXYGEN
 GOOD PHARMACEUTICALS
 GOOD PLASTICS
 GOOD POTASH
 GOOD RESEARCH
 GOOD SALT
 GOOD SUPPLEMENTS
 GOOD SUSTAINABLE GREEN HYDROGEN
 GOOD TRANSPORT
 GOOD UREA
 GOOD VITAMINS
 GOOD WATER
 GOOD AGRICULTURE
@@ -901,450 +901,450 @@
 GOOD GEOTHERMAL
 GOOD H2
 GOOD HEATING
 GOOD HIGHWAY
 GOOD HYDROGEN
 GOOD LITHIUM</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>1, 4, 5, 13, 30, 32, 37, 39, 40, 42, 43</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>Good Water Energy Ltd</t>
         </is>
       </c>
     </row>
-    <row r="15" customHeight="true" ht="140.0">
+    <row r="15" customHeight="1" ht="140.0">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>2298969</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>GREEN HYDROGEN AT WORK</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
           <t>Protected:
 Registered/protected</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>1, 9, 11, 35, 37, 42</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>Plug Power Inc.</t>
         </is>
       </c>
     </row>
-    <row r="16" customHeight="true" ht="140.0">
+    <row r="16" customHeight="1" ht="140.0">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>2310216</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>GOOD OXYGEN
 GOOD SUSTAINABLE GREEN HYDROGEN
 GOOD AMMONIA
 GOOD CHEMICALS
 GOOD ELECTRICITY
 GOOD FUELS
 GOOD H2
 GOOD HYDROGEN</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>Good Water Energy Ltd</t>
         </is>
       </c>
     </row>
-    <row r="17" customHeight="true" ht="140.0">
+    <row r="17" customHeight="1" ht="140.0">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>2335167</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>F2N GREEN HYDROGEN</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
           <t>Protected:
 Registered/protected</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>37, 42</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>F2N GREEN HYDROGEN S.R.L.</t>
         </is>
       </c>
     </row>
-    <row r="18" customHeight="true" ht="140.0">
+    <row r="18" customHeight="1" ht="140.0">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>2483234</t>
+          <t>2565084</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>Green hydrogen. Efficiency wins.</t>
+          <t>HYSATA GREEN HYDROGEN. EFFICIENCY WINS.</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Published:
-Under examination</t>
+          <t>Registered:
+Registered/protected</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>7, 9, 11, 37, 42</t>
+          <t>1, 7, 9, 11, 37, 42</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>Hysata Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="19" customHeight="true" ht="140.0">
+    <row r="19" customHeight="1" ht="140.0">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>2483370</t>
+          <t>2565116</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>Redefining the economics of green hydrogen</t>
+          <t>HYSATA REDEFINING THE ECONOMICS OF GREEN HYDROGEN.</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Published:
-Under examination</t>
+          <t>Registered:
+Registered/protected</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>7, 9, 11, 37, 42</t>
+          <t>1, 7, 9, 11, 37, 42</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>Hysata Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="20" customHeight="true" ht="140.0">
+    <row r="20" customHeight="1" ht="140.0">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>2490667</t>
+          <t>1954672</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>Green hydrogen. Efficiency wins.</t>
+          <t>Green Hydrogen</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
-        <is>
-[...110 lines deleted...]
-      <c r="D24" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E24" s="1" t="inlineStr">
+      <c r="E20" s="1" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="F24" s="1" t="inlineStr">
+      <c r="F20" s="1" t="inlineStr">
         <is>
           <t>SANCON PTY LTD</t>
         </is>
       </c>
     </row>
-    <row r="25" customHeight="true" ht="140.0">
-      <c r="A25" s="1" t="inlineStr">
+    <row r="21" customHeight="1" ht="140.0">
+      <c r="A21" s="1" t="inlineStr">
         <is>
           <t>2176697</t>
         </is>
       </c>
-      <c r="C25" s="1" t="inlineStr">
+      <c r="C21" s="1" t="inlineStr">
         <is>
           <t>Global Green Hydrogen Council</t>
         </is>
       </c>
-      <c r="D25" s="1" t="inlineStr">
+      <c r="D21" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E25" s="1" t="inlineStr">
+      <c r="E21" s="1" t="inlineStr">
         <is>
           <t>9, 16, 35, 39, 40, 41, 42</t>
         </is>
       </c>
-      <c r="F25" s="1" t="inlineStr">
+      <c r="F21" s="1" t="inlineStr">
         <is>
           <t>Fortescue Future Industries Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="26" customHeight="true" ht="140.0">
-      <c r="A26" s="1" t="inlineStr">
+    <row r="22" customHeight="1" ht="140.0">
+      <c r="A22" s="1" t="inlineStr">
         <is>
           <t>2202876</t>
         </is>
       </c>
-      <c r="C26" s="1" t="inlineStr">
+      <c r="C22" s="1" t="inlineStr">
         <is>
           <t>Green Fuel Technology Investments
 New Energy Technology
 Green Hydrogen Technology Investments
 New Energy Technology Investments
 New Energy Technologies
 New Energy Technology Fund</t>
         </is>
       </c>
-      <c r="D26" s="1" t="inlineStr">
+      <c r="D22" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E26" s="1" t="inlineStr">
+      <c r="E22" s="1" t="inlineStr">
         <is>
           <t>1, 4, 36, 40, 42</t>
         </is>
       </c>
-      <c r="F26" s="1" t="inlineStr">
+      <c r="F22" s="1" t="inlineStr">
         <is>
           <t>New Energy Technology Ltd</t>
         </is>
       </c>
     </row>
-    <row r="27" customHeight="true" ht="140.0">
-      <c r="A27" s="1" t="inlineStr">
+    <row r="23" customHeight="1" ht="140.0">
+      <c r="A23" s="1" t="inlineStr">
         <is>
           <t>2254448</t>
         </is>
       </c>
-      <c r="C27" s="1" t="inlineStr">
+      <c r="C23" s="1" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
-      <c r="D27" s="1" t="inlineStr">
+      <c r="D23" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E27" s="1" t="inlineStr">
+      <c r="E23" s="1" t="inlineStr">
         <is>
           <t>9, 11, 37, 40</t>
         </is>
       </c>
-      <c r="F27" s="1" t="inlineStr">
+      <c r="F23" s="1" t="inlineStr">
         <is>
           <t>Green Hydrogen Systems A/S</t>
         </is>
       </c>
     </row>
-    <row r="28" customHeight="true" ht="140.0">
-      <c r="A28" s="1" t="inlineStr">
+    <row r="24" customHeight="1" ht="140.0">
+      <c r="A24" s="1" t="inlineStr">
         <is>
           <t>2267908</t>
         </is>
       </c>
-      <c r="C28" s="1" t="inlineStr">
+      <c r="C24" s="1" t="inlineStr">
         <is>
           <t>ULTRA GREEN HYDROGEN POWERED BY SPARC TECHNOLOGIES</t>
         </is>
       </c>
-      <c r="D28" s="1" t="inlineStr">
+      <c r="D24" s="1" t="inlineStr">
         <is>
           <t>Withdrawn:
 Applicant request</t>
         </is>
       </c>
+      <c r="E24" s="1" t="inlineStr">
+        <is>
+          <t>1, 2, 40</t>
+        </is>
+      </c>
+      <c r="F24" s="1" t="inlineStr">
+        <is>
+          <t>Sparc Technologies Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="25" customHeight="1" ht="140.0">
+      <c r="A25" s="1" t="inlineStr">
+        <is>
+          <t>2483234</t>
+        </is>
+      </c>
+      <c r="C25" s="1" t="inlineStr">
+        <is>
+          <t>Green hydrogen. Efficiency wins.</t>
+        </is>
+      </c>
+      <c r="D25" s="1" t="inlineStr">
+        <is>
+          <t>Lapsed:
+Not accepted</t>
+        </is>
+      </c>
+      <c r="E25" s="1" t="inlineStr">
+        <is>
+          <t>7, 9, 11, 37, 42</t>
+        </is>
+      </c>
+      <c r="F25" s="1" t="inlineStr">
+        <is>
+          <t>Hysata Pty Ltd</t>
+        </is>
+      </c>
+    </row>
+    <row r="26" customHeight="1" ht="140.0">
+      <c r="A26" s="1" t="inlineStr">
+        <is>
+          <t>2483370</t>
+        </is>
+      </c>
+      <c r="C26" s="1" t="inlineStr">
+        <is>
+          <t>Redefining the economics of green hydrogen</t>
+        </is>
+      </c>
+      <c r="D26" s="1" t="inlineStr">
+        <is>
+          <t>Lapsed:
+Not accepted</t>
+        </is>
+      </c>
+      <c r="E26" s="1" t="inlineStr">
+        <is>
+          <t>7, 9, 11, 37, 42</t>
+        </is>
+      </c>
+      <c r="F26" s="1" t="inlineStr">
+        <is>
+          <t>Hysata Pty Ltd</t>
+        </is>
+      </c>
+    </row>
+    <row r="27" customHeight="1" ht="140.0">
+      <c r="A27" s="1" t="inlineStr">
+        <is>
+          <t>2490667</t>
+        </is>
+      </c>
+      <c r="C27" s="1" t="inlineStr">
+        <is>
+          <t>Green hydrogen. Efficiency wins.</t>
+        </is>
+      </c>
+      <c r="D27" s="1" t="inlineStr">
+        <is>
+          <t>Lapsed:
+Not accepted</t>
+        </is>
+      </c>
+      <c r="E27" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="F27" s="1" t="inlineStr">
+        <is>
+          <t>Hysata Pty Ltd</t>
+        </is>
+      </c>
+    </row>
+    <row r="28" customHeight="1" ht="140.0">
+      <c r="A28" s="1" t="inlineStr">
+        <is>
+          <t>2490668</t>
+        </is>
+      </c>
+      <c r="C28" s="1" t="inlineStr">
+        <is>
+          <t>Redefining the economics of green hydrogen</t>
+        </is>
+      </c>
+      <c r="D28" s="1" t="inlineStr">
+        <is>
+          <t>Lapsed:
+Not accepted</t>
+        </is>
+      </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
-          <t>1, 2, 40</t>
+          <t>1</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
-          <t>Sparc Technologies Limited</t>
+          <t>Hysata Pty Ltd</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>