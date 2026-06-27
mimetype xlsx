--- v1 (2026-03-10)
+++ v2 (2026-06-27)
@@ -533,51 +533,51 @@
       <c r="E7" s="1" t="inlineStr">
         <is>
           <t>3, 5, 30</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
           <t>Katja Ada Amato; Klaus Von Gliszczynski</t>
         </is>
       </c>
     </row>
     <row r="8" customHeight="1" ht="140.0">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>1792166</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
           <t>GUMTREE</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
           <t>Protected:
-Renewal due</t>
+Expired renewal possible</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
           <t>25, 28</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
           <t>Gumbies Limited</t>
         </is>
       </c>
     </row>
     <row r="9" customHeight="1" ht="140.0">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>1998215</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
           <t>GUMBIES</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">