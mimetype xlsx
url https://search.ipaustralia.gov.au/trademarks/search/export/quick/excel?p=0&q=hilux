--- v2 (2026-02-27)
+++ v3 (2026-04-14)
@@ -198,51 +198,51 @@
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
           <t>Toyota Jidosha Kabushiki Kaisha</t>
         </is>
       </c>
     </row>
     <row r="6" customHeight="1" ht="140.0">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>437148</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
           <t>HILUX XTRA CAB</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Registered/protected</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
           <t>Toyota Jidosha Kabushiki Kaisha</t>
         </is>
       </c>
     </row>
     <row r="7" customHeight="1" ht="140.0">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>1801085</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
           <t>HILUX RUGGED</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">