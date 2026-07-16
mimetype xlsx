--- v3 (2026-04-14)
+++ v4 (2026-07-16)
@@ -254,51 +254,51 @@
       <c r="E7" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
           <t>Toyota Jidosha Kabushiki Kaisha</t>
         </is>
       </c>
     </row>
     <row r="8" customHeight="1" ht="140.0">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>1850149</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
           <t>HILUX ROGUE</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Registered/protected</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
           <t>Toyota Jidosha Kabushiki Kaisha</t>
         </is>
       </c>
     </row>
     <row r="9" customHeight="1" ht="140.0">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>1874764</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
           <t>HILUX RUGGED</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">