--- v4 (2026-07-16)
+++ v5 (2026-10-15)
@@ -254,79 +254,79 @@
       <c r="E7" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
           <t>Toyota Jidosha Kabushiki Kaisha</t>
         </is>
       </c>
     </row>
     <row r="8" customHeight="1" ht="140.0">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>1850149</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
           <t>HILUX ROGUE</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Registered/protected</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
           <t>Toyota Jidosha Kabushiki Kaisha</t>
         </is>
       </c>
     </row>
     <row r="9" customHeight="1" ht="140.0">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>1874764</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
           <t>HILUX RUGGED</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Registered/protected</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
           <t>Toyota Jidosha Kabushiki Kaisha</t>
         </is>
       </c>
     </row>
     <row r="10" customHeight="1" ht="140.0">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>1916446</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
           <t>HILUX</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">