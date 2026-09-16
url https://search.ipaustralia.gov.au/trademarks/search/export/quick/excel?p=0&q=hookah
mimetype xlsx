--- v0 (2026-08-02)
+++ v1 (2026-09-16)
@@ -825,51 +825,51 @@
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>Imran rana pty ltd</t>
         </is>
       </c>
     </row>
     <row r="13" customHeight="1" ht="140.0">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>2667636</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>COCO HOOKAH</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
           <t>Published:
-Awaiting examination</t>
+Under examination</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>4, 34</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>Lunexco Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="14" customHeight="1" ht="140.0">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>288114</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>HAPPY HOOKAH</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">