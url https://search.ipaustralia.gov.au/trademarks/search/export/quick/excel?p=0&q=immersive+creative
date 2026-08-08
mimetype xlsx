--- v0 (2026-02-22)
+++ v1 (2026-08-08)
@@ -141,81 +141,81 @@
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../drawings/drawing1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:F6"/>
+  <dimension ref="A2:F7"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true">
       <pane xSplit="1.0" ySplit="4.0" state="frozen" topLeftCell="B5" activePane="bottomRight"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="10.0" customWidth="true"/>
     <col min="3" max="3" width="20.0" customWidth="true"/>
     <col min="4" max="4" width="20.0" customWidth="true"/>
     <col min="2" max="2" width="40.0" customWidth="true"/>
     <col min="5" max="5" width="25.0" customWidth="true"/>
     <col min="6" max="6" width="20.0" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="2" customHeight="1" ht="25.0">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Search Results</t>
         </is>
       </c>
       <c r="C2" s="4" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D2" s="5" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>3</t>
         </is>
       </c>
     </row>
     <row r="4" customHeight="1" ht="25.0">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>Number</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>Visual representation</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>Words</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
@@ -260,49 +260,77 @@
     <row r="6" customHeight="1" ht="140.0">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>2237927</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
           <t>IMMERSIVE CREATIVE</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
           <t>42</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
           <t>IMMERSIVE CREATIVE PTY LTD</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" customHeight="1" ht="140.0">
+      <c r="A7" s="1" t="inlineStr">
+        <is>
+          <t>2667311</t>
+        </is>
+      </c>
+      <c r="C7" s="1" t="inlineStr">
+        <is>
+          <t>Immerse Up Toolkit</t>
+        </is>
+      </c>
+      <c r="D7" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+Awaiting publication</t>
+        </is>
+      </c>
+      <c r="E7" s="1" t="inlineStr">
+        <is>
+          <t>41</t>
+        </is>
+      </c>
+      <c r="F7" s="1" t="inlineStr">
+        <is>
+          <t>Immersive Creative PTY Ltd</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>