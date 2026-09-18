--- v3 (2026-06-19)
+++ v4 (2026-09-18)
@@ -593,275 +593,275 @@
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="838095"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>22</xdr:row>
-[...74 lines deleted...]
-      <xdr:colOff>0</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>24</xdr:row>
+      <xdr:rowOff>1323809</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="14" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId14"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1323809"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>1285714</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="15" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId15"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1285714"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>26</xdr:row>
       <xdr:rowOff>447619</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="447619"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>1323809</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1323809"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>30</xdr:row>
       <xdr:rowOff>1323809</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1323809"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../drawings/drawing1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:F29"/>
+  <dimension ref="A2:F31"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true">
       <pane xSplit="1.0" ySplit="4.0" state="frozen" topLeftCell="B5" activePane="bottomRight"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="10.0" customWidth="true"/>
     <col min="3" max="3" width="20.0" customWidth="true"/>
     <col min="4" max="4" width="20.0" customWidth="true"/>
     <col min="2" max="2" width="40.0" customWidth="true"/>
     <col min="5" max="5" width="25.0" customWidth="true"/>
     <col min="6" max="6" width="20.0" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="2" customHeight="1" ht="25.0">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Search Results</t>
         </is>
       </c>
       <c r="C2" s="4" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D2" s="5" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>27</t>
         </is>
       </c>
     </row>
     <row r="4" customHeight="1" ht="25.0">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>Number</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>Visual representation</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>Words</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
@@ -1360,238 +1360,294 @@
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
           <t>Published:
 Under examination</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>37, 41, 42</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>J Hutchinson Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="23" customHeight="1" ht="140.0">
       <c r="A23" s="1" t="inlineStr">
         <is>
+          <t>2694671</t>
+        </is>
+      </c>
+      <c r="C23" s="1" t="inlineStr">
+        <is>
+          <t>BLD NXT</t>
+        </is>
+      </c>
+      <c r="D23" s="1" t="inlineStr">
+        <is>
+          <t>Published:
+Awaiting examination</t>
+        </is>
+      </c>
+      <c r="E23" s="1" t="inlineStr">
+        <is>
+          <t>9, 37, 41, 42</t>
+        </is>
+      </c>
+      <c r="F23" s="1" t="inlineStr">
+        <is>
+          <t>J Hutchinson Pty Ltd</t>
+        </is>
+      </c>
+    </row>
+    <row r="24" customHeight="1" ht="140.0">
+      <c r="A24" s="1" t="inlineStr">
+        <is>
+          <t>2694672</t>
+        </is>
+      </c>
+      <c r="C24" s="1" t="inlineStr">
+        <is>
+          <t>BUILD NEXT</t>
+        </is>
+      </c>
+      <c r="D24" s="1" t="inlineStr">
+        <is>
+          <t>Published:
+Awaiting examination</t>
+        </is>
+      </c>
+      <c r="E24" s="1" t="inlineStr">
+        <is>
+          <t>9, 37, 41, 42</t>
+        </is>
+      </c>
+      <c r="F24" s="1" t="inlineStr">
+        <is>
+          <t>J Hutchinson Pty Ltd</t>
+        </is>
+      </c>
+    </row>
+    <row r="25" customHeight="1" ht="140.0">
+      <c r="A25" s="1" t="inlineStr">
+        <is>
           <t>1639040</t>
         </is>
       </c>
-      <c r="C23" s="1" t="inlineStr">
+      <c r="C25" s="1" t="inlineStr">
         <is>
           <t>HUTCHINSON BUILDERS 1912 2017 105 YEARS</t>
         </is>
       </c>
-      <c r="D23" s="1" t="inlineStr">
+      <c r="D25" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E23" s="1" t="inlineStr">
+      <c r="E25" s="1" t="inlineStr">
         <is>
           <t>6, 19, 36, 37, 42</t>
         </is>
       </c>
-      <c r="F23" s="1" t="inlineStr">
+      <c r="F25" s="1" t="inlineStr">
         <is>
           <t>J Hutchinson Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="24" customHeight="1" ht="140.0">
-      <c r="A24" s="1" t="inlineStr">
+    <row r="26" customHeight="1" ht="140.0">
+      <c r="A26" s="1" t="inlineStr">
         <is>
           <t>1244151</t>
         </is>
       </c>
-      <c r="C24" s="1" t="inlineStr">
+      <c r="C26" s="1" t="inlineStr">
         <is>
           <t>HUTCHINSON BUILDERS 1912 2007 95 YEARS</t>
         </is>
       </c>
-      <c r="D24" s="1" t="inlineStr">
+      <c r="D26" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Registration fee not paid on time</t>
         </is>
       </c>
-      <c r="E24" s="1" t="inlineStr">
+      <c r="E26" s="1" t="inlineStr">
         <is>
           <t>6, 19, 36, 37, 42</t>
         </is>
       </c>
-      <c r="F24" s="1" t="inlineStr">
+      <c r="F26" s="1" t="inlineStr">
         <is>
           <t>J. Hutchinson Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="25" customHeight="1" ht="140.0">
-      <c r="A25" s="1" t="inlineStr">
+    <row r="27" customHeight="1" ht="140.0">
+      <c r="A27" s="1" t="inlineStr">
         <is>
           <t>1245286</t>
         </is>
       </c>
-      <c r="C25" s="1" t="inlineStr">
+      <c r="C27" s="1" t="inlineStr">
         <is>
           <t>HUTCHINSON BUILDERS ESTABLISHED 1912</t>
         </is>
       </c>
-      <c r="D25" s="1" t="inlineStr">
+      <c r="D27" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Registration fee not paid on time</t>
         </is>
       </c>
-      <c r="E25" s="1" t="inlineStr">
+      <c r="E27" s="1" t="inlineStr">
         <is>
           <t>6, 19, 36, 37, 42</t>
         </is>
       </c>
-      <c r="F25" s="1" t="inlineStr">
+      <c r="F27" s="1" t="inlineStr">
         <is>
           <t>J Hutchinson Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="26" customHeight="1" ht="140.0">
-      <c r="A26" s="1" t="inlineStr">
+    <row r="28" customHeight="1" ht="140.0">
+      <c r="A28" s="1" t="inlineStr">
         <is>
           <t>1367897</t>
         </is>
       </c>
-      <c r="C26" s="1" t="inlineStr">
+      <c r="C28" s="1" t="inlineStr">
         <is>
           <t>Solar Treez</t>
         </is>
       </c>
-      <c r="D26" s="1" t="inlineStr">
+      <c r="D28" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E26" s="1" t="inlineStr">
+      <c r="E28" s="1" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
-      <c r="F26" s="1" t="inlineStr">
+      <c r="F28" s="1" t="inlineStr">
         <is>
           <t>J Hutchinson Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="27" customHeight="1" ht="140.0">
-      <c r="A27" s="1" t="inlineStr">
+    <row r="29" customHeight="1" ht="140.0">
+      <c r="A29" s="1" t="inlineStr">
         <is>
           <t>1832307</t>
         </is>
       </c>
-      <c r="C27" s="1" t="inlineStr">
+      <c r="C29" s="1" t="inlineStr">
         <is>
           <t>Barwon Drone Photography</t>
         </is>
       </c>
-      <c r="D27" s="1" t="inlineStr">
+      <c r="D29" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E27" s="1" t="inlineStr">
+      <c r="E29" s="1" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
-      <c r="F27" s="1" t="inlineStr">
+      <c r="F29" s="1" t="inlineStr">
         <is>
           <t>PAMELA J &amp; GEOFFREY M HUTCHINSON</t>
         </is>
       </c>
     </row>
-    <row r="28" customHeight="1" ht="140.0">
-      <c r="A28" s="1" t="inlineStr">
+    <row r="30" customHeight="1" ht="140.0">
+      <c r="A30" s="1" t="inlineStr">
         <is>
           <t>1937703</t>
         </is>
       </c>
-      <c r="C28" s="1" t="inlineStr">
+      <c r="C30" s="1" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
-      <c r="D28" s="1" t="inlineStr">
+      <c r="D30" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E28" s="1" t="inlineStr">
+      <c r="E30" s="1" t="inlineStr">
         <is>
           <t>6, 9, 19, 36, 37, 41, 42</t>
         </is>
       </c>
-      <c r="F28" s="1" t="inlineStr">
+      <c r="F30" s="1" t="inlineStr">
         <is>
           <t>J. Hutchinson Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="29" customHeight="1" ht="140.0">
-      <c r="A29" s="1" t="inlineStr">
+    <row r="31" customHeight="1" ht="140.0">
+      <c r="A31" s="1" t="inlineStr">
         <is>
           <t>1941063</t>
         </is>
       </c>
-      <c r="C29" s="1" t="inlineStr">
+      <c r="C31" s="1" t="inlineStr">
         <is>
           <t>HB LEARNING</t>
         </is>
       </c>
-      <c r="D29" s="1" t="inlineStr">
+      <c r="D31" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E29" s="1" t="inlineStr">
+      <c r="E31" s="1" t="inlineStr">
         <is>
           <t>9, 37, 41</t>
         </is>
       </c>
-      <c r="F29" s="1" t="inlineStr">
+      <c r="F31" s="1" t="inlineStr">
         <is>
           <t>J. Hutchinson Pty Ltd</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>