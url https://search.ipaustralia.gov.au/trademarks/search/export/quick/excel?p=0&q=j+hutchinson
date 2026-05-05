--- v1 (2026-03-21)
+++ v2 (2026-05-05)
@@ -90,51 +90,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment vertical="top" horizontal="left" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFill="true" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../media/image1.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId10" Target="../media/image10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId11" Target="../media/image11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId12" Target="../media/image12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId13" Target="../media/image13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId14" Target="../media/image14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId15" Target="../media/image15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId16" Target="../media/image16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId2" Target="../media/image2.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId3" Target="../media/image3.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId4" Target="../media/image4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId5" Target="../media/image5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId6" Target="../media/image6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId7" Target="../media/image7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId8" Target="../media/image8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId9" Target="../media/image9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../media/image1.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId10" Target="../media/image10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId11" Target="../media/image11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId12" Target="../media/image12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId13" Target="../media/image13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId14" Target="../media/image14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId15" Target="../media/image15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId16" Target="../media/image16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId17" Target="../media/image17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId18" Target="../media/image18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId2" Target="../media/image2.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId3" Target="../media/image3.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId4" Target="../media/image4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId5" Target="../media/image5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId6" Target="../media/image6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId7" Target="../media/image7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId8" Target="../media/image8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId9" Target="../media/image9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>580952</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -524,268 +524,344 @@
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>20</xdr:row>
+      <xdr:rowOff>1428571</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="12" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId12"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1428571"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>838095</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="13" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId13"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="838095"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>22</xdr:row>
       <xdr:rowOff>1323809</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="12" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId12"/>
+        <xdr:cNvPr id="14" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1323809"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>21</xdr:row>
-[...5 lines deleted...]
-      <xdr:row>21</xdr:row>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>23</xdr:row>
       <xdr:rowOff>1285714</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="13" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId13"/>
+        <xdr:cNvPr id="15" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1285714"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>22</xdr:row>
-[...5 lines deleted...]
-      <xdr:row>22</xdr:row>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>24</xdr:row>
       <xdr:rowOff>447619</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="14" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId14"/>
+        <xdr:cNvPr id="16" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="447619"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>25</xdr:row>
-[...5 lines deleted...]
-      <xdr:row>25</xdr:row>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>27</xdr:row>
       <xdr:rowOff>1323809</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="15" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId15"/>
+        <xdr:cNvPr id="17" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1323809"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
-[...5 lines deleted...]
-      <xdr:row>26</xdr:row>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>1323809</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="16" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId16"/>
+        <xdr:cNvPr id="18" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1323809"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../drawings/drawing1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:F27"/>
+  <dimension ref="A2:F29"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true">
       <pane xSplit="1.0" ySplit="4.0" state="frozen" topLeftCell="B5" activePane="bottomRight"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="10.0" customWidth="true"/>
     <col min="3" max="3" width="20.0" customWidth="true"/>
     <col min="4" max="4" width="20.0" customWidth="true"/>
     <col min="2" max="2" width="40.0" customWidth="true"/>
     <col min="5" max="5" width="25.0" customWidth="true"/>
     <col min="6" max="6" width="20.0" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="2" customHeight="1" ht="25.0">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Search Results</t>
         </is>
       </c>
       <c r="C2" s="4" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D2" s="5" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>25</t>
         </is>
       </c>
     </row>
     <row r="4" customHeight="1" ht="25.0">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>Number</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>Visual representation</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>Words</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
@@ -1228,238 +1304,294 @@
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>19 12</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
           <t>Accepted:
 In opposition period</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>37, 41, 42</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>J Hutchinson Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="21" customHeight="1" ht="140.0">
       <c r="A21" s="1" t="inlineStr">
         <is>
+          <t>2643296</t>
+        </is>
+      </c>
+      <c r="C21" s="1" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D21" s="1" t="inlineStr">
+        <is>
+          <t>Published:
+Awaiting examination</t>
+        </is>
+      </c>
+      <c r="E21" s="1" t="inlineStr">
+        <is>
+          <t>37</t>
+        </is>
+      </c>
+      <c r="F21" s="1" t="inlineStr">
+        <is>
+          <t>J Hutchinson Pty Ltd</t>
+        </is>
+      </c>
+    </row>
+    <row r="22" customHeight="1" ht="140.0">
+      <c r="A22" s="1" t="inlineStr">
+        <is>
+          <t>2643300</t>
+        </is>
+      </c>
+      <c r="C22" s="1" t="inlineStr">
+        <is>
+          <t>H</t>
+        </is>
+      </c>
+      <c r="D22" s="1" t="inlineStr">
+        <is>
+          <t>Published:
+Awaiting examination</t>
+        </is>
+      </c>
+      <c r="E22" s="1" t="inlineStr">
+        <is>
+          <t>37, 41, 42</t>
+        </is>
+      </c>
+      <c r="F22" s="1" t="inlineStr">
+        <is>
+          <t>J Hutchinson Pty Ltd</t>
+        </is>
+      </c>
+    </row>
+    <row r="23" customHeight="1" ht="140.0">
+      <c r="A23" s="1" t="inlineStr">
+        <is>
           <t>1639040</t>
         </is>
       </c>
-      <c r="C21" s="1" t="inlineStr">
+      <c r="C23" s="1" t="inlineStr">
         <is>
           <t>HUTCHINSON BUILDERS 1912 2017 105 YEARS</t>
         </is>
       </c>
-      <c r="D21" s="1" t="inlineStr">
+      <c r="D23" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E21" s="1" t="inlineStr">
+      <c r="E23" s="1" t="inlineStr">
         <is>
           <t>6, 19, 36, 37, 42</t>
         </is>
       </c>
-      <c r="F21" s="1" t="inlineStr">
+      <c r="F23" s="1" t="inlineStr">
         <is>
           <t>J Hutchinson Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="22" customHeight="1" ht="140.0">
-      <c r="A22" s="1" t="inlineStr">
+    <row r="24" customHeight="1" ht="140.0">
+      <c r="A24" s="1" t="inlineStr">
         <is>
           <t>1244151</t>
         </is>
       </c>
-      <c r="C22" s="1" t="inlineStr">
+      <c r="C24" s="1" t="inlineStr">
         <is>
           <t>HUTCHINSON BUILDERS 1912 2007 95 YEARS</t>
         </is>
       </c>
-      <c r="D22" s="1" t="inlineStr">
+      <c r="D24" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Registration fee not paid on time</t>
         </is>
       </c>
-      <c r="E22" s="1" t="inlineStr">
+      <c r="E24" s="1" t="inlineStr">
         <is>
           <t>6, 19, 36, 37, 42</t>
         </is>
       </c>
-      <c r="F22" s="1" t="inlineStr">
+      <c r="F24" s="1" t="inlineStr">
         <is>
           <t>J. Hutchinson Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="23" customHeight="1" ht="140.0">
-      <c r="A23" s="1" t="inlineStr">
+    <row r="25" customHeight="1" ht="140.0">
+      <c r="A25" s="1" t="inlineStr">
         <is>
           <t>1245286</t>
         </is>
       </c>
-      <c r="C23" s="1" t="inlineStr">
+      <c r="C25" s="1" t="inlineStr">
         <is>
           <t>HUTCHINSON BUILDERS ESTABLISHED 1912</t>
         </is>
       </c>
-      <c r="D23" s="1" t="inlineStr">
+      <c r="D25" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Registration fee not paid on time</t>
         </is>
       </c>
-      <c r="E23" s="1" t="inlineStr">
+      <c r="E25" s="1" t="inlineStr">
         <is>
           <t>6, 19, 36, 37, 42</t>
         </is>
       </c>
-      <c r="F23" s="1" t="inlineStr">
+      <c r="F25" s="1" t="inlineStr">
         <is>
           <t>J Hutchinson Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="24" customHeight="1" ht="140.0">
-      <c r="A24" s="1" t="inlineStr">
+    <row r="26" customHeight="1" ht="140.0">
+      <c r="A26" s="1" t="inlineStr">
         <is>
           <t>1367897</t>
         </is>
       </c>
-      <c r="C24" s="1" t="inlineStr">
+      <c r="C26" s="1" t="inlineStr">
         <is>
           <t>Solar Treez</t>
         </is>
       </c>
-      <c r="D24" s="1" t="inlineStr">
+      <c r="D26" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E24" s="1" t="inlineStr">
+      <c r="E26" s="1" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
-      <c r="F24" s="1" t="inlineStr">
+      <c r="F26" s="1" t="inlineStr">
         <is>
           <t>J Hutchinson Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="25" customHeight="1" ht="140.0">
-      <c r="A25" s="1" t="inlineStr">
+    <row r="27" customHeight="1" ht="140.0">
+      <c r="A27" s="1" t="inlineStr">
         <is>
           <t>1832307</t>
         </is>
       </c>
-      <c r="C25" s="1" t="inlineStr">
+      <c r="C27" s="1" t="inlineStr">
         <is>
           <t>Barwon Drone Photography</t>
         </is>
       </c>
-      <c r="D25" s="1" t="inlineStr">
+      <c r="D27" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E25" s="1" t="inlineStr">
+      <c r="E27" s="1" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
-      <c r="F25" s="1" t="inlineStr">
+      <c r="F27" s="1" t="inlineStr">
         <is>
           <t>PAMELA J &amp; GEOFFREY M HUTCHINSON</t>
         </is>
       </c>
     </row>
-    <row r="26" customHeight="1" ht="140.0">
-      <c r="A26" s="1" t="inlineStr">
+    <row r="28" customHeight="1" ht="140.0">
+      <c r="A28" s="1" t="inlineStr">
         <is>
           <t>1937703</t>
         </is>
       </c>
-      <c r="C26" s="1" t="inlineStr">
+      <c r="C28" s="1" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
-      <c r="D26" s="1" t="inlineStr">
+      <c r="D28" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E26" s="1" t="inlineStr">
+      <c r="E28" s="1" t="inlineStr">
         <is>
           <t>6, 9, 19, 36, 37, 41, 42</t>
         </is>
       </c>
-      <c r="F26" s="1" t="inlineStr">
+      <c r="F28" s="1" t="inlineStr">
         <is>
           <t>J. Hutchinson Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="27" customHeight="1" ht="140.0">
-      <c r="A27" s="1" t="inlineStr">
+    <row r="29" customHeight="1" ht="140.0">
+      <c r="A29" s="1" t="inlineStr">
         <is>
           <t>1941063</t>
         </is>
       </c>
-      <c r="C27" s="1" t="inlineStr">
+      <c r="C29" s="1" t="inlineStr">
         <is>
           <t>HB LEARNING</t>
         </is>
       </c>
-      <c r="D27" s="1" t="inlineStr">
+      <c r="D29" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E27" s="1" t="inlineStr">
+      <c r="E29" s="1" t="inlineStr">
         <is>
           <t>9, 37, 41</t>
         </is>
       </c>
-      <c r="F27" s="1" t="inlineStr">
+      <c r="F29" s="1" t="inlineStr">
         <is>
           <t>J. Hutchinson Pty Ltd</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>