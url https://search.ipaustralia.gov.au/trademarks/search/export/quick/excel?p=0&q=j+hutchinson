--- v2 (2026-05-05)
+++ v3 (2026-06-19)
@@ -479,57 +479,57 @@
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>19</xdr:row>
-[...5 lines deleted...]
-      <xdr:row>19</xdr:row>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>18</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="11" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -979,51 +979,51 @@
       <c r="E8" s="1" t="inlineStr">
         <is>
           <t>6, 19, 36, 37, 42</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
           <t>J Hutchinson Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="9" customHeight="1" ht="140.0">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>1770040</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
           <t>Otway Ranger</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Expired renewal possible</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
           <t>Pamela J Hutchinson; Geoffrey M Hutchinson</t>
         </is>
       </c>
     </row>
     <row r="10" customHeight="1" ht="140.0">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>1937701</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
           <t>HUTCHINSON BUILDERS</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
@@ -1248,146 +1248,146 @@
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>HUTCHINSON</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>36, 37, 41</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>J. Hutchinson Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="19" customHeight="1" ht="140.0">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>2546661</t>
+          <t>2484803</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>BUILDING THE NEXT CENTURY</t>
+          <t>19 12</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>37</t>
+          <t>37, 41, 42</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>J Hutchinson Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="20" customHeight="1" ht="140.0">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>2484803</t>
+          <t>2546661</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>19 12</t>
+          <t>BUILDING THE NEXT CENTURY</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Accepted:
-In opposition period</t>
+          <t>Registered:
+Registered/protected</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>37, 41, 42</t>
+          <t>37</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>J Hutchinson Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="21" customHeight="1" ht="140.0">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>2643296</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
           <t>Published:
-Awaiting examination</t>
+Under examination</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>37</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>J Hutchinson Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="22" customHeight="1" ht="140.0">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>2643300</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
           <t>Published:
-Awaiting examination</t>
+Under examination</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>37, 41, 42</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>J Hutchinson Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="23" customHeight="1" ht="140.0">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>1639040</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>HUTCHINSON BUILDERS 1912 2017 105 YEARS</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">