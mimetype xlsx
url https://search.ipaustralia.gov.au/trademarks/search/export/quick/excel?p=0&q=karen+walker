--- v2 (2026-02-15)
+++ v3 (2026-04-01)
@@ -213,133 +213,133 @@
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1419047"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>18</xdr:row>
+      <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>18</xdr:row>
+      <xdr:row>17</xdr:row>
       <xdr:rowOff>1419047</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1419047"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>24</xdr:row>
+      <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1152000</xdr:colOff>
-      <xdr:row>24</xdr:row>
+      <xdr:row>23</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1152000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>25</xdr:row>
+      <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1260000</xdr:colOff>
-      <xdr:row>25</xdr:row>
+      <xdr:row>24</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1260000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -802,380 +802,380 @@
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
           <t>Protected:
 Registered/protected</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>9, 25</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>KAREN WALKER LIMITED</t>
         </is>
       </c>
     </row>
     <row r="18" customHeight="1" ht="140.0">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>1720740</t>
+          <t>1725321</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>Hi There</t>
+          <t/>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Registered:
-Expired renewal possible</t>
+          <t>Protected:
+Registered/protected</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>18</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>Karen Walker Limited</t>
+          <t>KAREN WALKER LIMITED</t>
         </is>
       </c>
     </row>
     <row r="19" customHeight="1" ht="140.0">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>1725321</t>
+          <t>1797499</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t/>
+          <t>Monumental by Karen Walker</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Protected:
-Registered/protected</t>
+          <t>Registered:
+Renewal due</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>9</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>KAREN WALKER LIMITED</t>
         </is>
       </c>
     </row>
     <row r="20" customHeight="1" ht="140.0">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>1797499</t>
+          <t>2041944</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>Monumental by Karen Walker</t>
+          <t>culture smart</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Registered/protected</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>35, 41</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>KAREN WALKER LIMITED</t>
+          <t>Karen Walker Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="21" customHeight="1" ht="140.0">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>2041944</t>
+          <t>2595603</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>culture smart</t>
+          <t>PLAYPARK</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Registered:
-Registered/protected</t>
+          <t>Accepted:
+In opposition period</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>35, 41</t>
+          <t>35</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>Karen Walker Pty Ltd</t>
+          <t>Karen Walker Limited</t>
         </is>
       </c>
     </row>
     <row r="22" customHeight="1" ht="140.0">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>2595603</t>
+          <t>2595604</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
-          <t>PLAYPARK</t>
+          <t>RUNAWAY</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Accepted:
-Awaiting publication</t>
+          <t>Published:
+Under examination</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
-          <t>35</t>
+          <t>14</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>Karen Walker Limited</t>
         </is>
       </c>
     </row>
     <row r="23" customHeight="1" ht="140.0">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>2595604</t>
+          <t>2595605</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>RUNAWAY</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
           <t>Published:
 Under examination</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>35</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>Karen Walker Limited</t>
         </is>
       </c>
     </row>
     <row r="24" customHeight="1" ht="140.0">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>2595605</t>
+          <t>734755</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
-          <t>RUNAWAY</t>
+          <t>SPLASH'S SWIMMING SCHOOL QUALITY SWIMMING TUITION</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Published:
-Under examination</t>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
-          <t>35</t>
+          <t>41</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
-          <t>Karen Walker Limited</t>
+          <t>Karen Walker; Doug Paget; Superwave Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="25" customHeight="1" ht="140.0">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>734755</t>
+          <t>1003953</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
-          <t>SPLASH'S SWIMMING SCHOOL QUALITY SWIMMING TUITION</t>
+          <t>SPLASH'S SWIMMING SCHOOL SWIM FOR YOUR LIFE!</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
-          <t>Karen Walker; Doug Paget; Superwave Pty Ltd</t>
+          <t>Karen Walker; Superwave Pty Ltd; Doug Paget</t>
         </is>
       </c>
     </row>
     <row r="26" customHeight="1" ht="140.0">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>1003953</t>
+          <t>1444001</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
-          <t>SPLASH'S SWIMMING SCHOOL SWIM FOR YOUR LIFE!</t>
+          <t>KAREN WALKER</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
-          <t>41</t>
+          <t>16, 20, 21</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
-          <t>Karen Walker; Superwave Pty Ltd; Doug Paget</t>
+          <t>KAREN WALKER LIMITED</t>
         </is>
       </c>
     </row>
     <row r="27" customHeight="1" ht="140.0">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>1444001</t>
+          <t>1663734</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
-          <t>KAREN WALKER</t>
+          <t>ACTIVATION</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
+        <is>
+          <t>Ceased - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E27" s="1" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="F27" s="1" t="inlineStr">
+        <is>
+          <t>KAREN WALKER LIMITED</t>
+        </is>
+      </c>
+    </row>
+    <row r="28" customHeight="1" ht="140.0">
+      <c r="A28" s="1" t="inlineStr">
+        <is>
+          <t>1663735</t>
+        </is>
+      </c>
+      <c r="C28" s="1" t="inlineStr">
+        <is>
+          <t>BENEDICTION</t>
+        </is>
+      </c>
+      <c r="D28" s="1" t="inlineStr">
+        <is>
+          <t>Ceased - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E28" s="1" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="F28" s="1" t="inlineStr">
+        <is>
+          <t>KAREN WALKER LIMITED</t>
+        </is>
+      </c>
+    </row>
+    <row r="29" customHeight="1" ht="140.0">
+      <c r="A29" s="1" t="inlineStr">
+        <is>
+          <t>1720740</t>
+        </is>
+      </c>
+      <c r="C29" s="1" t="inlineStr">
+        <is>
+          <t>Hi There</t>
+        </is>
+      </c>
+      <c r="D29" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E27" s="1" t="inlineStr">
-[...27 lines deleted...]
-      <c r="E28" s="1" t="inlineStr">
+      <c r="E29" s="1" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
-      <c r="F28" s="1" t="inlineStr">
-[...26 lines deleted...]
-      </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
-          <t>KAREN WALKER LIMITED</t>
+          <t>Karen Walker Limited</t>
         </is>
       </c>
     </row>
     <row r="30" customHeight="1" ht="140.0">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>1139628</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>KW</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>9, 14, 25</t>
         </is>
       </c>