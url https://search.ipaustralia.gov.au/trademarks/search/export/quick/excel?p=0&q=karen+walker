--- v3 (2026-04-01)
+++ v4 (2026-05-17)
@@ -925,79 +925,79 @@
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>Karen Walker Limited</t>
         </is>
       </c>
     </row>
     <row r="22" customHeight="1" ht="140.0">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>2595604</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>RUNAWAY</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
           <t>Published:
-Under examination</t>
+Under examination - Deferred</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>Karen Walker Limited</t>
         </is>
       </c>
     </row>
     <row r="23" customHeight="1" ht="140.0">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>2595605</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>RUNAWAY</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
           <t>Published:
-Under examination</t>
+Under examination - Deferred</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>Karen Walker Limited</t>
         </is>
       </c>
     </row>
     <row r="24" customHeight="1" ht="140.0">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>734755</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>SPLASH'S SWIMMING SCHOOL QUALITY SWIMMING TUITION</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">