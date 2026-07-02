--- v4 (2026-05-17)
+++ v5 (2026-07-02)
@@ -505,51 +505,51 @@
       <c r="E6" s="1" t="inlineStr">
         <is>
           <t>14, 35</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
           <t>Karen Walker Limited</t>
         </is>
       </c>
     </row>
     <row r="7" customHeight="1" ht="140.0">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>1177410</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
           <t>RUNAWAY</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Registered/protected</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
           <t>Karen Walker Limited</t>
         </is>
       </c>
     </row>
     <row r="8" customHeight="1" ht="140.0">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>1194204</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
           <t>HI THERE FROM KAREN WALKER</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
@@ -896,52 +896,52 @@
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>35, 41</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>Karen Walker Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="21" customHeight="1" ht="140.0">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>2595603</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>PLAYPARK</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Accepted:
-In opposition period</t>
+          <t>Registered:
+Registered/protected</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>Karen Walker Limited</t>
         </is>
       </c>
     </row>
     <row r="22" customHeight="1" ht="140.0">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>2595604</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>RUNAWAY</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">