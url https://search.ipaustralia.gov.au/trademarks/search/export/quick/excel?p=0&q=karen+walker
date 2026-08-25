--- v5 (2026-07-02)
+++ v6 (2026-08-25)
@@ -533,51 +533,51 @@
       <c r="E7" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
           <t>Karen Walker Limited</t>
         </is>
       </c>
     </row>
     <row r="8" customHeight="1" ht="140.0">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>1194204</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
           <t>HI THERE FROM KAREN WALKER</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Registered/protected</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
           <t>KAREN WALKER LIMITED</t>
         </is>
       </c>
     </row>
     <row r="9" customHeight="1" ht="140.0">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>1212918</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">