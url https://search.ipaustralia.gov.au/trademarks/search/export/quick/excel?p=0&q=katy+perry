--- v0 (2026-04-07)
+++ v1 (2026-05-22)
@@ -310,51 +310,51 @@
       <c r="E9" s="1" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
           <t>Killer Queen, LLC</t>
         </is>
       </c>
     </row>
     <row r="10" customHeight="1" ht="140.0">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>1795808</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
           <t>KATY PERRY'S INDI</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Registered/protected</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
           <t>Killer Queen, LLC</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>