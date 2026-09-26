--- v2 (2026-08-09)
+++ v3 (2026-09-26)
@@ -251,152 +251,152 @@
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="952380"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>13</xdr:row>
+      <xdr:row>15</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>13</xdr:row>
-      <xdr:rowOff>342857</xdr:rowOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>333333</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId5"/>
-        <a:stretch>
-[...36 lines deleted...]
-        <a:blip r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="333333"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>17</xdr:row>
+      <xdr:row>16</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>17</xdr:row>
+      <xdr:row>16</xdr:row>
       <xdr:rowOff>447619</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId6"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="447619"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>342857</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="447619"/>
+          <a:ext cx="1404000" cy="342857"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../drawings/drawing1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:F27"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true">
       <pane xSplit="1.0" ySplit="4.0" state="frozen" topLeftCell="B5" activePane="bottomRight"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
@@ -449,107 +449,107 @@
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Goods &amp; Services classes</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>Owner</t>
         </is>
       </c>
     </row>
     <row r="5" customHeight="1" ht="140.0">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>1183687</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
           <t>FREEDOMLIFT</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Registered/protected</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
           <t>Lift Shop Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="6" customHeight="1" ht="140.0">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>1198409</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
           <t>LIFTSHOP</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Registered/protected</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
           <t>Lift Shop Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="7" customHeight="1" ht="140.0">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>1198413</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
           <t>LIFE WITH STYLE</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Registered/protected</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
           <t>Lift Shop Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="8" customHeight="1" ht="140.0">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>1268188</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
           <t>SUPERMEC</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
@@ -690,420 +690,420 @@
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>Live Life Love Life</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>Lift Shop Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="14" customHeight="1" ht="140.0">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>2530633</t>
+          <t>2558248</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>LIFT001</t>
+          <t>LIFT SHOP</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Published:
-Under examination</t>
+          <t>Accepted:
+Opposed</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>7, 37</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>Lift Shop Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="15" customHeight="1" ht="140.0">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>2558248</t>
+          <t>2558249</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>LIFT SHOP</t>
+          <t>LIFTSHOP</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
           <t>Accepted:
 Opposed</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>7, 37</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>Lift Shop Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="16" customHeight="1" ht="140.0">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>2558249</t>
+          <t>2576692</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>LIFTSHOP</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
           <t>Accepted:
 Opposed</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>7, 37</t>
+          <t>35</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>Lift Shop Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="17" customHeight="1" ht="140.0">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>2576692</t>
+          <t>1198410</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>LIFTSHOP</t>
+          <t>ESCLUSIVOCOLLECTION STYLISH IMPRESSIVE UNIQUE</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Accepted:
-Opposed</t>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>35</t>
+          <t>7</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>Lift Shop Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="18" customHeight="1" ht="140.0">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>1198410</t>
+          <t>1311967</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>ESCLUSIVOCOLLECTION STYLISH IMPRESSIVE UNIQUE</t>
+          <t>Elfolift</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>7, 35</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>Lift Shop Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="19" customHeight="1" ht="140.0">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>1311967</t>
+          <t>1312472</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>Elfolift</t>
+          <t>Elevatori Premontati</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>7, 35</t>
+          <t>7</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>Lift Shop Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="20" customHeight="1" ht="140.0">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>1312472</t>
+          <t>1312468</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>Elevatori Premontati</t>
+          <t>Koyo</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Removed - Not renewed:
-Renewal fee not paid</t>
+          <t>Lapsed:
+Not accepted</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>Lift Shop Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="21" customHeight="1" ht="140.0">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>1312468</t>
+          <t>1320932</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>Koyo</t>
+          <t>Lifts International</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
+        <is>
+          <t>Withdrawn:
+Applicant request</t>
+        </is>
+      </c>
+      <c r="E21" s="1" t="inlineStr">
+        <is>
+          <t>7, 35, 37</t>
+        </is>
+      </c>
+      <c r="F21" s="1" t="inlineStr">
+        <is>
+          <t>Lift Shop Pty Ltd</t>
+        </is>
+      </c>
+    </row>
+    <row r="22" customHeight="1" ht="140.0">
+      <c r="A22" s="1" t="inlineStr">
+        <is>
+          <t>1558824</t>
+        </is>
+      </c>
+      <c r="C22" s="1" t="inlineStr">
+        <is>
+          <t>lift shop</t>
+        </is>
+      </c>
+      <c r="D22" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E21" s="1" t="inlineStr">
-[...26 lines deleted...]
-      </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
-          <t>7, 35, 37</t>
+          <t>7, 37</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>Lift Shop Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="23" customHeight="1" ht="140.0">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>1558824</t>
+          <t>2372258</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
-          <t>lift shop</t>
+          <t>shaft-less lift</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
-          <t>7, 37</t>
+          <t>7</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>Lift Shop Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="24" customHeight="1" ht="140.0">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>2372258</t>
+          <t>2372259</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
-          <t>shaft-less lift</t>
+          <t>shaft-less elevator</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>Lift Shop Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="25" customHeight="1" ht="140.0">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>2372259</t>
+          <t>2372260</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
-          <t>shaft-less elevator</t>
+          <t>Shaft-free lift</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>Lift Shop Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="26" customHeight="1" ht="140.0">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>2372260</t>
+          <t>2372261</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
-          <t>Shaft-free lift</t>
+          <t>shaft-free elevator</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>Lift Shop Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="27" customHeight="1" ht="140.0">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>2372261</t>
+          <t>2530633</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
-          <t>shaft-free elevator</t>
+          <t>LIFT001</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>Lift Shop Pty Ltd</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <drawing r:id="rId1"/>