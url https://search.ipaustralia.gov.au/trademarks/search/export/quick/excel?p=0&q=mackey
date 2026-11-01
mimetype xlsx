--- v1 (2026-07-26)
+++ v2 (2026-11-01)
@@ -710,52 +710,52 @@
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>Ryan Mackey</t>
         </is>
       </c>
     </row>
     <row r="13" customHeight="1" ht="140.0">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>2663004</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>OFFPAR</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Published:
-Awaiting examination</t>
+          <t>Accepted:
+Awaiting publication</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>DION TE AROHA MACKEY</t>
         </is>
       </c>
     </row>
     <row r="14" customHeight="1" ht="140.0">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>1405189</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>Mackbel</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">