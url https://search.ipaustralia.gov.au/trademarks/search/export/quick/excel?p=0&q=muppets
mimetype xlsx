--- v1 (2026-02-23)
+++ v2 (2026-05-27)
@@ -525,79 +525,79 @@
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Goods &amp; Services classes</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>Owner</t>
         </is>
       </c>
     </row>
     <row r="5" customHeight="1" ht="140.0">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>257315</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
           <t>MUPPETS</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Registered/protected</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
           <t>Disney Enterprises, Inc.</t>
         </is>
       </c>
     </row>
     <row r="6" customHeight="1" ht="140.0">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>257316</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
           <t>MUPPETS</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Registered/protected</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
           <t>Disney Enterprises, Inc.</t>
         </is>
       </c>
     </row>
     <row r="7" customHeight="1" ht="140.0">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>397147</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
           <t>MUPPETS</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">