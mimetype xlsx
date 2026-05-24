--- v1 (2026-03-31)
+++ v2 (2026-05-24)
@@ -277,79 +277,79 @@
       <c r="E6" s="1" t="inlineStr">
         <is>
           <t>9, 37, 39, 42</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
           <t>Hanwha Energy Retail Australia Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="7" customHeight="1" ht="140.0">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>2441877</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
           <t>NECTR</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
           <t>Published:
-Under examination - Deferred</t>
+Under examination</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
           <t>36, 40</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
           <t>Hanwha Energy Retail Australia Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="8" customHeight="1" ht="140.0">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>2441882</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
           <t>NECTR SHARE THE ENERGY</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
           <t>Published:
-Under examination - Deferred</t>
+Under examination</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
           <t>9, 35, 36, 37, 39, 40, 42</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
           <t>Hanwha Energy Retail Australia Pty Ltd</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>