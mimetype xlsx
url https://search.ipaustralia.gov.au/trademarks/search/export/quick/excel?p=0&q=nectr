--- v2 (2026-05-24)
+++ v3 (2026-08-21)
@@ -276,80 +276,80 @@
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
           <t>9, 37, 39, 42</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
           <t>Hanwha Energy Retail Australia Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="7" customHeight="1" ht="140.0">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>2441877</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
           <t>NECTR</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>Published:
-Under examination</t>
+          <t>Registered:
+Registered/protected</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
           <t>36, 40</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
           <t>Hanwha Energy Retail Australia Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="8" customHeight="1" ht="140.0">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>2441882</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
           <t>NECTR SHARE THE ENERGY</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>Published:
-Under examination</t>
+          <t>Registered:
+Registered/protected</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
           <t>9, 35, 36, 37, 39, 40, 42</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
           <t>Hanwha Energy Retail Australia Pty Ltd</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>