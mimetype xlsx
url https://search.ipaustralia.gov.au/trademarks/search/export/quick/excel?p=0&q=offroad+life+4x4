--- v2 (2026-03-22)
+++ v3 (2026-08-05)
@@ -170,51 +170,51 @@
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Goods &amp; Services classes</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>Owner</t>
         </is>
       </c>
     </row>
     <row r="5" customHeight="1" ht="140.0">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>1786479</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
           <t>OFFROAD LIFE 4X4</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Registered/protected</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>16, 25, 35</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
           <t>Oliver Knust</t>
         </is>
       </c>
     </row>
     <row r="6" customHeight="1" ht="140.0">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>1807263</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
           <t>OFFROAD LIFE 4X4</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">