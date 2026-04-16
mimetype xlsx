--- v1 (2026-02-27)
+++ v2 (2026-04-16)
@@ -373,51 +373,51 @@
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Goods &amp; Services classes</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>Owner</t>
         </is>
       </c>
     </row>
     <row r="5" customHeight="1" ht="140.0">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>1829557</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
           <t>PAY ID</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Registered/protected</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
           <t>NPP AUSTRALIA LIMITED</t>
         </is>
       </c>
     </row>
     <row r="6" customHeight="1" ht="140.0">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>2106303</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
           <t>PayID</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">