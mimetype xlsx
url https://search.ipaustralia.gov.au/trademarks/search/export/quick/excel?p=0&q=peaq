--- v1 (2026-03-01)
+++ v2 (2026-09-22)
@@ -325,51 +325,51 @@
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>9, 28</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
           <t>Imtron GmbH</t>
         </is>
       </c>
     </row>
     <row r="6" customHeight="1" ht="140.0">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>1872161</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
           <t>PEAQ CONDITIONING COACHING</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Registered/protected</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
           <t>29, 41</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
           <t>Sean Baker</t>
         </is>
       </c>
     </row>
     <row r="7" customHeight="1" ht="140.0">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>2233673</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
           <t>PEAQ GROUP YOUR SECURITY IS OUR BUSINESS</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">