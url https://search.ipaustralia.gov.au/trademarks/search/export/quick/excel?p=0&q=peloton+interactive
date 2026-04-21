--- v1 (2026-03-04)
+++ v2 (2026-04-21)
@@ -403,95 +403,95 @@
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1008000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>771428</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="9" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="771428"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>34</xdr:row>
+      <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>34</xdr:row>
+      <xdr:row>35</xdr:row>
       <xdr:rowOff>438095</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="10" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="438095"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -1384,184 +1384,184 @@
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>PELOTON</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
           <t>Protected:
 Registered/protected</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>9, 41, 42</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>Peloton Interactive, Inc.</t>
         </is>
       </c>
     </row>
     <row r="32" customHeight="1" ht="140.0">
       <c r="A32" s="1" t="inlineStr">
         <is>
+          <t>2605383</t>
+        </is>
+      </c>
+      <c r="C32" s="1" t="inlineStr">
+        <is>
+          <t>BREAKAWAY</t>
+        </is>
+      </c>
+      <c r="D32" s="1" t="inlineStr">
+        <is>
+          <t>Protected:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E32" s="1" t="inlineStr">
+        <is>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="F32" s="1" t="inlineStr">
+        <is>
+          <t>Peloton Interactive, Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="33" customHeight="1" ht="140.0">
+      <c r="A33" s="1" t="inlineStr">
+        <is>
           <t>2354197</t>
         </is>
       </c>
-      <c r="C32" s="1" t="inlineStr">
+      <c r="C33" s="1" t="inlineStr">
         <is>
           <t>PELOTON</t>
         </is>
       </c>
-      <c r="D32" s="1" t="inlineStr">
+      <c r="D33" s="1" t="inlineStr">
         <is>
           <t>Published:
 Under examination - Deferred</t>
         </is>
       </c>
-      <c r="E32" s="1" t="inlineStr">
+      <c r="E33" s="1" t="inlineStr">
         <is>
           <t>9, 41</t>
         </is>
       </c>
-      <c r="F32" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A33" s="1" t="inlineStr">
+      <c r="F33" s="1" t="inlineStr">
+        <is>
+          <t>Peloton Interactive, Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="34" customHeight="1" ht="140.0">
+      <c r="A34" s="1" t="inlineStr">
         <is>
           <t>2354198</t>
         </is>
       </c>
-      <c r="C33" s="1" t="inlineStr">
+      <c r="C34" s="1" t="inlineStr">
         <is>
           <t>P PELOTON</t>
         </is>
       </c>
-      <c r="D33" s="1" t="inlineStr">
+      <c r="D34" s="1" t="inlineStr">
         <is>
           <t>Published:
 Under examination - Deferred</t>
         </is>
       </c>
-      <c r="E33" s="1" t="inlineStr">
+      <c r="E34" s="1" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
-      <c r="F33" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A34" s="1" t="inlineStr">
+      <c r="F34" s="1" t="inlineStr">
+        <is>
+          <t>Peloton Interactive, Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="35" customHeight="1" ht="140.0">
+      <c r="A35" s="1" t="inlineStr">
         <is>
           <t>2523484</t>
         </is>
       </c>
-      <c r="C34" s="1" t="inlineStr">
+      <c r="C35" s="1" t="inlineStr">
         <is>
           <t>PELOTON</t>
         </is>
       </c>
-      <c r="D34" s="1" t="inlineStr">
+      <c r="D35" s="1" t="inlineStr">
         <is>
           <t>Published:
 Under examination</t>
         </is>
       </c>
-      <c r="E34" s="1" t="inlineStr">
+      <c r="E35" s="1" t="inlineStr">
         <is>
           <t>16, 41</t>
         </is>
       </c>
-      <c r="F34" s="1" t="inlineStr">
+      <c r="F35" s="1" t="inlineStr">
         <is>
           <t>PELOTON INTERACTIVE, INC.</t>
         </is>
       </c>
     </row>
-    <row r="35" customHeight="1" ht="140.0">
-      <c r="A35" s="1" t="inlineStr">
+    <row r="36" customHeight="1" ht="140.0">
+      <c r="A36" s="1" t="inlineStr">
         <is>
           <t>2523486</t>
         </is>
       </c>
-      <c r="C35" s="1" t="inlineStr">
+      <c r="C36" s="1" t="inlineStr">
         <is>
           <t>P PELOTON</t>
         </is>
       </c>
-      <c r="D35" s="1" t="inlineStr">
+      <c r="D36" s="1" t="inlineStr">
         <is>
           <t>Published:
 Under examination</t>
         </is>
       </c>
-      <c r="E35" s="1" t="inlineStr">
+      <c r="E36" s="1" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
-      <c r="F35" s="1" t="inlineStr">
+      <c r="F36" s="1" t="inlineStr">
         <is>
           <t>PELOTON INTERACTIVE, INC.</t>
-        </is>
-[...26 lines deleted...]
-          <t>Peloton Interactive, Inc.</t>
         </is>
       </c>
     </row>
     <row r="37" customHeight="1" ht="140.0">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>632140</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>PACIFIC FITNESS</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>