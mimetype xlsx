--- v2 (2026-04-21)
+++ v3 (2026-07-23)
@@ -639,51 +639,51 @@
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Goods &amp; Services classes</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>Owner</t>
         </is>
       </c>
     </row>
     <row r="5" customHeight="1" ht="140.0">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>712318</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
           <t>PRECOR</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Registered/protected</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
           <t>Peloton Interactive, Inc.</t>
         </is>
       </c>
     </row>
     <row r="6" customHeight="1" ht="140.0">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>1079065</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
           <t>CARDIO THEATER</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">