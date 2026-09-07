--- v3 (2026-07-23)
+++ v4 (2026-09-07)
@@ -1423,79 +1423,79 @@
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>Peloton Interactive, Inc.</t>
         </is>
       </c>
     </row>
     <row r="33" customHeight="1" ht="140.0">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>2354197</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>PELOTON</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
           <t>Published:
-Under examination - Deferred</t>
+Under examination</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>9, 41</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>Peloton Interactive, Inc.</t>
         </is>
       </c>
     </row>
     <row r="34" customHeight="1" ht="140.0">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>2354198</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>P PELOTON</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
           <t>Published:
-Under examination - Deferred</t>
+Under examination</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>Peloton Interactive, Inc.</t>
         </is>
       </c>
     </row>
     <row r="35" customHeight="1" ht="140.0">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>2523484</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>PELOTON</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">