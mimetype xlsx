--- v4 (2026-09-07)
+++ v5 (2026-10-24)
@@ -779,51 +779,51 @@
       <c r="E9" s="1" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
           <t>Peloton Interactive, Inc.</t>
         </is>
       </c>
     </row>
     <row r="10" customHeight="1" ht="140.0">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>1884394</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
           <t>PELOTON</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
           <t>Protected:
-Registered/protected</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
           <t>Peloton Interactive, Inc.</t>
         </is>
       </c>
     </row>
     <row r="11" customHeight="1" ht="140.0">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>1994752</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
           <t>P</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">