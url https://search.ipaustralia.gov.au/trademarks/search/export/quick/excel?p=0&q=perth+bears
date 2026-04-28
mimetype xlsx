--- v1 (2026-03-14)
+++ v2 (2026-04-28)
@@ -220,108 +220,108 @@
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Goods &amp; Services classes</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>Owner</t>
         </is>
       </c>
     </row>
     <row r="5" customHeight="1" ht="140.0">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>2545691</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
           <t>PERTH BEARS RUGBY LEAGUE FOOTBALL CLUB</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E5" s="1" t="inlineStr">
+        <is>
+          <t>9, 14, 16, 18, 21, 24, 25, 27, 28, 41</t>
+        </is>
+      </c>
+      <c r="F5" s="1" t="inlineStr">
+        <is>
+          <t>Australian Rugby League Commission Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="6" customHeight="1" ht="140.0">
+      <c r="A6" s="1" t="inlineStr">
+        <is>
+          <t>2545712</t>
+        </is>
+      </c>
+      <c r="C6" s="1" t="inlineStr">
+        <is>
+          <t>PERTH BEARS</t>
+        </is>
+      </c>
+      <c r="D6" s="1" t="inlineStr">
+        <is>
           <t>Accepted:
 Opposed</t>
         </is>
       </c>
-      <c r="E5" s="1" t="inlineStr">
-[...26 lines deleted...]
-      </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
           <t>9, 14, 16, 18, 21, 24, 25, 27, 28, 41</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
           <t>Australian Rugby League Commission Limited</t>
         </is>
       </c>
     </row>
     <row r="7" customHeight="1" ht="140.0">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>2618446</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
           <t>PERTH BEARS</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>Published:
-Awaiting examination</t>
+          <t>Accepted:
+Awaiting publication</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
           <t>9, 14, 16, 18, 21, 24, 25, 27, 28, 41</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
           <t>Australian Rugby League Commission Limited</t>
         </is>
       </c>
     </row>
     <row r="8" customHeight="1" ht="140.0">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>2463858</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
           <t>PERTH BEARS RU LEAGUE FOOT CLUB</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">