--- v2 (2026-04-28)
+++ v3 (2026-07-27)
@@ -277,51 +277,51 @@
       <c r="E6" s="1" t="inlineStr">
         <is>
           <t>9, 14, 16, 18, 21, 24, 25, 27, 28, 41</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
           <t>Australian Rugby League Commission Limited</t>
         </is>
       </c>
     </row>
     <row r="7" customHeight="1" ht="140.0">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>2618446</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
           <t>PERTH BEARS</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
           <t>Accepted:
-Awaiting publication</t>
+In opposition period</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
           <t>9, 14, 16, 18, 21, 24, 25, 27, 28, 41</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
           <t>Australian Rugby League Commission Limited</t>
         </is>
       </c>
     </row>
     <row r="8" customHeight="1" ht="140.0">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>2463858</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
           <t>PERTH BEARS RU LEAGUE FOOT CLUB</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">