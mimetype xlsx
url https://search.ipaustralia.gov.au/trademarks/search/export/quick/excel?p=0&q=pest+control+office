--- v0 (2026-06-22)
+++ v1 (2026-10-22)
@@ -259,56 +259,56 @@
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Goods &amp; Services classes</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>Owner</t>
         </is>
       </c>
     </row>
     <row r="5" customHeight="1" ht="140.0">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>1797945</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
           <t>BANKSY</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Registered/protected</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>2, 9, 16, 18, 19, 24, 25, 27, 28, 41, 42</t>
+          <t>9, 16, 25, 41, 42</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
           <t>Pest Control Office Limited</t>
         </is>
       </c>
     </row>
     <row r="6" customHeight="1" ht="140.0">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>2081612</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
           <t>PEST CONTROL OFFICE</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>