--- v1 (2026-03-02)
+++ v2 (2026-05-20)
@@ -728,80 +728,80 @@
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>32, 33</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>Pure Origins Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="15" customHeight="1" ht="140.0">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>2584167</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>NIGHTHONEY</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Accepted:
-In opposition period</t>
+          <t>Registered:
+Registered/protected</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>5, 30</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>Pure Origins Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="16" customHeight="1" ht="140.0">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>2586097</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>NIGHTHONEY</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Accepted:
-In opposition period</t>
+          <t>Registered:
+Registered/protected</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>5, 30</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>Pure Origins Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="17" customHeight="1" ht="140.0">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>1272074</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>ORIGINS TOTALLY PURE</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">