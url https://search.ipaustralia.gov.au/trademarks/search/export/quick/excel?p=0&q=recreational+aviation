--- v1 (2026-03-01)
+++ v2 (2026-04-15)
@@ -571,51 +571,51 @@
       <c r="E7" s="1" t="inlineStr">
         <is>
           <t>16, 25, 26, 35</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
           <t>Recreational Aviation Australia Inc</t>
         </is>
       </c>
     </row>
     <row r="8" customHeight="1" ht="140.0">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>1109048</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
           <t>RECREATIONAL AVIATION AUSTRALIA INC</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Registered/protected</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
           <t>16, 25, 35, 41</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
           <t>Recreational Aviation Aust. Inc</t>
         </is>
       </c>
     </row>
     <row r="9" customHeight="1" ht="140.0">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>1355383</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
           <t>NATFLY</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
@@ -655,51 +655,51 @@
       <c r="E10" s="1" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
           <t>Recreational Aviation Australia Ltd</t>
         </is>
       </c>
     </row>
     <row r="11" customHeight="1" ht="140.0">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>1833155</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
           <t>Partners of Pilots</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Registered/protected</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
           <t>Recreational Aviation Australia Ltd</t>
         </is>
       </c>
     </row>
     <row r="12" customHeight="1" ht="140.0">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>1934893</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>CLEAR MIND CLEAR PROP</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">