--- v2 (2026-03-16)
+++ v3 (2026-04-30)
@@ -144,107 +144,107 @@
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1224000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>5</xdr:row>
-      <xdr:rowOff>523809</xdr:rowOff>
+      <xdr:rowOff>542857</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="523809"/>
+          <a:ext cx="1404000" cy="542857"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>7</xdr:row>
+      <xdr:row>6</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>7</xdr:row>
-      <xdr:rowOff>542857</xdr:rowOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>523809</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="542857"/>
+          <a:ext cx="1404000" cy="523809"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../drawings/drawing1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:F8"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true">
       <pane xSplit="1.0" ySplit="4.0" state="frozen" topLeftCell="B5" activePane="bottomRight"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
@@ -314,127 +314,127 @@
       <c r="C5" s="1" t="inlineStr">
         <is>
           <t>RESPONSIBLE AI</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>42</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
           <t>JOINT AU VENTURE PTY LTD</t>
         </is>
       </c>
     </row>
     <row r="6" customHeight="1" ht="140.0">
       <c r="A6" s="1" t="inlineStr">
         <is>
+          <t>2572690</t>
+        </is>
+      </c>
+      <c r="C6" s="1" t="inlineStr">
+        <is>
+          <t>AI PROPELLED SOLUTIONS RESPONSIBLE INNOVATION</t>
+        </is>
+      </c>
+      <c r="D6" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E6" s="1" t="inlineStr">
+        <is>
+          <t>9, 42</t>
+        </is>
+      </c>
+      <c r="F6" s="1" t="inlineStr">
+        <is>
+          <t>Propelled Solutions Pty Ltd</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" customHeight="1" ht="140.0">
+      <c r="A7" s="1" t="inlineStr">
+        <is>
           <t>2482971</t>
         </is>
       </c>
-      <c r="C6" s="1" t="inlineStr">
+      <c r="C7" s="1" t="inlineStr">
         <is>
           <t>RESPONSIBLE AI</t>
         </is>
       </c>
-      <c r="D6" s="1" t="inlineStr">
+      <c r="D7" s="1" t="inlineStr">
         <is>
           <t>Published:
 Under examination - Deferred</t>
         </is>
       </c>
-      <c r="E6" s="1" t="inlineStr">
+      <c r="E7" s="1" t="inlineStr">
         <is>
           <t>42</t>
         </is>
       </c>
-      <c r="F6" s="1" t="inlineStr">
+      <c r="F7" s="1" t="inlineStr">
         <is>
           <t>JOINT AU VENTURE PTY LTD</t>
         </is>
       </c>
     </row>
-    <row r="7" customHeight="1" ht="140.0">
-      <c r="A7" s="1" t="inlineStr">
+    <row r="8" customHeight="1" ht="140.0">
+      <c r="A8" s="1" t="inlineStr">
         <is>
           <t>2532442</t>
         </is>
       </c>
-      <c r="C7" s="1" t="inlineStr">
+      <c r="C8" s="1" t="inlineStr">
         <is>
           <t>Responsible AI Australia</t>
         </is>
       </c>
-      <c r="D7" s="1" t="inlineStr">
+      <c r="D8" s="1" t="inlineStr">
         <is>
           <t>Published:
 Under examination</t>
         </is>
       </c>
-      <c r="E7" s="1" t="inlineStr">
+      <c r="E8" s="1" t="inlineStr">
         <is>
           <t>42</t>
         </is>
       </c>
-      <c r="F7" s="1" t="inlineStr">
+      <c r="F8" s="1" t="inlineStr">
         <is>
           <t>JOINT AU VENTURE PTY LTD</t>
-        </is>
-[...26 lines deleted...]
-          <t>Propelled Solutions Pty Ltd</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>