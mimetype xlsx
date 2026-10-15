--- v4 (2026-08-12)
+++ v5 (2026-10-15)
@@ -669,57 +669,57 @@
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="580952"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>33</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>33</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>466666</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="466666"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -2087,118 +2087,118 @@
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>EXURBIA</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>25, 35</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>The Scout Association of Australia, South Australian Branch Incorporated</t>
         </is>
       </c>
     </row>
     <row r="34" customHeight="1" ht="140.0">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>2555486</t>
+          <t>2555485</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
-          <t>MOTORSCOUT AUSTRALIA</t>
+          <t>MOTOR SCOUT</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>35, 36</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>Motor Scout Australia Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="35" customHeight="1" ht="140.0">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>2555485</t>
+          <t>2555486</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
-          <t>MOTOR SCOUT</t>
+          <t>MOTORSCOUT AUSTRALIA</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Accepted:
-In opposition period</t>
+          <t>Registered:
+Registered/protected</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>35, 36</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>Motor Scout Australia Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="36" customHeight="1" ht="140.0">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>2678824</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>Camberwell Showtime</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
           <t>Published:
-Awaiting examination</t>
+Under examination</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>The Scout Association of Australia, Victorian Branch</t>
         </is>
       </c>
     </row>
     <row r="37" customHeight="1" ht="140.0">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>729196</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>SCOUTS AUSTRALIA</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">