--- v2 (2026-02-14)
+++ v3 (2026-04-30)
@@ -1790,79 +1790,79 @@
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>42</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>The Scout Association of Australia</t>
         </is>
       </c>
     </row>
     <row r="23" customHeight="1" ht="140.0">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>729194</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>SCOUTS AUSTRALIA</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Registered/protected</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>8, 16, 18, 20, 21, 22, 25, 26, 28, 29, 35, 41, 42</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>The Scout Association of Australia</t>
         </is>
       </c>
     </row>
     <row r="24" customHeight="1" ht="140.0">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>729195</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Registered/protected</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>8, 16, 18, 20, 21, 22, 25, 26, 28, 29, 35, 41, 42</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>The Scout Association of Australia</t>
         </is>
       </c>
     </row>
     <row r="25" customHeight="1" ht="140.0">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>1465533</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>BE PREPARED</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">