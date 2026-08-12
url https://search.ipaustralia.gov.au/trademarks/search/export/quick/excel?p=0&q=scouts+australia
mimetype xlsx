--- v3 (2026-04-30)
+++ v4 (2026-08-12)
@@ -707,579 +707,579 @@
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="466666"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>35</xdr:row>
+      <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>936000</xdr:colOff>
-      <xdr:row>35</xdr:row>
+      <xdr:row>36</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="936000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>36</xdr:row>
+      <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>36</xdr:row>
+      <xdr:row>37</xdr:row>
       <xdr:rowOff>600000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="600000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>38</xdr:row>
+      <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>972000</xdr:colOff>
-      <xdr:row>38</xdr:row>
+      <xdr:row>39</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="972000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>39</xdr:row>
+      <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>504000</xdr:colOff>
-      <xdr:row>39</xdr:row>
+      <xdr:row>40</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="20" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="504000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>41</xdr:row>
+      <xdr:row>42</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>41</xdr:row>
+      <xdr:row>42</xdr:row>
       <xdr:rowOff>1390476</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="21" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1390476"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>42</xdr:row>
+      <xdr:row>43</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1224000</xdr:colOff>
-      <xdr:row>42</xdr:row>
+      <xdr:row>43</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="22" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1224000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>43</xdr:row>
+      <xdr:row>44</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>43</xdr:row>
+      <xdr:row>44</xdr:row>
       <xdr:rowOff>1276190</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="23" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1276190"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>44</xdr:row>
+      <xdr:row>45</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>44</xdr:row>
+      <xdr:row>45</xdr:row>
       <xdr:rowOff>1371428</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="24" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1371428"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>45</xdr:row>
+      <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>45</xdr:row>
+      <xdr:row>46</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="25" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>46</xdr:row>
+      <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>46</xdr:row>
+      <xdr:row>47</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="26" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>47</xdr:row>
+      <xdr:row>48</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>47</xdr:row>
+      <xdr:row>48</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="27" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>48</xdr:row>
+      <xdr:row>49</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1188000</xdr:colOff>
-      <xdr:row>48</xdr:row>
+      <xdr:row>49</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="28" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1188000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>49</xdr:row>
+      <xdr:row>50</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>49</xdr:row>
+      <xdr:row>50</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="29" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../drawings/drawing1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:F66"/>
+  <dimension ref="A2:F67"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true">
       <pane xSplit="1.0" ySplit="4.0" state="frozen" topLeftCell="B5" activePane="bottomRight"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="10.0" customWidth="true"/>
     <col min="3" max="3" width="20.0" customWidth="true"/>
     <col min="4" max="4" width="20.0" customWidth="true"/>
     <col min="2" max="2" width="40.0" customWidth="true"/>
     <col min="5" max="5" width="25.0" customWidth="true"/>
     <col min="6" max="6" width="20.0" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="2" customHeight="1" ht="25.0">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Search Results</t>
         </is>
       </c>
       <c r="C2" s="4" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D2" s="5" t="inlineStr">
         <is>
-          <t>62</t>
+          <t>63</t>
         </is>
       </c>
     </row>
     <row r="4" customHeight="1" ht="25.0">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>Number</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>Visual representation</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>Words</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
@@ -2125,940 +2125,968 @@
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>35, 36</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>Motor Scout Australia Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="35" customHeight="1" ht="140.0">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>2555485</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>MOTOR SCOUT</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Published:
-Under examination</t>
+          <t>Accepted:
+In opposition period</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>35, 36</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>Motor Scout Australia Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="36" customHeight="1" ht="140.0">
       <c r="A36" s="1" t="inlineStr">
         <is>
+          <t>2678824</t>
+        </is>
+      </c>
+      <c r="C36" s="1" t="inlineStr">
+        <is>
+          <t>Camberwell Showtime</t>
+        </is>
+      </c>
+      <c r="D36" s="1" t="inlineStr">
+        <is>
+          <t>Published:
+Awaiting examination</t>
+        </is>
+      </c>
+      <c r="E36" s="1" t="inlineStr">
+        <is>
+          <t>41</t>
+        </is>
+      </c>
+      <c r="F36" s="1" t="inlineStr">
+        <is>
+          <t>The Scout Association of Australia, Victorian Branch</t>
+        </is>
+      </c>
+    </row>
+    <row r="37" customHeight="1" ht="140.0">
+      <c r="A37" s="1" t="inlineStr">
+        <is>
           <t>729196</t>
         </is>
       </c>
-      <c r="C36" s="1" t="inlineStr">
+      <c r="C37" s="1" t="inlineStr">
         <is>
           <t>SCOUTS AUSTRALIA</t>
         </is>
       </c>
-      <c r="D36" s="1" t="inlineStr">
+      <c r="D37" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E36" s="1" t="inlineStr">
+      <c r="E37" s="1" t="inlineStr">
         <is>
           <t>8, 16, 18, 20, 21, 22, 25, 26, 28, 29, 35, 41, 42</t>
         </is>
       </c>
-      <c r="F36" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A37" s="1" t="inlineStr">
+      <c r="F37" s="1" t="inlineStr">
+        <is>
+          <t>The Scout Association of Australia</t>
+        </is>
+      </c>
+    </row>
+    <row r="38" customHeight="1" ht="140.0">
+      <c r="A38" s="1" t="inlineStr">
         <is>
           <t>928221</t>
         </is>
       </c>
-      <c r="C37" s="1" t="inlineStr">
+      <c r="C38" s="1" t="inlineStr">
         <is>
           <t>SCOUTS DIRECT</t>
         </is>
       </c>
-      <c r="D37" s="1" t="inlineStr">
+      <c r="D38" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E37" s="1" t="inlineStr">
+      <c r="E38" s="1" t="inlineStr">
         <is>
           <t>16, 35</t>
         </is>
       </c>
-      <c r="F37" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A38" s="1" t="inlineStr">
+      <c r="F38" s="1" t="inlineStr">
+        <is>
+          <t>The Scout Association of Australia</t>
+        </is>
+      </c>
+    </row>
+    <row r="39" customHeight="1" ht="140.0">
+      <c r="A39" s="1" t="inlineStr">
         <is>
           <t>951654</t>
         </is>
       </c>
-      <c r="C38" s="1" t="inlineStr">
+      <c r="C39" s="1" t="inlineStr">
         <is>
           <t>SCOUTREES</t>
         </is>
       </c>
-      <c r="D38" s="1" t="inlineStr">
+      <c r="D39" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E38" s="1" t="inlineStr">
+      <c r="E39" s="1" t="inlineStr">
         <is>
           <t>16, 25, 26, 31, 35, 41</t>
         </is>
       </c>
-      <c r="F38" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A39" s="1" t="inlineStr">
+      <c r="F39" s="1" t="inlineStr">
+        <is>
+          <t>The Scout Association of Australia</t>
+        </is>
+      </c>
+    </row>
+    <row r="40" customHeight="1" ht="140.0">
+      <c r="A40" s="1" t="inlineStr">
         <is>
           <t>962701</t>
         </is>
       </c>
-      <c r="C39" s="1" t="inlineStr">
+      <c r="C40" s="1" t="inlineStr">
         <is>
           <t>S SCOUT OUTDOOR CENTRE</t>
         </is>
       </c>
-      <c r="D39" s="1" t="inlineStr">
+      <c r="D40" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E39" s="1" t="inlineStr">
+      <c r="E40" s="1" t="inlineStr">
         <is>
           <t>25, 35</t>
         </is>
       </c>
-      <c r="F39" s="1" t="inlineStr">
+      <c r="F40" s="1" t="inlineStr">
         <is>
           <t>The Scout Association of Australia - South Australian Branch</t>
         </is>
       </c>
     </row>
-    <row r="40" customHeight="1" ht="140.0">
-      <c r="A40" s="1" t="inlineStr">
+    <row r="41" customHeight="1" ht="140.0">
+      <c r="A41" s="1" t="inlineStr">
         <is>
           <t>962706</t>
         </is>
       </c>
-      <c r="C40" s="1" t="inlineStr">
+      <c r="C41" s="1" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
-      <c r="D40" s="1" t="inlineStr">
+      <c r="D41" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E40" s="1" t="inlineStr">
+      <c r="E41" s="1" t="inlineStr">
         <is>
           <t>25, 35</t>
         </is>
       </c>
-      <c r="F40" s="1" t="inlineStr">
+      <c r="F41" s="1" t="inlineStr">
         <is>
           <t>The Scout Association of Australia - South Australian Branch</t>
         </is>
       </c>
     </row>
-    <row r="41" customHeight="1" ht="140.0">
-      <c r="A41" s="1" t="inlineStr">
+    <row r="42" customHeight="1" ht="140.0">
+      <c r="A42" s="1" t="inlineStr">
         <is>
           <t>1462220</t>
         </is>
       </c>
-      <c r="C41" s="1" t="inlineStr">
+      <c r="C42" s="1" t="inlineStr">
         <is>
           <t>MYSCOUT</t>
         </is>
       </c>
-      <c r="D41" s="1" t="inlineStr">
+      <c r="D42" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E41" s="1" t="inlineStr">
+      <c r="E42" s="1" t="inlineStr">
         <is>
           <t>9, 35, 41</t>
         </is>
       </c>
-      <c r="F41" s="1" t="inlineStr">
+      <c r="F42" s="1" t="inlineStr">
         <is>
           <t>The Scout Association of Australia, South Australian Branch Incorporated</t>
         </is>
       </c>
     </row>
-    <row r="42" customHeight="1" ht="140.0">
-      <c r="A42" s="1" t="inlineStr">
+    <row r="43" customHeight="1" ht="140.0">
+      <c r="A43" s="1" t="inlineStr">
         <is>
           <t>408606</t>
         </is>
       </c>
-      <c r="C42" s="1" t="inlineStr">
+      <c r="C43" s="1" t="inlineStr">
         <is>
           <t>FROM THE AUSTRALIAN BUSH
 SCOUT HONEU</t>
         </is>
       </c>
-      <c r="D42" s="1" t="inlineStr">
+      <c r="D43" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E42" s="1" t="inlineStr">
+      <c r="E43" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
-      <c r="F42" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A43" s="1" t="inlineStr">
+      <c r="F43" s="1" t="inlineStr">
+        <is>
+          <t>The Scout Association of Australia</t>
+        </is>
+      </c>
+    </row>
+    <row r="44" customHeight="1" ht="140.0">
+      <c r="A44" s="1" t="inlineStr">
         <is>
           <t>551475</t>
         </is>
       </c>
-      <c r="C43" s="1" t="inlineStr">
+      <c r="C44" s="1" t="inlineStr">
         <is>
           <t>SCOUT OUTDOOR CENTRE</t>
         </is>
       </c>
-      <c r="D43" s="1" t="inlineStr">
+      <c r="D44" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E43" s="1" t="inlineStr">
+      <c r="E44" s="1" t="inlineStr">
         <is>
           <t>42</t>
         </is>
       </c>
-      <c r="F43" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A44" s="1" t="inlineStr">
+      <c r="F44" s="1" t="inlineStr">
+        <is>
+          <t>The Scout Association of Australia</t>
+        </is>
+      </c>
+    </row>
+    <row r="45" customHeight="1" ht="140.0">
+      <c r="A45" s="1" t="inlineStr">
         <is>
           <t>595047</t>
         </is>
       </c>
-      <c r="C44" s="1" t="inlineStr">
+      <c r="C45" s="1" t="inlineStr">
         <is>
           <t>SNOWGUM</t>
         </is>
       </c>
-      <c r="D44" s="1" t="inlineStr">
+      <c r="D45" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E44" s="1" t="inlineStr">
+      <c r="E45" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
-      <c r="F44" s="1" t="inlineStr">
+      <c r="F45" s="1" t="inlineStr">
         <is>
           <t>The Scout Association of Australia Victorian Branch Council</t>
         </is>
       </c>
     </row>
-    <row r="45" customHeight="1" ht="140.0">
-      <c r="A45" s="1" t="inlineStr">
+    <row r="46" customHeight="1" ht="140.0">
+      <c r="A46" s="1" t="inlineStr">
         <is>
           <t>601231</t>
         </is>
       </c>
-      <c r="C45" s="1" t="inlineStr">
+      <c r="C46" s="1" t="inlineStr">
         <is>
           <t>SCOUTS</t>
         </is>
       </c>
-      <c r="D45" s="1" t="inlineStr">
+      <c r="D46" s="1" t="inlineStr">
         <is>
           <t>Withdrawn:
 Applicant request</t>
         </is>
       </c>
-      <c r="E45" s="1" t="inlineStr">
+      <c r="E46" s="1" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
-      <c r="F45" s="1" t="inlineStr">
+      <c r="F46" s="1" t="inlineStr">
         <is>
           <t>Scouts of Australia</t>
         </is>
       </c>
     </row>
-    <row r="46" customHeight="1" ht="140.0">
-      <c r="A46" s="1" t="inlineStr">
+    <row r="47" customHeight="1" ht="140.0">
+      <c r="A47" s="1" t="inlineStr">
         <is>
           <t>681986</t>
         </is>
       </c>
-      <c r="C46" s="1" t="inlineStr">
+      <c r="C47" s="1" t="inlineStr">
         <is>
           <t>AUSTRALIA</t>
         </is>
       </c>
-      <c r="D46" s="1" t="inlineStr">
+      <c r="D47" s="1" t="inlineStr">
         <is>
           <t>Linked:
 Linked/merged after registration</t>
         </is>
       </c>
-      <c r="E46" s="1" t="inlineStr">
+      <c r="E47" s="1" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
-      <c r="F46" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A47" s="1" t="inlineStr">
+      <c r="F47" s="1" t="inlineStr">
+        <is>
+          <t>The Scout Association of Australia</t>
+        </is>
+      </c>
+    </row>
+    <row r="48" customHeight="1" ht="140.0">
+      <c r="A48" s="1" t="inlineStr">
         <is>
           <t>681988</t>
         </is>
       </c>
-      <c r="C47" s="1" t="inlineStr">
+      <c r="C48" s="1" t="inlineStr">
         <is>
           <t>AUSTRALIA</t>
         </is>
       </c>
-      <c r="D47" s="1" t="inlineStr">
+      <c r="D48" s="1" t="inlineStr">
         <is>
           <t>Linked:
 Linked/merged after registration</t>
         </is>
       </c>
-      <c r="E47" s="1" t="inlineStr">
+      <c r="E48" s="1" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
-      <c r="F47" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A48" s="1" t="inlineStr">
+      <c r="F48" s="1" t="inlineStr">
+        <is>
+          <t>The Scout Association of Australia</t>
+        </is>
+      </c>
+    </row>
+    <row r="49" customHeight="1" ht="140.0">
+      <c r="A49" s="1" t="inlineStr">
         <is>
           <t>681990</t>
         </is>
       </c>
-      <c r="C48" s="1" t="inlineStr">
+      <c r="C49" s="1" t="inlineStr">
         <is>
           <t>AUSTRALIA</t>
         </is>
       </c>
-      <c r="D48" s="1" t="inlineStr">
+      <c r="D49" s="1" t="inlineStr">
         <is>
           <t>Linked:
 Linked/merged after registration</t>
         </is>
       </c>
-      <c r="E48" s="1" t="inlineStr">
+      <c r="E49" s="1" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
-      <c r="F48" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A49" s="1" t="inlineStr">
+      <c r="F49" s="1" t="inlineStr">
+        <is>
+          <t>The Scout Association of Australia</t>
+        </is>
+      </c>
+    </row>
+    <row r="50" customHeight="1" ht="140.0">
+      <c r="A50" s="1" t="inlineStr">
         <is>
           <t>681991</t>
         </is>
       </c>
-      <c r="C49" s="1" t="inlineStr">
+      <c r="C50" s="1" t="inlineStr">
         <is>
           <t>AUSTRALIA</t>
         </is>
       </c>
-      <c r="D49" s="1" t="inlineStr">
+      <c r="D50" s="1" t="inlineStr">
         <is>
           <t>Linked:
 Linked/merged after registration</t>
         </is>
       </c>
-      <c r="E49" s="1" t="inlineStr">
+      <c r="E50" s="1" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
-      <c r="F49" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A50" s="1" t="inlineStr">
+      <c r="F50" s="1" t="inlineStr">
+        <is>
+          <t>The Scout Association of Australia</t>
+        </is>
+      </c>
+    </row>
+    <row r="51" customHeight="1" ht="140.0">
+      <c r="A51" s="1" t="inlineStr">
         <is>
           <t>681992</t>
         </is>
       </c>
-      <c r="C50" s="1" t="inlineStr">
+      <c r="C51" s="1" t="inlineStr">
         <is>
           <t>AUSTRALIA</t>
         </is>
       </c>
-      <c r="D50" s="1" t="inlineStr">
+      <c r="D51" s="1" t="inlineStr">
         <is>
           <t>Linked:
 Linked/merged after registration</t>
         </is>
       </c>
-      <c r="E50" s="1" t="inlineStr">
+      <c r="E51" s="1" t="inlineStr">
         <is>
           <t>42</t>
         </is>
       </c>
-      <c r="F50" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A51" s="1" t="inlineStr">
+      <c r="F51" s="1" t="inlineStr">
+        <is>
+          <t>The Scout Association of Australia</t>
+        </is>
+      </c>
+    </row>
+    <row r="52" customHeight="1" ht="140.0">
+      <c r="A52" s="1" t="inlineStr">
         <is>
           <t>681996</t>
         </is>
       </c>
-      <c r="C51" s="1" t="inlineStr">
+      <c r="C52" s="1" t="inlineStr">
         <is>
           <t>SCOUT
 SCOUTS</t>
         </is>
       </c>
-      <c r="D51" s="1" t="inlineStr">
+      <c r="D52" s="1" t="inlineStr">
         <is>
           <t>Linked:
 Linked/merged after registration</t>
         </is>
       </c>
-      <c r="E51" s="1" t="inlineStr">
+      <c r="E52" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
-      <c r="F51" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A52" s="1" t="inlineStr">
+      <c r="F52" s="1" t="inlineStr">
+        <is>
+          <t>The Scout Association of Australia</t>
+        </is>
+      </c>
+    </row>
+    <row r="53" customHeight="1" ht="140.0">
+      <c r="A53" s="1" t="inlineStr">
         <is>
           <t>681997</t>
         </is>
       </c>
-      <c r="C52" s="1" t="inlineStr">
+      <c r="C53" s="1" t="inlineStr">
         <is>
           <t>SCOUT
 SCOUTS</t>
         </is>
       </c>
-      <c r="D52" s="1" t="inlineStr">
+      <c r="D53" s="1" t="inlineStr">
         <is>
           <t>Linked:
 Linked/merged after registration</t>
         </is>
       </c>
-      <c r="E52" s="1" t="inlineStr">
+      <c r="E53" s="1" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
-      <c r="F52" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A53" s="1" t="inlineStr">
+      <c r="F53" s="1" t="inlineStr">
+        <is>
+          <t>The Scout Association of Australia</t>
+        </is>
+      </c>
+    </row>
+    <row r="54" customHeight="1" ht="140.0">
+      <c r="A54" s="1" t="inlineStr">
         <is>
           <t>681999</t>
         </is>
       </c>
-      <c r="C53" s="1" t="inlineStr">
+      <c r="C54" s="1" t="inlineStr">
         <is>
           <t>SCOUT
 SCOUTS</t>
         </is>
       </c>
-      <c r="D53" s="1" t="inlineStr">
+      <c r="D54" s="1" t="inlineStr">
         <is>
           <t>Linked:
 Linked/merged after registration</t>
         </is>
       </c>
-      <c r="E53" s="1" t="inlineStr">
+      <c r="E54" s="1" t="inlineStr">
         <is>
           <t>42</t>
         </is>
       </c>
-      <c r="F53" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A54" s="1" t="inlineStr">
+      <c r="F54" s="1" t="inlineStr">
+        <is>
+          <t>The Scout Association of Australia</t>
+        </is>
+      </c>
+    </row>
+    <row r="55" customHeight="1" ht="140.0">
+      <c r="A55" s="1" t="inlineStr">
         <is>
           <t>682003</t>
         </is>
       </c>
-      <c r="C54" s="1" t="inlineStr">
+      <c r="C55" s="1" t="inlineStr">
         <is>
           <t>JOEY SCOUT</t>
         </is>
       </c>
-      <c r="D54" s="1" t="inlineStr">
+      <c r="D55" s="1" t="inlineStr">
         <is>
           <t>Linked:
 Linked/merged after registration</t>
         </is>
       </c>
-      <c r="E54" s="1" t="inlineStr">
+      <c r="E55" s="1" t="inlineStr">
         <is>
           <t>42</t>
         </is>
       </c>
-      <c r="F54" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A55" s="1" t="inlineStr">
+      <c r="F55" s="1" t="inlineStr">
+        <is>
+          <t>The Scout Association of Australia</t>
+        </is>
+      </c>
+    </row>
+    <row r="56" customHeight="1" ht="140.0">
+      <c r="A56" s="1" t="inlineStr">
         <is>
           <t>682005</t>
         </is>
       </c>
-      <c r="C55" s="1" t="inlineStr">
+      <c r="C56" s="1" t="inlineStr">
         <is>
           <t>CUB SCOUT</t>
         </is>
       </c>
-      <c r="D55" s="1" t="inlineStr">
+      <c r="D56" s="1" t="inlineStr">
         <is>
           <t>Linked:
 Linked/merged after registration</t>
         </is>
       </c>
-      <c r="E55" s="1" t="inlineStr">
+      <c r="E56" s="1" t="inlineStr">
         <is>
           <t>42</t>
         </is>
       </c>
-      <c r="F55" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A56" s="1" t="inlineStr">
+      <c r="F56" s="1" t="inlineStr">
+        <is>
+          <t>The Scout Association of Australia</t>
+        </is>
+      </c>
+    </row>
+    <row r="57" customHeight="1" ht="140.0">
+      <c r="A57" s="1" t="inlineStr">
         <is>
           <t>682009</t>
         </is>
       </c>
-      <c r="C56" s="1" t="inlineStr">
+      <c r="C57" s="1" t="inlineStr">
         <is>
           <t>VENTURER</t>
         </is>
       </c>
-      <c r="D56" s="1" t="inlineStr">
+      <c r="D57" s="1" t="inlineStr">
         <is>
           <t>Linked:
 Linked/merged after registration</t>
         </is>
       </c>
-      <c r="E56" s="1" t="inlineStr">
+      <c r="E57" s="1" t="inlineStr">
         <is>
           <t>42</t>
         </is>
       </c>
-      <c r="F56" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A57" s="1" t="inlineStr">
+      <c r="F57" s="1" t="inlineStr">
+        <is>
+          <t>The Scout Association of Australia</t>
+        </is>
+      </c>
+    </row>
+    <row r="58" customHeight="1" ht="140.0">
+      <c r="A58" s="1" t="inlineStr">
         <is>
           <t>682016</t>
         </is>
       </c>
-      <c r="C57" s="1" t="inlineStr">
+      <c r="C58" s="1" t="inlineStr">
         <is>
           <t>SCOUT
 SCOUTS</t>
         </is>
       </c>
-      <c r="D57" s="1" t="inlineStr">
+      <c r="D58" s="1" t="inlineStr">
         <is>
           <t>Linked:
 Linked/merged after registration</t>
         </is>
       </c>
-      <c r="E57" s="1" t="inlineStr">
+      <c r="E58" s="1" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
-      <c r="F57" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A58" s="1" t="inlineStr">
+      <c r="F58" s="1" t="inlineStr">
+        <is>
+          <t>The Scout Association of Australia</t>
+        </is>
+      </c>
+    </row>
+    <row r="59" customHeight="1" ht="140.0">
+      <c r="A59" s="1" t="inlineStr">
         <is>
           <t>682018</t>
         </is>
       </c>
-      <c r="C58" s="1" t="inlineStr">
+      <c r="C59" s="1" t="inlineStr">
         <is>
           <t>SCOUT
 SCOUTS</t>
         </is>
       </c>
-      <c r="D58" s="1" t="inlineStr">
+      <c r="D59" s="1" t="inlineStr">
         <is>
           <t>Linked:
 Linked/merged after registration</t>
         </is>
       </c>
-      <c r="E58" s="1" t="inlineStr">
+      <c r="E59" s="1" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
-      <c r="F58" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A59" s="1" t="inlineStr">
+      <c r="F59" s="1" t="inlineStr">
+        <is>
+          <t>The Scout Association of Australia</t>
+        </is>
+      </c>
+    </row>
+    <row r="60" customHeight="1" ht="140.0">
+      <c r="A60" s="1" t="inlineStr">
         <is>
           <t>682020</t>
         </is>
       </c>
-      <c r="C59" s="1" t="inlineStr">
+      <c r="C60" s="1" t="inlineStr">
         <is>
           <t>SCOUT
 SCOUTS</t>
         </is>
       </c>
-      <c r="D59" s="1" t="inlineStr">
+      <c r="D60" s="1" t="inlineStr">
         <is>
           <t>Linked:
 Linked/merged after registration</t>
         </is>
       </c>
-      <c r="E59" s="1" t="inlineStr">
+      <c r="E60" s="1" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
-      <c r="F59" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A60" s="1" t="inlineStr">
+      <c r="F60" s="1" t="inlineStr">
+        <is>
+          <t>The Scout Association of Australia</t>
+        </is>
+      </c>
+    </row>
+    <row r="61" customHeight="1" ht="140.0">
+      <c r="A61" s="1" t="inlineStr">
         <is>
           <t>682021</t>
         </is>
       </c>
-      <c r="C60" s="1" t="inlineStr">
+      <c r="C61" s="1" t="inlineStr">
         <is>
           <t>SCOUT
 SCOUTS</t>
         </is>
       </c>
-      <c r="D60" s="1" t="inlineStr">
+      <c r="D61" s="1" t="inlineStr">
         <is>
           <t>Linked:
 Linked/merged after registration</t>
         </is>
       </c>
-      <c r="E60" s="1" t="inlineStr">
+      <c r="E61" s="1" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
-      <c r="F60" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A61" s="1" t="inlineStr">
+      <c r="F61" s="1" t="inlineStr">
+        <is>
+          <t>The Scout Association of Australia</t>
+        </is>
+      </c>
+    </row>
+    <row r="62" customHeight="1" ht="140.0">
+      <c r="A62" s="1" t="inlineStr">
         <is>
           <t>682022</t>
         </is>
       </c>
-      <c r="C61" s="1" t="inlineStr">
+      <c r="C62" s="1" t="inlineStr">
         <is>
           <t>SCOUT
 SCOUTS</t>
         </is>
       </c>
-      <c r="D61" s="1" t="inlineStr">
+      <c r="D62" s="1" t="inlineStr">
         <is>
           <t>Linked:
 Linked/merged after registration</t>
         </is>
       </c>
-      <c r="E61" s="1" t="inlineStr">
+      <c r="E62" s="1" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
-      <c r="F61" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A62" s="1" t="inlineStr">
+      <c r="F62" s="1" t="inlineStr">
+        <is>
+          <t>The Scout Association of Australia</t>
+        </is>
+      </c>
+    </row>
+    <row r="63" customHeight="1" ht="140.0">
+      <c r="A63" s="1" t="inlineStr">
         <is>
           <t>682023</t>
         </is>
       </c>
-      <c r="C62" s="1" t="inlineStr">
+      <c r="C63" s="1" t="inlineStr">
         <is>
           <t>SCOUT
 SCOUTS</t>
         </is>
       </c>
-      <c r="D62" s="1" t="inlineStr">
+      <c r="D63" s="1" t="inlineStr">
         <is>
           <t>Linked:
 Linked/merged after registration</t>
         </is>
       </c>
-      <c r="E62" s="1" t="inlineStr">
+      <c r="E63" s="1" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
-      <c r="F62" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A63" s="1" t="inlineStr">
+      <c r="F63" s="1" t="inlineStr">
+        <is>
+          <t>The Scout Association of Australia</t>
+        </is>
+      </c>
+    </row>
+    <row r="64" customHeight="1" ht="140.0">
+      <c r="A64" s="1" t="inlineStr">
         <is>
           <t>682025</t>
         </is>
       </c>
-      <c r="C63" s="1" t="inlineStr">
+      <c r="C64" s="1" t="inlineStr">
         <is>
           <t>SCOUT
 SCOUTS</t>
         </is>
       </c>
-      <c r="D63" s="1" t="inlineStr">
+      <c r="D64" s="1" t="inlineStr">
         <is>
           <t>Linked:
 Linked/merged after registration</t>
         </is>
       </c>
-      <c r="E63" s="1" t="inlineStr">
+      <c r="E64" s="1" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
-      <c r="F63" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A64" s="1" t="inlineStr">
+      <c r="F64" s="1" t="inlineStr">
+        <is>
+          <t>The Scout Association of Australia</t>
+        </is>
+      </c>
+    </row>
+    <row r="65" customHeight="1" ht="140.0">
+      <c r="A65" s="1" t="inlineStr">
         <is>
           <t>682026</t>
         </is>
       </c>
-      <c r="C64" s="1" t="inlineStr">
+      <c r="C65" s="1" t="inlineStr">
         <is>
           <t>SCOUT
 SCOUTS</t>
         </is>
       </c>
-      <c r="D64" s="1" t="inlineStr">
+      <c r="D65" s="1" t="inlineStr">
         <is>
           <t>Linked:
 Linked/merged after registration</t>
         </is>
       </c>
-      <c r="E64" s="1" t="inlineStr">
+      <c r="E65" s="1" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
-      <c r="F64" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A65" s="1" t="inlineStr">
+      <c r="F65" s="1" t="inlineStr">
+        <is>
+          <t>The Scout Association of Australia</t>
+        </is>
+      </c>
+    </row>
+    <row r="66" customHeight="1" ht="140.0">
+      <c r="A66" s="1" t="inlineStr">
         <is>
           <t>710797</t>
         </is>
       </c>
-      <c r="C65" s="1" t="inlineStr">
+      <c r="C66" s="1" t="inlineStr">
         <is>
           <t>Baden Powell Scout Museum</t>
         </is>
       </c>
-      <c r="D65" s="1" t="inlineStr">
+      <c r="D66" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E65" s="1" t="inlineStr">
+      <c r="E66" s="1" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
-      <c r="F65" s="1" t="inlineStr">
+      <c r="F66" s="1" t="inlineStr">
         <is>
           <t>Scout Association of Australia - Queensland Branch</t>
         </is>
       </c>
     </row>
-    <row r="66" customHeight="1" ht="140.0">
-      <c r="A66" s="1" t="inlineStr">
+    <row r="67" customHeight="1" ht="140.0">
+      <c r="A67" s="1" t="inlineStr">
         <is>
           <t>1645970</t>
         </is>
       </c>
-      <c r="C66" s="1" t="inlineStr">
+      <c r="C67" s="1" t="inlineStr">
         <is>
           <t>BE PREPARED</t>
         </is>
       </c>
-      <c r="D66" s="1" t="inlineStr">
+      <c r="D67" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E66" s="1" t="inlineStr">
+      <c r="E67" s="1" t="inlineStr">
         <is>
           <t>16, 41</t>
         </is>
       </c>
-      <c r="F66" s="1" t="inlineStr">
+      <c r="F67" s="1" t="inlineStr">
         <is>
           <t>The Scout Association of Australia</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>