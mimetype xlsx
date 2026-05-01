--- v0 (2026-03-13)
+++ v1 (2026-05-01)
@@ -221,51 +221,51 @@
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Goods &amp; Services classes</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>Owner</t>
         </is>
       </c>
     </row>
     <row r="5" customHeight="1" ht="140.0">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>1762507</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
           <t>Shuriken</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Expired renewal possible</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>9, 35, 36, 41, 45</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
           <t>XJ &amp; AJ Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="6" customHeight="1" ht="140.0">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>1944077</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
           <t>SHURIKEN</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">