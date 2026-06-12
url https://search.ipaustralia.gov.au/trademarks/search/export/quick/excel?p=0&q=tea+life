--- v1 (2026-03-14)
+++ v2 (2026-06-12)
@@ -667,51 +667,51 @@
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
           <t>Vintage Teas Ceylon (Pvt) Ltd</t>
         </is>
       </c>
     </row>
     <row r="6" customHeight="1" ht="140.0">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>1838618</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
           <t>TEA FOR LIFE</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Registered/protected</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
           <t>Lidia Koval</t>
         </is>
       </c>
     </row>
     <row r="7" customHeight="1" ht="140.0">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>1960781</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
           <t>TEA LIFE</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">