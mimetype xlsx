--- v0 (2026-05-10)
+++ v1 (2026-06-25)
@@ -90,51 +90,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment vertical="top" horizontal="left" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFill="true" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../media/image1.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId10" Target="../media/image10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId11" Target="../media/image11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId12" Target="../media/image12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId13" Target="../media/image13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId14" Target="../media/image14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId15" Target="../media/image15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId16" Target="../media/image16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId2" Target="../media/image2.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId3" Target="../media/image3.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId4" Target="../media/image4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId5" Target="../media/image5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId6" Target="../media/image6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId7" Target="../media/image7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId8" Target="../media/image8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId9" Target="../media/image9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../media/image1.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId10" Target="../media/image10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId11" Target="../media/image11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId12" Target="../media/image12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId13" Target="../media/image13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId14" Target="../media/image14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId15" Target="../media/image15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId16" Target="../media/image16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId17" Target="../media/image17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId2" Target="../media/image2.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId3" Target="../media/image3.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId4" Target="../media/image4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId5" Target="../media/image5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId6" Target="../media/image6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId7" Target="../media/image7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId8" Target="../media/image8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId9" Target="../media/image9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1548000</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>515999</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -479,313 +479,351 @@
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1409523"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>43</xdr:row>
+      <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>43</xdr:row>
-      <xdr:rowOff>838095</xdr:rowOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>723809</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="11" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId11"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="723809"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>838095</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="12" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="838095"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>45</xdr:row>
+      <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1548000</xdr:colOff>
-      <xdr:row>45</xdr:row>
+      <xdr:row>46</xdr:row>
       <xdr:rowOff>194696</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="12" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="13" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId12"/>
+        <a:blip r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1548000" cy="194696"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>46</xdr:row>
+      <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>46</xdr:row>
+      <xdr:row>47</xdr:row>
       <xdr:rowOff>1323809</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="13" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="14" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId13"/>
+        <a:blip r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1323809"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>47</xdr:row>
+      <xdr:row>48</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1008000</xdr:colOff>
-      <xdr:row>47</xdr:row>
+      <xdr:row>48</xdr:row>
       <xdr:rowOff>847619</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="14" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="15" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId14"/>
+        <a:blip r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1008000" cy="847619"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>48</xdr:row>
+      <xdr:row>49</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>48</xdr:row>
+      <xdr:row>49</xdr:row>
       <xdr:rowOff>600000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="15" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="16" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId15"/>
+        <a:blip r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="600000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>49</xdr:row>
+      <xdr:row>50</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1548000</xdr:colOff>
-      <xdr:row>49</xdr:row>
+      <xdr:row>50</xdr:row>
       <xdr:rowOff>240971</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="16" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="17" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId16"/>
+        <a:blip r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1548000" cy="240971"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../drawings/drawing1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:F56"/>
+  <dimension ref="A2:F57"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true">
       <pane xSplit="1.0" ySplit="4.0" state="frozen" topLeftCell="B5" activePane="bottomRight"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="10.0" customWidth="true"/>
     <col min="3" max="3" width="20.0" customWidth="true"/>
     <col min="4" max="4" width="20.0" customWidth="true"/>
     <col min="2" max="2" width="40.0" customWidth="true"/>
     <col min="5" max="5" width="25.0" customWidth="true"/>
     <col min="6" max="6" width="20.0" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="2" customHeight="1" ht="25.0">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Search Results</t>
         </is>
       </c>
       <c r="C2" s="4" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D2" s="5" t="inlineStr">
         <is>
-          <t>52</t>
+          <t>53</t>
         </is>
       </c>
     </row>
     <row r="4" customHeight="1" ht="25.0">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>Number</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>Visual representation</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>Words</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
@@ -875,107 +913,107 @@
       <c r="E7" s="1" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
           <t>Tweed Inc.</t>
         </is>
       </c>
     </row>
     <row r="8" customHeight="1" ht="140.0">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>1776908</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
           <t>METTRUM ORIGINALS EST 1995</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Expired renewal possible</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
           <t>2, 3, 5, 29, 30</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
           <t>Tweed Inc.</t>
         </is>
       </c>
     </row>
     <row r="9" customHeight="1" ht="140.0">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>1776912</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
           <t>METTRUM ORIGINALS</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Expired renewal possible</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
           <t>2, 3, 5, 29, 30</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
           <t>Tweed Inc.</t>
         </is>
       </c>
     </row>
     <row r="10" customHeight="1" ht="140.0">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>1778176</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
           <t>MMEDIBLES</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Expired renewal possible</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
           <t>5, 29, 30, 32</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
           <t>Tweed Inc.</t>
         </is>
       </c>
     </row>
     <row r="11" customHeight="1" ht="140.0">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>1792559</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
           <t>SIGNATURE BY DEW NORTH</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
@@ -1816,464 +1854,492 @@
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>TWEED ONLY THE BEST QUALITY STUFF FROM YOUR FRIENDS AT TWEED USE IN GOOD HEALTH</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>16, 25, 34, 35</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
           <t>Tweed Inc.</t>
         </is>
       </c>
     </row>
     <row r="42" customHeight="1" ht="140.0">
       <c r="A42" s="1" t="inlineStr">
         <is>
+          <t>2661266</t>
+        </is>
+      </c>
+      <c r="C42" s="1" t="inlineStr">
+        <is>
+          <t>TWEED BUSINESS CHAMBER</t>
+        </is>
+      </c>
+      <c r="D42" s="1" t="inlineStr">
+        <is>
+          <t>Published:
+Awaiting examination</t>
+        </is>
+      </c>
+      <c r="E42" s="1" t="inlineStr">
+        <is>
+          <t>35, 41</t>
+        </is>
+      </c>
+      <c r="F42" s="1" t="inlineStr">
+        <is>
+          <t>Tweed Chamber of Commerce &amp; Industry Inc</t>
+        </is>
+      </c>
+    </row>
+    <row r="43" customHeight="1" ht="140.0">
+      <c r="A43" s="1" t="inlineStr">
+        <is>
           <t>215592</t>
         </is>
       </c>
-      <c r="C42" s="1" t="inlineStr">
+      <c r="C43" s="1" t="inlineStr">
         <is>
           <t>PALMETTO G-T</t>
         </is>
       </c>
-      <c r="D42" s="1" t="inlineStr">
+      <c r="D43" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E42" s="1" t="inlineStr">
+      <c r="E43" s="1" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
-      <c r="F42" s="1" t="inlineStr">
+      <c r="F43" s="1" t="inlineStr">
         <is>
           <t>Greene Tweed &amp; Co. Inc</t>
         </is>
       </c>
     </row>
-    <row r="43" customHeight="1" ht="140.0">
-      <c r="A43" s="1" t="inlineStr">
+    <row r="44" customHeight="1" ht="140.0">
+      <c r="A44" s="1" t="inlineStr">
         <is>
           <t>1352833</t>
         </is>
       </c>
-      <c r="C43" s="1" t="inlineStr">
+      <c r="C44" s="1" t="inlineStr">
         <is>
           <t>Australias Green Cauldron</t>
         </is>
       </c>
-      <c r="D43" s="1" t="inlineStr">
+      <c r="D44" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E43" s="1" t="inlineStr">
+      <c r="E44" s="1" t="inlineStr">
         <is>
           <t>35, 39</t>
         </is>
       </c>
-      <c r="F43" s="1" t="inlineStr">
+      <c r="F44" s="1" t="inlineStr">
         <is>
           <t>Destination Tweed Inc.</t>
         </is>
       </c>
     </row>
-    <row r="44" customHeight="1" ht="140.0">
-      <c r="A44" s="1" t="inlineStr">
+    <row r="45" customHeight="1" ht="140.0">
+      <c r="A45" s="1" t="inlineStr">
         <is>
           <t>1569642</t>
         </is>
       </c>
-      <c r="C44" s="1" t="inlineStr">
+      <c r="C45" s="1" t="inlineStr">
         <is>
           <t>BORDER RANGES RALLY</t>
         </is>
       </c>
-      <c r="D44" s="1" t="inlineStr">
+      <c r="D45" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E44" s="1" t="inlineStr">
+      <c r="E45" s="1" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
-      <c r="F44" s="1" t="inlineStr">
+      <c r="F45" s="1" t="inlineStr">
         <is>
           <t>Gold Coast Tweed Motorsporting Club Inc</t>
         </is>
       </c>
     </row>
-    <row r="45" customHeight="1" ht="140.0">
-      <c r="A45" s="1" t="inlineStr">
+    <row r="46" customHeight="1" ht="140.0">
+      <c r="A46" s="1" t="inlineStr">
         <is>
           <t>1721490</t>
         </is>
       </c>
-      <c r="C45" s="1" t="inlineStr">
+      <c r="C46" s="1" t="inlineStr">
         <is>
           <t>TERPOGRAPHY</t>
         </is>
       </c>
-      <c r="D45" s="1" t="inlineStr">
+      <c r="D46" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E45" s="1" t="inlineStr">
+      <c r="E46" s="1" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
-      <c r="F45" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A46" s="1" t="inlineStr">
+      <c r="F46" s="1" t="inlineStr">
+        <is>
+          <t>Tweed Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="47" customHeight="1" ht="140.0">
+      <c r="A47" s="1" t="inlineStr">
         <is>
           <t>1721491</t>
         </is>
       </c>
-      <c r="C46" s="1" t="inlineStr">
+      <c r="C47" s="1" t="inlineStr">
         <is>
           <t>TERPOGRAPHY</t>
         </is>
       </c>
-      <c r="D46" s="1" t="inlineStr">
+      <c r="D47" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E46" s="1" t="inlineStr">
+      <c r="E47" s="1" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
-      <c r="F46" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A47" s="1" t="inlineStr">
+      <c r="F47" s="1" t="inlineStr">
+        <is>
+          <t>Tweed Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="48" customHeight="1" ht="140.0">
+      <c r="A48" s="1" t="inlineStr">
         <is>
           <t>1721492</t>
         </is>
       </c>
-      <c r="C47" s="1" t="inlineStr">
+      <c r="C48" s="1" t="inlineStr">
         <is>
           <t>COPPER POT BLENDS HAND MILLED BY OUR GROWERS</t>
         </is>
       </c>
-      <c r="D47" s="1" t="inlineStr">
+      <c r="D48" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E47" s="1" t="inlineStr">
+      <c r="E48" s="1" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
-      <c r="F47" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A48" s="1" t="inlineStr">
+      <c r="F48" s="1" t="inlineStr">
+        <is>
+          <t>Tweed Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="49" customHeight="1" ht="140.0">
+      <c r="A49" s="1" t="inlineStr">
         <is>
           <t>1721699</t>
         </is>
       </c>
-      <c r="C48" s="1" t="inlineStr">
+      <c r="C49" s="1" t="inlineStr">
         <is>
           <t>HI.</t>
         </is>
       </c>
-      <c r="D48" s="1" t="inlineStr">
+      <c r="D49" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E48" s="1" t="inlineStr">
+      <c r="E49" s="1" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
-      <c r="F48" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A49" s="1" t="inlineStr">
+      <c r="F49" s="1" t="inlineStr">
+        <is>
+          <t>Tweed Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="50" customHeight="1" ht="140.0">
+      <c r="A50" s="1" t="inlineStr">
         <is>
           <t>2100537</t>
         </is>
       </c>
-      <c r="C49" s="1" t="inlineStr">
+      <c r="C50" s="1" t="inlineStr">
         <is>
           <t>SPECTRUM THERAPEUTICS</t>
         </is>
       </c>
-      <c r="D49" s="1" t="inlineStr">
+      <c r="D50" s="1" t="inlineStr">
         <is>
           <t>Cancelled:
 Cancelled at the request of IB</t>
         </is>
       </c>
-      <c r="E49" s="1" t="inlineStr">
+      <c r="E50" s="1" t="inlineStr">
         <is>
           <t>5, 35, 41, 44</t>
         </is>
       </c>
-      <c r="F49" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A50" s="1" t="inlineStr">
+      <c r="F50" s="1" t="inlineStr">
+        <is>
+          <t>Tweed Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="51" customHeight="1" ht="140.0">
+      <c r="A51" s="1" t="inlineStr">
         <is>
           <t>2103927</t>
         </is>
       </c>
-      <c r="C50" s="1" t="inlineStr">
+      <c r="C51" s="1" t="inlineStr">
         <is>
           <t>SPECTRUM THERAPEUTICS</t>
         </is>
       </c>
-      <c r="D50" s="1" t="inlineStr">
+      <c r="D51" s="1" t="inlineStr">
         <is>
           <t>Cancelled:
 Cancelled at the request of IB</t>
         </is>
       </c>
-      <c r="E50" s="1" t="inlineStr">
+      <c r="E51" s="1" t="inlineStr">
         <is>
           <t>5, 35, 41, 44</t>
         </is>
       </c>
-      <c r="F50" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A51" s="1" t="inlineStr">
+      <c r="F51" s="1" t="inlineStr">
+        <is>
+          <t>Tweed Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="52" customHeight="1" ht="140.0">
+      <c r="A52" s="1" t="inlineStr">
         <is>
           <t>1247370</t>
         </is>
       </c>
-      <c r="C51" s="1" t="inlineStr">
+      <c r="C52" s="1" t="inlineStr">
         <is>
           <t>Australias Green Cauldron
 Green Cauldron
 The Green Cauldron</t>
         </is>
       </c>
-      <c r="D51" s="1" t="inlineStr">
+      <c r="D52" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E51" s="1" t="inlineStr">
+      <c r="E52" s="1" t="inlineStr">
         <is>
           <t>35, 39</t>
         </is>
       </c>
-      <c r="F51" s="1" t="inlineStr">
+      <c r="F52" s="1" t="inlineStr">
         <is>
           <t>Tweed Tourism Inc.</t>
         </is>
       </c>
     </row>
-    <row r="52" customHeight="1" ht="140.0">
-      <c r="A52" s="1" t="inlineStr">
+    <row r="53" customHeight="1" ht="140.0">
+      <c r="A53" s="1" t="inlineStr">
         <is>
           <t>1844834</t>
         </is>
       </c>
-      <c r="C52" s="1" t="inlineStr">
+      <c r="C53" s="1" t="inlineStr">
         <is>
           <t>SPECTRUM</t>
         </is>
       </c>
-      <c r="D52" s="1" t="inlineStr">
+      <c r="D53" s="1" t="inlineStr">
         <is>
           <t>Withdrawn:
 Applicant request</t>
         </is>
       </c>
-      <c r="E52" s="1" t="inlineStr">
+      <c r="E53" s="1" t="inlineStr">
         <is>
           <t>3, 5, 9, 10, 18, 29, 30, 31, 34, 35, 41, 42, 44</t>
         </is>
       </c>
-      <c r="F52" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A53" s="1" t="inlineStr">
+      <c r="F53" s="1" t="inlineStr">
+        <is>
+          <t>Tweed Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="54" customHeight="1" ht="140.0">
+      <c r="A54" s="1" t="inlineStr">
         <is>
           <t>1983392</t>
         </is>
       </c>
-      <c r="C53" s="1" t="inlineStr">
+      <c r="C54" s="1" t="inlineStr">
         <is>
           <t>EQ</t>
         </is>
       </c>
-      <c r="D53" s="1" t="inlineStr">
+      <c r="D54" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E53" s="1" t="inlineStr">
+      <c r="E54" s="1" t="inlineStr">
         <is>
           <t>5, 25, 34, 35, 36, 41</t>
         </is>
       </c>
-      <c r="F53" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A54" s="1" t="inlineStr">
+      <c r="F54" s="1" t="inlineStr">
+        <is>
+          <t>Tweed Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="55" customHeight="1" ht="140.0">
+      <c r="A55" s="1" t="inlineStr">
         <is>
           <t>1985862</t>
         </is>
       </c>
-      <c r="C54" s="1" t="inlineStr">
+      <c r="C55" s="1" t="inlineStr">
         <is>
           <t>SeaWeed</t>
         </is>
       </c>
-      <c r="D54" s="1" t="inlineStr">
+      <c r="D55" s="1" t="inlineStr">
         <is>
           <t>Withdrawn:
 Applicant request</t>
         </is>
       </c>
-      <c r="E54" s="1" t="inlineStr">
+      <c r="E55" s="1" t="inlineStr">
         <is>
           <t>5, 34</t>
         </is>
       </c>
-      <c r="F54" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A55" s="1" t="inlineStr">
+      <c r="F55" s="1" t="inlineStr">
+        <is>
+          <t>Tweed Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="56" customHeight="1" ht="140.0">
+      <c r="A56" s="1" t="inlineStr">
         <is>
           <t>1985875</t>
         </is>
       </c>
-      <c r="C55" s="1" t="inlineStr">
+      <c r="C56" s="1" t="inlineStr">
         <is>
           <t>CRAFTGROW</t>
         </is>
       </c>
-      <c r="D55" s="1" t="inlineStr">
+      <c r="D56" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E55" s="1" t="inlineStr">
+      <c r="E56" s="1" t="inlineStr">
         <is>
           <t>5, 31, 34, 35</t>
         </is>
       </c>
-      <c r="F55" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A56" s="1" t="inlineStr">
+      <c r="F56" s="1" t="inlineStr">
+        <is>
+          <t>Tweed Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="57" customHeight="1" ht="140.0">
+      <c r="A57" s="1" t="inlineStr">
         <is>
           <t>1988148</t>
         </is>
       </c>
-      <c r="C56" s="1" t="inlineStr">
+      <c r="C57" s="1" t="inlineStr">
         <is>
           <t>CLEAR BASE DISTILLATION</t>
         </is>
       </c>
-      <c r="D56" s="1" t="inlineStr">
+      <c r="D57" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E56" s="1" t="inlineStr">
+      <c r="E57" s="1" t="inlineStr">
         <is>
           <t>35, 40, 42</t>
         </is>
       </c>
-      <c r="F56" s="1" t="inlineStr">
+      <c r="F57" s="1" t="inlineStr">
         <is>
           <t>Tweed Inc.</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>