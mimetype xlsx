--- v1 (2026-06-25)
+++ v2 (2026-08-19)
@@ -1081,135 +1081,135 @@
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>5, 9, 10, 16, 25, 34, 35, 38, 41, 45</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>TWEED INC.</t>
         </is>
       </c>
     </row>
     <row r="14" customHeight="1" ht="140.0">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>1858023</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>TWEED FEEL FREE.</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Registered/protected</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>5, 25, 34, 35, 41</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>TWEED INC.</t>
         </is>
       </c>
     </row>
     <row r="15" customHeight="1" ht="140.0">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>1858030</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>START LOW AND GO SLOW</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Registered/protected</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>25, 35, 41</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>TWEED INC.</t>
         </is>
       </c>
     </row>
     <row r="16" customHeight="1" ht="140.0">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>1861865</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Registered/protected</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>35, 41, 44</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>Tweed Inc.</t>
         </is>
       </c>
     </row>
     <row r="17" customHeight="1" ht="140.0">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>1862951</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>SPECTRUM CANNABIS</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Registered/protected</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>5, 35, 41, 44</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>Tweed Inc.</t>
         </is>
       </c>
     </row>
     <row r="18" customHeight="1" ht="140.0">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>1912296</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>ARGYLE</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
@@ -1864,52 +1864,52 @@
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>16, 25, 34, 35</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
           <t>Tweed Inc.</t>
         </is>
       </c>
     </row>
     <row r="42" customHeight="1" ht="140.0">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>2661266</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>TWEED BUSINESS CHAMBER</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
-          <t>Published:
-Awaiting examination</t>
+          <t>Accepted:
+Awaiting publication</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>35, 41</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
           <t>Tweed Chamber of Commerce &amp; Industry Inc</t>
         </is>
       </c>
     </row>
     <row r="43" customHeight="1" ht="140.0">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>215592</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>PALMETTO G-T</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">