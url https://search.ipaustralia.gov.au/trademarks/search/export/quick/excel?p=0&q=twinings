--- v0 (2026-04-03)
+++ v1 (2026-05-18)
@@ -1094,80 +1094,80 @@
           <t>30</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>R. Twining and Company Limited</t>
         </is>
       </c>
     </row>
     <row r="13" customHeight="1" ht="140.0">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>533242</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>ULTRA-SLIM
 ULTRA SLIM
 ULTRASLIM</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Registered/protected</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>R. Twining and Company Limited</t>
         </is>
       </c>
     </row>
     <row r="14" customHeight="1" ht="140.0">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>534029</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>ULTRASLIM
 ULTRA-SLIM</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Registered/protected</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>29, 30</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>R. Twining and Company Limited</t>
         </is>
       </c>
     </row>
     <row r="15" customHeight="1" ht="140.0">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>555209</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>LEMON TWIST</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">