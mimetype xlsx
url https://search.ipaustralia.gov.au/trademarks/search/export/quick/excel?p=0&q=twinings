--- v1 (2026-05-18)
+++ v2 (2026-07-10)
@@ -867,51 +867,51 @@
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Goods &amp; Services classes</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>Owner</t>
         </is>
       </c>
     </row>
     <row r="5" customHeight="1" ht="140.0">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>6439</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
           <t>OVALTINE</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Registered/protected</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>29, 30, 32</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
           <t>R. Twining and Company Limited</t>
         </is>
       </c>
     </row>
     <row r="6" customHeight="1" ht="140.0">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>170886</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
           <t>TWININGS</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
@@ -1008,51 +1008,51 @@
       <c r="E9" s="1" t="inlineStr">
         <is>
           <t>5, 29, 30</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
           <t>R. Twining and Company Limited</t>
         </is>
       </c>
     </row>
     <row r="10" customHeight="1" ht="140.0">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>430060</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
           <t>CHOC-IN-A-BOX</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Registered/protected</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
           <t>29, 30</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
           <t>R. Twining and Company Limited</t>
         </is>
       </c>
     </row>
     <row r="11" customHeight="1" ht="140.0">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>452774</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
           <t>JARRAH INTERNATIONAL FOODS</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">