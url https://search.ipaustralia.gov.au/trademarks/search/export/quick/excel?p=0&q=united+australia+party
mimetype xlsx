--- v2 (2026-07-22)
+++ v3 (2026-10-22)
@@ -550,52 +550,52 @@
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
           <t>35, 41, 42, 45</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
           <t>Clive Frederick Palmer</t>
         </is>
       </c>
     </row>
     <row r="10" customHeight="1" ht="140.0">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>2662738</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
           <t>CLIVE PALMER'S UNITED AUSTRALIA PARTY</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>Published:
-Awaiting examination</t>
+          <t>Accepted:
+Awaiting publication</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
           <t>35, 41, 42, 45</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
           <t>Clive Palmer</t>
         </is>
       </c>
     </row>
     <row r="11" customHeight="1" ht="140.0">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>732533</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
           <t>UAP THE UNITED AUSTRALIA PARTY ONE PEOPLE ... ONE NATION</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">