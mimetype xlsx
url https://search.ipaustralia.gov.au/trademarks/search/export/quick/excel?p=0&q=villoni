--- v0 (2026-06-11)
+++ v1 (2026-10-21)
@@ -495,51 +495,51 @@
       <c r="E7" s="1" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
           <t>Villoni Wuerfel</t>
         </is>
       </c>
     </row>
     <row r="8" customHeight="1" ht="140.0">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>1873723</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
           <t>VW VILLONI WURFEL</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Registered/protected</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
           <t>42</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
           <t>Villoni Wuerfel</t>
         </is>
       </c>
     </row>
     <row r="9" customHeight="1" ht="140.0">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>2422358</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
           <t>Villoni</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">