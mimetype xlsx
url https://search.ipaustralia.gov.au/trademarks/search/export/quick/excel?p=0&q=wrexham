--- v0 (2026-06-08)
+++ v1 (2026-08-23)
@@ -182,69 +182,69 @@
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="790476"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>6</xdr:row>
-      <xdr:rowOff>847619</xdr:rowOff>
+      <xdr:rowOff>1085714</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="847619"/>
+          <a:ext cx="1404000" cy="1085714"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>847619</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
@@ -258,69 +258,69 @@
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="847619"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>8</xdr:row>
-      <xdr:rowOff>1085714</xdr:rowOff>
+      <xdr:rowOff>847619</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="1085714"/>
+          <a:ext cx="1404000" cy="847619"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>733333</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
@@ -456,128 +456,128 @@
       <c r="C6" s="1" t="inlineStr">
         <is>
           <t>EST. 1882 WREXHAM LAGER</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
           <t>Protected:
 Registered/protected</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
           <t>21, 25, 32</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
           <t>WREXHAM LAGER BEER COMPANY LIMITED</t>
         </is>
       </c>
     </row>
     <row r="7" customHeight="1" ht="140.0">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>2616010</t>
+          <t>2615200</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t/>
+          <t>WREXHAM MINERAL CABLES</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
           <t>Protected:
 Registered/protected</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>18, 25, 28, 41</t>
+          <t>9</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>WREXHAM AFC LIMITED</t>
+          <t>City Electrical Factors Limited</t>
         </is>
       </c>
     </row>
     <row r="8" customHeight="1" ht="140.0">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>2616012</t>
+          <t>2616010</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
           <t>Protected:
 Registered/protected</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
           <t>18, 25, 28, 41</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
           <t>WREXHAM AFC LIMITED</t>
         </is>
       </c>
     </row>
     <row r="9" customHeight="1" ht="140.0">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>2615200</t>
+          <t>2616012</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>WREXHAM MINERAL CABLES</t>
+          <t/>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>Accepted:
-In opposition period</t>
+          <t>Protected:
+Registered/protected</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>18, 25, 28, 41</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>City Electrical Factors Limited</t>
+          <t>WREXHAM AFC LIMITED</t>
         </is>
       </c>
     </row>
     <row r="10" customHeight="1" ht="140.0">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>2470782</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
           <t>EST. 1882 WREXHAM PILSENER</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
           <t>Not protected:
 Not accepted</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
           <t>32</t>
         </is>
       </c>