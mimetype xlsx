--- v0 (2026-07-15)
+++ v1 (2026-10-31)
@@ -1569,51 +1569,51 @@
       <c r="E10" s="1" t="inlineStr">
         <is>
           <t>9, 41</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
           <t>Pluralsight, LLC</t>
         </is>
       </c>
     </row>
     <row r="11" customHeight="1" ht="140.0">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>1814979</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
           <t>YESTERDAY'S NEWS</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Registered/protected</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
           <t>31</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
           <t>MIGHTY RAW PTY LTD</t>
         </is>
       </c>
     </row>
     <row r="12" customHeight="1" ht="140.0">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>1890291</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>YESTERDAY STORIES</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
@@ -2185,79 +2185,79 @@
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>Vanquish Fitness Limited</t>
         </is>
       </c>
     </row>
     <row r="33" customHeight="1" ht="140.0">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>2640997</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>Y YESTERDAY</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
           <t>Accepted:
-Awaiting publication</t>
+In opposition period</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>35, 39, 42</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>Louise Harris</t>
         </is>
       </c>
     </row>
     <row r="34" customHeight="1" ht="140.0">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>2651675</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>Yesterday Beauty</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
           <t>Accepted:
-Awaiting publication</t>
+In opposition period</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>3, 5, 35, 44</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>Nicole Carmichael</t>
         </is>
       </c>
     </row>
     <row r="35" customHeight="1" ht="140.0">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>268643</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>YESTERDAY</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">