--- v2 (2026-03-19)
+++ v3 (2026-05-03)
@@ -525,51 +525,51 @@
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Goods &amp; Services classes</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>Owner</t>
         </is>
       </c>
     </row>
     <row r="5" customHeight="1" ht="140.0">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>296226</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
           <t>YUKON JACK</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Registered/protected</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>33</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
           <t>Sazerac UK Limited</t>
         </is>
       </c>
     </row>
     <row r="6" customHeight="1" ht="140.0">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>718971</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
           <t>YUKON BLEND</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">