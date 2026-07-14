--- v3 (2026-05-03)
+++ v4 (2026-07-14)
@@ -721,51 +721,51 @@
       <c r="E11" s="1" t="inlineStr">
         <is>
           <t>9, 28</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
           <t>ARISTOCRAT TECHNOLOGIES AUSTRALIA PTY LIMITED</t>
         </is>
       </c>
     </row>
     <row r="12" customHeight="1" ht="140.0">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>1854511</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>ARISURE</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Registered/protected</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>Yukon Medical, LLC Limited Liability Company of North Carolina</t>
         </is>
       </c>
     </row>
     <row r="13" customHeight="1" ht="140.0">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>1995779</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>PULSAR</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">