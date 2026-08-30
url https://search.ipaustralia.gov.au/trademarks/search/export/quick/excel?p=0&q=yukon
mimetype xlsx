--- v4 (2026-07-14)
+++ v5 (2026-08-30)
@@ -553,51 +553,51 @@
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>33</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
           <t>Sazerac UK Limited</t>
         </is>
       </c>
     </row>
     <row r="6" customHeight="1" ht="140.0">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>718971</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
           <t>YUKON BLEND</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Registered/protected</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
           <t>Starbucks Corporation</t>
         </is>
       </c>
     </row>
     <row r="7" customHeight="1" ht="140.0">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>1266344</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
           <t>YUKON ADVANCED OPTICS</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">