--- v3 (2026-03-19)
+++ v4 (2026-05-19)
@@ -90,51 +90,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment vertical="top" horizontal="left" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFill="true" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../media/image1.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId10" Target="../media/image10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId100" Target="../media/image100.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId101" Target="../media/image101.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId102" Target="../media/image102.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId103" Target="../media/image103.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId104" Target="../media/image104.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId105" Target="../media/image105.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId106" Target="../media/image106.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId107" Target="../media/image107.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId108" Target="../media/image108.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId109" Target="../media/image109.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId11" Target="../media/image11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId110" Target="../media/image110.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId111" Target="../media/image111.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId112" Target="../media/image112.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId113" Target="../media/image113.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId114" Target="../media/image114.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId115" Target="../media/image115.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId116" Target="../media/image116.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId117" Target="../media/image117.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId118" Target="../media/image118.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId119" Target="../media/image119.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId12" Target="../media/image12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId120" Target="../media/image120.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId121" Target="../media/image121.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId122" Target="../media/image122.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId123" Target="../media/image123.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId124" Target="../media/image124.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId125" Target="../media/image125.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId126" Target="../media/image126.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId127" Target="../media/image127.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId128" Target="../media/image128.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId129" Target="../media/image129.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId13" Target="../media/image13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId130" Target="../media/image130.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId131" Target="../media/image131.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId132" Target="../media/image132.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId133" Target="../media/image133.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId14" Target="../media/image14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId15" Target="../media/image15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId16" Target="../media/image16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId17" Target="../media/image17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId18" Target="../media/image18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId19" Target="../media/image19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId2" Target="../media/image2.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId20" Target="../media/image20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId21" Target="../media/image21.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId22" Target="../media/image22.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId23" Target="../media/image23.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId24" Target="../media/image24.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId25" Target="../media/image25.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId26" Target="../media/image26.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId27" Target="../media/image27.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId28" Target="../media/image28.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId29" Target="../media/image29.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId3" Target="../media/image3.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId30" Target="../media/image30.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId31" Target="../media/image31.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId32" Target="../media/image32.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId33" Target="../media/image33.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId34" Target="../media/image34.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId35" Target="../media/image35.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId36" Target="../media/image36.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId37" Target="../media/image37.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId38" Target="../media/image38.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId39" Target="../media/image39.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId4" Target="../media/image4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId40" Target="../media/image40.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId41" Target="../media/image41.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId42" Target="../media/image42.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId43" Target="../media/image43.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId44" Target="../media/image44.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId45" Target="../media/image45.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId46" Target="../media/image46.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId47" Target="../media/image47.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId48" Target="../media/image48.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId49" Target="../media/image49.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId5" Target="../media/image5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId50" Target="../media/image50.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId51" Target="../media/image51.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId52" Target="../media/image52.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId53" Target="../media/image53.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId54" Target="../media/image54.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId55" Target="../media/image55.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId56" Target="../media/image56.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId57" Target="../media/image57.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId58" Target="../media/image58.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId59" Target="../media/image59.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId6" Target="../media/image6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId60" Target="../media/image60.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId61" Target="../media/image61.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId62" Target="../media/image62.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId63" Target="../media/image63.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId64" Target="../media/image64.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId65" Target="../media/image65.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId66" Target="../media/image66.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId67" Target="../media/image67.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId68" Target="../media/image68.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId69" Target="../media/image69.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId7" Target="../media/image7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId70" Target="../media/image70.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId71" Target="../media/image71.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId72" Target="../media/image72.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId73" Target="../media/image73.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId74" Target="../media/image74.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId75" Target="../media/image75.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId76" Target="../media/image76.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId77" Target="../media/image77.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId78" Target="../media/image78.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId79" Target="../media/image79.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId8" Target="../media/image8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId80" Target="../media/image80.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId81" Target="../media/image81.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId82" Target="../media/image82.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId83" Target="../media/image83.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId84" Target="../media/image84.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId85" Target="../media/image85.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId86" Target="../media/image86.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId87" Target="../media/image87.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId88" Target="../media/image88.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId89" Target="../media/image89.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId9" Target="../media/image9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId90" Target="../media/image90.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId91" Target="../media/image91.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId92" Target="../media/image92.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId93" Target="../media/image93.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId94" Target="../media/image94.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId95" Target="../media/image95.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId96" Target="../media/image96.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId97" Target="../media/image97.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId98" Target="../media/image98.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId99" Target="../media/image99.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../media/image1.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId10" Target="../media/image10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId100" Target="../media/image100.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId101" Target="../media/image101.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId102" Target="../media/image102.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId103" Target="../media/image103.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId104" Target="../media/image104.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId105" Target="../media/image105.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId106" Target="../media/image106.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId107" Target="../media/image107.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId108" Target="../media/image108.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId109" Target="../media/image109.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId11" Target="../media/image11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId110" Target="../media/image110.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId111" Target="../media/image111.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId112" Target="../media/image112.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId113" Target="../media/image113.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId114" Target="../media/image114.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId115" Target="../media/image115.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId116" Target="../media/image116.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId117" Target="../media/image117.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId118" Target="../media/image118.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId119" Target="../media/image119.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId12" Target="../media/image12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId120" Target="../media/image120.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId121" Target="../media/image121.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId122" Target="../media/image122.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId123" Target="../media/image123.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId124" Target="../media/image124.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId125" Target="../media/image125.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId126" Target="../media/image126.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId127" Target="../media/image127.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId128" Target="../media/image128.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId129" Target="../media/image129.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId13" Target="../media/image13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId130" Target="../media/image130.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId131" Target="../media/image131.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId132" Target="../media/image132.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId133" Target="../media/image133.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId134" Target="../media/image134.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId14" Target="../media/image14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId15" Target="../media/image15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId16" Target="../media/image16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId17" Target="../media/image17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId18" Target="../media/image18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId19" Target="../media/image19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId2" Target="../media/image2.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId20" Target="../media/image20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId21" Target="../media/image21.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId22" Target="../media/image22.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId23" Target="../media/image23.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId24" Target="../media/image24.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId25" Target="../media/image25.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId26" Target="../media/image26.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId27" Target="../media/image27.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId28" Target="../media/image28.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId29" Target="../media/image29.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId3" Target="../media/image3.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId30" Target="../media/image30.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId31" Target="../media/image31.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId32" Target="../media/image32.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId33" Target="../media/image33.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId34" Target="../media/image34.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId35" Target="../media/image35.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId36" Target="../media/image36.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId37" Target="../media/image37.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId38" Target="../media/image38.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId39" Target="../media/image39.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId4" Target="../media/image4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId40" Target="../media/image40.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId41" Target="../media/image41.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId42" Target="../media/image42.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId43" Target="../media/image43.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId44" Target="../media/image44.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId45" Target="../media/image45.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId46" Target="../media/image46.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId47" Target="../media/image47.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId48" Target="../media/image48.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId49" Target="../media/image49.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId5" Target="../media/image5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId50" Target="../media/image50.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId51" Target="../media/image51.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId52" Target="../media/image52.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId53" Target="../media/image53.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId54" Target="../media/image54.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId55" Target="../media/image55.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId56" Target="../media/image56.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId57" Target="../media/image57.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId58" Target="../media/image58.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId59" Target="../media/image59.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId6" Target="../media/image6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId60" Target="../media/image60.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId61" Target="../media/image61.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId62" Target="../media/image62.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId63" Target="../media/image63.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId64" Target="../media/image64.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId65" Target="../media/image65.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId66" Target="../media/image66.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId67" Target="../media/image67.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId68" Target="../media/image68.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId69" Target="../media/image69.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId7" Target="../media/image7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId70" Target="../media/image70.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId71" Target="../media/image71.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId72" Target="../media/image72.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId73" Target="../media/image73.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId74" Target="../media/image74.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId75" Target="../media/image75.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId76" Target="../media/image76.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId77" Target="../media/image77.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId78" Target="../media/image78.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId79" Target="../media/image79.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId8" Target="../media/image8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId80" Target="../media/image80.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId81" Target="../media/image81.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId82" Target="../media/image82.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId83" Target="../media/image83.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId84" Target="../media/image84.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId85" Target="../media/image85.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId86" Target="../media/image86.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId87" Target="../media/image87.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId88" Target="../media/image88.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId89" Target="../media/image89.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId9" Target="../media/image9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId90" Target="../media/image90.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId91" Target="../media/image91.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId92" Target="../media/image92.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId93" Target="../media/image93.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId94" Target="../media/image94.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId95" Target="../media/image95.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId96" Target="../media/image96.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId97" Target="../media/image97.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId98" Target="../media/image98.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId99" Target="../media/image99.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>990476</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -1968,107 +1968,107 @@
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="571428"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>121</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>121</xdr:row>
-      <xdr:rowOff>933333</xdr:rowOff>
+      <xdr:rowOff>619047</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="50" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="933333"/>
+          <a:ext cx="1404000" cy="619047"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>122</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>122</xdr:row>
-      <xdr:rowOff>980952</xdr:rowOff>
+      <xdr:rowOff>933333</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="51" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="980952"/>
+          <a:ext cx="1404000" cy="933333"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>123</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>123</xdr:row>
       <xdr:rowOff>980952</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="52" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
@@ -2082,563 +2082,563 @@
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="980952"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>124</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>124</xdr:row>
-      <xdr:rowOff>990476</xdr:rowOff>
+      <xdr:rowOff>980952</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="53" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="990476"/>
+          <a:ext cx="1404000" cy="980952"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>125</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>125</xdr:row>
-      <xdr:rowOff>980952</xdr:rowOff>
+      <xdr:rowOff>990476</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="54" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="980952"/>
+          <a:ext cx="1404000" cy="990476"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>126</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>126</xdr:row>
-      <xdr:rowOff>952380</xdr:rowOff>
+      <xdr:rowOff>980952</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="55" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="952380"/>
+          <a:ext cx="1404000" cy="980952"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>127</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>127</xdr:row>
-      <xdr:rowOff>971428</xdr:rowOff>
+      <xdr:rowOff>952380</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="56" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="971428"/>
+          <a:ext cx="1404000" cy="952380"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>128</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>128</xdr:row>
-      <xdr:rowOff>923809</xdr:rowOff>
+      <xdr:rowOff>971428</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="57" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="923809"/>
+          <a:ext cx="1404000" cy="971428"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>129</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>129</xdr:row>
-      <xdr:rowOff>961904</xdr:rowOff>
+      <xdr:rowOff>923809</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="58" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="961904"/>
+          <a:ext cx="1404000" cy="923809"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>130</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>130</xdr:row>
-      <xdr:rowOff>1000000</xdr:rowOff>
+      <xdr:rowOff>961904</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="59" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="1000000"/>
+          <a:ext cx="1404000" cy="961904"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>131</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>131</xdr:row>
-      <xdr:rowOff>923809</xdr:rowOff>
+      <xdr:rowOff>1000000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="60" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="923809"/>
+          <a:ext cx="1404000" cy="1000000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>132</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>132</xdr:row>
-      <xdr:rowOff>1000000</xdr:rowOff>
+      <xdr:rowOff>923809</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="61" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="1000000"/>
+          <a:ext cx="1404000" cy="923809"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>133</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>133</xdr:row>
-      <xdr:rowOff>980952</xdr:rowOff>
+      <xdr:rowOff>1000000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="62" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="980952"/>
+          <a:ext cx="1404000" cy="1000000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>134</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>134</xdr:row>
-      <xdr:rowOff>961904</xdr:rowOff>
+      <xdr:rowOff>980952</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="63" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="961904"/>
+          <a:ext cx="1404000" cy="980952"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>135</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>135</xdr:row>
-      <xdr:rowOff>933333</xdr:rowOff>
+      <xdr:rowOff>961904</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="64" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="933333"/>
+          <a:ext cx="1404000" cy="961904"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>136</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>136</xdr:row>
-      <xdr:rowOff>971428</xdr:rowOff>
+      <xdr:rowOff>933333</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="65" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId65"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="971428"/>
+          <a:ext cx="1404000" cy="933333"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>137</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>137</xdr:row>
-      <xdr:rowOff>980952</xdr:rowOff>
+      <xdr:rowOff>971428</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="66" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId66"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="980952"/>
+          <a:ext cx="1404000" cy="971428"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>138</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>138</xdr:row>
       <xdr:rowOff>980952</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="67" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
@@ -2652,221 +2652,221 @@
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="980952"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>139</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>139</xdr:row>
-      <xdr:rowOff>990476</xdr:rowOff>
+      <xdr:rowOff>980952</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="68" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId68"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="990476"/>
+          <a:ext cx="1404000" cy="980952"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>140</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>140</xdr:row>
+      <xdr:rowOff>990476</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId69"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="990476"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>141</xdr:row>
       <xdr:rowOff>1057142</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId69"/>
+        <xdr:cNvPr id="70" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1057142"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>141</xdr:row>
+      <xdr:row>142</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>900000</xdr:colOff>
-      <xdr:row>141</xdr:row>
+      <xdr:row>142</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="70" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId70"/>
+        <xdr:cNvPr id="71" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="900000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>142</xdr:row>
+      <xdr:row>143</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>142</xdr:row>
+      <xdr:row>143</xdr:row>
       <xdr:rowOff>980952</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="71" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId71"/>
+        <xdr:cNvPr id="72" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="980952"/>
-        </a:xfrm>
-[...36 lines deleted...]
-          <a:ext cx="1224000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1224000</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="73" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
@@ -2916,185 +2916,185 @@
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1224000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>1260000</xdr:colOff>
+      <xdr:colOff>1224000</xdr:colOff>
       <xdr:row>146</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="75" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId75"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
+          <a:ext cx="1224000" cy="1428571"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1260000</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>1428571</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="76" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId76"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
           <a:ext cx="1260000" cy="1428571"/>
-        </a:xfrm>
-[...36 lines deleted...]
-          <a:ext cx="1404000" cy="1171428"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>148</xdr:row>
+      <xdr:rowOff>1171428</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="77" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId77"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1171428"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>1390476</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="77" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId77"/>
+        <xdr:cNvPr id="78" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1390476"/>
-        </a:xfrm>
-[...36 lines deleted...]
-          <a:ext cx="1260000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1260000</xdr:colOff>
       <xdr:row>150</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="79" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
@@ -3106,831 +3106,831 @@
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1260000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>1224000</xdr:colOff>
+      <xdr:colOff>1260000</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
+          <a:ext cx="1260000" cy="1428571"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1224000</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>1428571</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="81" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId81"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
           <a:ext cx="1224000" cy="1428571"/>
-        </a:xfrm>
-[...36 lines deleted...]
-          <a:ext cx="1404000" cy="904761"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>153</xdr:row>
-      <xdr:rowOff>1057142</xdr:rowOff>
+      <xdr:rowOff>904761</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="82" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="1057142"/>
+          <a:ext cx="1404000" cy="904761"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>154</xdr:row>
-      <xdr:rowOff>1390476</xdr:rowOff>
+      <xdr:rowOff>1057142</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="83" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId83"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="1390476"/>
+          <a:ext cx="1404000" cy="1057142"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>155</xdr:row>
-      <xdr:rowOff>923809</xdr:rowOff>
+      <xdr:rowOff>1390476</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="84" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="923809"/>
+          <a:ext cx="1404000" cy="1390476"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>156</xdr:row>
-      <xdr:rowOff>980952</xdr:rowOff>
+      <xdr:rowOff>923809</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="85" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId85"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="980952"/>
+          <a:ext cx="1404000" cy="923809"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>157</xdr:row>
+      <xdr:rowOff>980952</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="86" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId86"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="980952"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>158</xdr:row>
       <xdr:rowOff>1028571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="86" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId86"/>
+        <xdr:cNvPr id="87" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId87"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1028571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>161</xdr:row>
+      <xdr:row>162</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>161</xdr:row>
+      <xdr:row>162</xdr:row>
       <xdr:rowOff>1200000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="87" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId87"/>
+        <xdr:cNvPr id="88" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId88"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1200000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>164</xdr:row>
+      <xdr:row>165</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1188000</xdr:colOff>
-      <xdr:row>164</xdr:row>
+      <xdr:row>165</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="88" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId88"/>
+        <xdr:cNvPr id="89" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId89"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1188000" cy="1428571"/>
-        </a:xfrm>
-[...36 lines deleted...]
-          <a:ext cx="1404000" cy="1123809"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>166</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>166</xdr:row>
-      <xdr:rowOff>1133333</xdr:rowOff>
+      <xdr:rowOff>1123809</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="90" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId90"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="1133333"/>
+          <a:ext cx="1404000" cy="1123809"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>167</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>167</xdr:row>
+      <xdr:rowOff>1133333</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="91" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId91"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1133333"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>168</xdr:row>
       <xdr:rowOff>1095238</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="91" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId91"/>
+        <xdr:cNvPr id="92" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1095238"/>
-        </a:xfrm>
-[...36 lines deleted...]
-          <a:ext cx="1404000" cy="876190"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>170</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>170</xdr:row>
+      <xdr:rowOff>876190</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="93" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId93"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="876190"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>171</xdr:row>
       <xdr:rowOff>600000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="93" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId93"/>
+        <xdr:cNvPr id="94" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="600000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>172</xdr:row>
+      <xdr:row>173</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1224000</xdr:colOff>
-      <xdr:row>172</xdr:row>
+      <xdr:row>173</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="94" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId94"/>
+        <xdr:cNvPr id="95" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId95"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1224000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>176</xdr:row>
+      <xdr:row>177</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1296000</xdr:colOff>
-      <xdr:row>176</xdr:row>
+      <xdr:row>177</xdr:row>
       <xdr:rowOff>1285714</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="95" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId95"/>
+        <xdr:cNvPr id="96" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId96"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1296000" cy="1285714"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>177</xdr:row>
+      <xdr:row>178</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>756000</xdr:colOff>
-      <xdr:row>177</xdr:row>
+      <xdr:row>178</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="96" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId96"/>
+        <xdr:cNvPr id="97" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId97"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="756000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>178</xdr:row>
+      <xdr:row>179</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>178</xdr:row>
+      <xdr:row>179</xdr:row>
       <xdr:rowOff>1190476</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="97" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId97"/>
+        <xdr:cNvPr id="98" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId98"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1190476"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>180</xdr:row>
+      <xdr:row>181</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>648000</xdr:colOff>
-      <xdr:row>180</xdr:row>
+      <xdr:row>181</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="98" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId98"/>
+        <xdr:cNvPr id="99" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId99"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="648000" cy="1428571"/>
-        </a:xfrm>
-[...36 lines deleted...]
-          <a:ext cx="1404000" cy="419047"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>182</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>182</xdr:row>
-      <xdr:rowOff>609523</xdr:rowOff>
+      <xdr:rowOff>419047</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="100" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId100"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="609523"/>
+          <a:ext cx="1404000" cy="419047"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>183</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>183</xdr:row>
       <xdr:rowOff>609523</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="101" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
@@ -3944,1294 +3944,1332 @@
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="609523"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>184</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>184</xdr:row>
-      <xdr:rowOff>761904</xdr:rowOff>
+      <xdr:rowOff>609523</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="102" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId102"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="761904"/>
+          <a:ext cx="1404000" cy="609523"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>185</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>185</xdr:row>
-      <xdr:rowOff>600000</xdr:rowOff>
+      <xdr:rowOff>761904</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="103" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId103"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="600000"/>
+          <a:ext cx="1404000" cy="761904"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>186</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>186</xdr:row>
-      <xdr:rowOff>1114285</xdr:rowOff>
+      <xdr:rowOff>600000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="104" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId104"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="1114285"/>
+          <a:ext cx="1404000" cy="600000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>187</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>187</xdr:row>
+      <xdr:rowOff>1114285</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="105" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId105"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1114285"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>188</xdr:row>
       <xdr:rowOff>1266666</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="105" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId105"/>
+        <xdr:cNvPr id="106" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId106"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1266666"/>
-        </a:xfrm>
-[...36 lines deleted...]
-          <a:ext cx="1404000" cy="942857"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>190</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>190</xdr:row>
-      <xdr:rowOff>980952</xdr:rowOff>
+      <xdr:rowOff>942857</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="107" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId107"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="980952"/>
+          <a:ext cx="1404000" cy="942857"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>191</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>191</xdr:row>
+      <xdr:rowOff>980952</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="108" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId108"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="980952"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>192</xdr:row>
       <xdr:rowOff>990476</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="108" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId108"/>
+        <xdr:cNvPr id="109" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="990476"/>
-        </a:xfrm>
-[...36 lines deleted...]
-          <a:ext cx="1404000" cy="1019047"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>195</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>195</xdr:row>
-      <xdr:rowOff>1028571</xdr:rowOff>
+      <xdr:rowOff>1019047</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="1028571"/>
+          <a:ext cx="1404000" cy="1019047"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>196</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>196</xdr:row>
+      <xdr:rowOff>1028571</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="111" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId111"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1028571"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>197</xdr:row>
       <xdr:rowOff>952380</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="111" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId111"/>
+        <xdr:cNvPr id="112" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="952380"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>198</xdr:row>
+      <xdr:row>199</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>198</xdr:row>
+      <xdr:row>199</xdr:row>
       <xdr:rowOff>923809</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="112" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId112"/>
+        <xdr:cNvPr id="113" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="923809"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>203</xdr:row>
+      <xdr:row>204</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>828000</xdr:colOff>
-      <xdr:row>203</xdr:row>
+      <xdr:row>204</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="113" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId113"/>
+        <xdr:cNvPr id="114" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="828000" cy="1428571"/>
-        </a:xfrm>
-[...36 lines deleted...]
-          <a:ext cx="1404000" cy="857142"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>208</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>208</xdr:row>
+      <xdr:rowOff>857142</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="115" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId115"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="857142"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>209</xdr:row>
       <xdr:rowOff>895238</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="115" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId115"/>
+        <xdr:cNvPr id="116" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="895238"/>
-        </a:xfrm>
-[...36 lines deleted...]
-          <a:ext cx="1404000" cy="1123809"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>213</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>213</xdr:row>
+      <xdr:rowOff>1123809</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="117" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId117"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1123809"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>214</xdr:row>
       <xdr:rowOff>600000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="117" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId117"/>
+        <xdr:cNvPr id="118" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="600000"/>
-        </a:xfrm>
-[...36 lines deleted...]
-          <a:ext cx="1404000" cy="723809"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>226</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>226</xdr:row>
+      <xdr:rowOff>723809</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="119" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId119"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="723809"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>227</xdr:row>
       <xdr:rowOff>866666</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="119" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId119"/>
+        <xdr:cNvPr id="120" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="866666"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>227</xdr:row>
+      <xdr:row>228</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1008000</xdr:colOff>
-      <xdr:row>227</xdr:row>
+      <xdr:row>228</xdr:row>
       <xdr:rowOff>161904</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="120" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId120"/>
+        <xdr:cNvPr id="121" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1008000" cy="161904"/>
-        </a:xfrm>
-[...36 lines deleted...]
-          <a:ext cx="1404000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>232</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>232</xdr:row>
-      <xdr:rowOff>333333</xdr:rowOff>
+      <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="333333"/>
+          <a:ext cx="1404000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>233</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>233</xdr:row>
-      <xdr:rowOff>361904</xdr:rowOff>
+      <xdr:rowOff>333333</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="361904"/>
+          <a:ext cx="1404000" cy="333333"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>234</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>234</xdr:row>
-      <xdr:rowOff>371428</xdr:rowOff>
+      <xdr:rowOff>361904</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="371428"/>
+          <a:ext cx="1404000" cy="361904"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>235</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>235</xdr:row>
-      <xdr:rowOff>1190476</xdr:rowOff>
+      <xdr:rowOff>371428</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="125" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId125"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="1190476"/>
+          <a:ext cx="1404000" cy="371428"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>236</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>236</xdr:row>
-      <xdr:rowOff>514285</xdr:rowOff>
+      <xdr:rowOff>1190476</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="126" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId126"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="514285"/>
+          <a:ext cx="1404000" cy="1190476"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>237</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>237</xdr:row>
-      <xdr:rowOff>609523</xdr:rowOff>
+      <xdr:rowOff>514285</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="127" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId127"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="609523"/>
+          <a:ext cx="1404000" cy="514285"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>238</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>238</xdr:row>
       <xdr:rowOff>609523</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="128" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId128"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="609523"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>240</xdr:row>
+      <xdr:row>239</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>240</xdr:row>
-      <xdr:rowOff>1057142</xdr:rowOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>609523</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="129" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId129"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="1057142"/>
+          <a:ext cx="1404000" cy="609523"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>241</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>241</xdr:row>
-      <xdr:rowOff>828571</xdr:rowOff>
+      <xdr:rowOff>1057142</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="130" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId130"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="828571"/>
+          <a:ext cx="1404000" cy="1057142"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>242</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>242</xdr:row>
+      <xdr:rowOff>828571</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="131" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId131"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="828571"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>243</xdr:row>
       <xdr:rowOff>628571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="131" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId131"/>
+        <xdr:cNvPr id="132" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId132"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="628571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>244</xdr:row>
+      <xdr:row>245</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>244</xdr:row>
+      <xdr:row>245</xdr:row>
       <xdr:rowOff>895238</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="132" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId132"/>
+        <xdr:cNvPr id="133" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId133"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="895238"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>247</xdr:row>
+      <xdr:row>248</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>247</xdr:row>
+      <xdr:row>248</xdr:row>
       <xdr:rowOff>419047</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="133" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId133"/>
+        <xdr:cNvPr id="134" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId134"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="419047"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../drawings/drawing1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:F248"/>
+  <dimension ref="A2:F249"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true">
       <pane xSplit="1.0" ySplit="4.0" state="frozen" topLeftCell="B5" activePane="bottomRight"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="10.0" customWidth="true"/>
     <col min="3" max="3" width="20.0" customWidth="true"/>
     <col min="4" max="4" width="20.0" customWidth="true"/>
     <col min="2" max="2" width="40.0" customWidth="true"/>
     <col min="5" max="5" width="25.0" customWidth="true"/>
     <col min="6" max="6" width="20.0" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="2" customHeight="1" ht="25.0">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Search Results</t>
         </is>
       </c>
       <c r="C2" s="4" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D2" s="5" t="inlineStr">
         <is>
-          <t>244</t>
+          <t>245</t>
         </is>
       </c>
     </row>
     <row r="4" customHeight="1" ht="25.0">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>Number</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>Visual representation</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>Words</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
@@ -8378,79 +8416,79 @@
       <c r="E116" s="1" t="inlineStr">
         <is>
           <t>3, 4</t>
         </is>
       </c>
       <c r="F116" s="1" t="inlineStr">
         <is>
           <t>Southcorp Brands Pty Limited</t>
         </is>
       </c>
     </row>
     <row r="117" customHeight="1" ht="140.0">
       <c r="A117" s="1" t="inlineStr">
         <is>
           <t>2472861</t>
         </is>
       </c>
       <c r="C117" s="1" t="inlineStr">
         <is>
           <t>PENFOLDS</t>
         </is>
       </c>
       <c r="D117" s="1" t="inlineStr">
         <is>
           <t>Published:
-Under examination - Deferred</t>
+Under examination</t>
         </is>
       </c>
       <c r="E117" s="1" t="inlineStr">
         <is>
           <t>27</t>
         </is>
       </c>
       <c r="F117" s="1" t="inlineStr">
         <is>
           <t>Southcorp Brands Pty Limited</t>
         </is>
       </c>
     </row>
     <row r="118" customHeight="1" ht="140.0">
       <c r="A118" s="1" t="inlineStr">
         <is>
           <t>2472862</t>
         </is>
       </c>
       <c r="C118" s="1" t="inlineStr">
         <is>
           <t>PENFOLDS</t>
         </is>
       </c>
       <c r="D118" s="1" t="inlineStr">
         <is>
           <t>Published:
-Under examination - Deferred</t>
+Under examination</t>
         </is>
       </c>
       <c r="E118" s="1" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
       <c r="F118" s="1" t="inlineStr">
         <is>
           <t>Southcorp Brands Pty Limited</t>
         </is>
       </c>
     </row>
     <row r="119" customHeight="1" ht="140.0">
       <c r="A119" s="1" t="inlineStr">
         <is>
           <t>2472863</t>
         </is>
       </c>
       <c r="C119" s="1" t="inlineStr">
         <is>
           <t>PENFOLDS</t>
         </is>
       </c>
       <c r="D119" s="1" t="inlineStr">
@@ -8489,3667 +8527,3695 @@
       </c>
       <c r="E120" s="1" t="inlineStr">
         <is>
           <t>16, 21</t>
         </is>
       </c>
       <c r="F120" s="1" t="inlineStr">
         <is>
           <t>Southcorp Brands Pty Limited</t>
         </is>
       </c>
     </row>
     <row r="121" customHeight="1" ht="140.0">
       <c r="A121" s="1" t="inlineStr">
         <is>
           <t>2623462</t>
         </is>
       </c>
       <c r="C121" s="1" t="inlineStr">
         <is>
           <t>PENFOLDS</t>
         </is>
       </c>
       <c r="D121" s="1" t="inlineStr">
         <is>
-          <t>Published:
-Awaiting examination</t>
+          <t>Accepted:
+Awaiting publication</t>
         </is>
       </c>
       <c r="E121" s="1" t="inlineStr">
         <is>
           <t>32, 33</t>
         </is>
       </c>
       <c r="F121" s="1" t="inlineStr">
         <is>
           <t>Southcorp Brands Pty Limited</t>
         </is>
       </c>
     </row>
     <row r="122" customHeight="1" ht="140.0">
       <c r="A122" s="1" t="inlineStr">
         <is>
+          <t>2636275</t>
+        </is>
+      </c>
+      <c r="C122" s="1" t="inlineStr">
+        <is>
+          <t>PAIRED BY PENFOLDS</t>
+        </is>
+      </c>
+      <c r="D122" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+Awaiting publication</t>
+        </is>
+      </c>
+      <c r="E122" s="1" t="inlineStr">
+        <is>
+          <t>33, 41</t>
+        </is>
+      </c>
+      <c r="F122" s="1" t="inlineStr">
+        <is>
+          <t>Southcorp Brands Pty Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="123" customHeight="1" ht="140.0">
+      <c r="A123" s="1" t="inlineStr">
+        <is>
           <t>1358</t>
         </is>
       </c>
-      <c r="C122" s="1" t="inlineStr">
+      <c r="C123" s="1" t="inlineStr">
         <is>
           <t>PENFOLDS
 DR. PENFOLDS VINEYARDS
 ADVANCE AUSTRALIA
 T F H</t>
         </is>
       </c>
-      <c r="D122" s="1" t="inlineStr">
+      <c r="D123" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E122" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F122" s="1" t="inlineStr">
+      <c r="E123" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F123" s="1" t="inlineStr">
         <is>
           <t>Southcorp Brands Pty Limited</t>
         </is>
       </c>
     </row>
-    <row r="123" customHeight="1" ht="140.0">
-      <c r="A123" s="1" t="inlineStr">
+    <row r="124" customHeight="1" ht="140.0">
+      <c r="A124" s="1" t="inlineStr">
         <is>
           <t>34516</t>
         </is>
       </c>
-      <c r="C123" s="1" t="inlineStr">
+      <c r="C124" s="1" t="inlineStr">
         <is>
           <t>IRONA
 P.W.
 PENFOLDS</t>
         </is>
       </c>
-      <c r="D123" s="1" t="inlineStr">
+      <c r="D124" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E123" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F123" s="1" t="inlineStr">
+      <c r="E124" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F124" s="1" t="inlineStr">
         <is>
           <t>Southcorp Brands Pty Limited</t>
         </is>
       </c>
     </row>
-    <row r="124" customHeight="1" ht="140.0">
-      <c r="A124" s="1" t="inlineStr">
+    <row r="125" customHeight="1" ht="140.0">
+      <c r="A125" s="1" t="inlineStr">
         <is>
           <t>40354</t>
         </is>
       </c>
-      <c r="C124" s="1" t="inlineStr">
+      <c r="C125" s="1" t="inlineStr">
         <is>
           <t>P.W.
 PENFOLDS</t>
         </is>
       </c>
-      <c r="D124" s="1" t="inlineStr">
+      <c r="D125" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E124" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F124" s="1" t="inlineStr">
+      <c r="E125" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F125" s="1" t="inlineStr">
         <is>
           <t>Southcorp Wines Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="125" customHeight="1" ht="140.0">
-      <c r="A125" s="1" t="inlineStr">
+    <row r="126" customHeight="1" ht="140.0">
+      <c r="A126" s="1" t="inlineStr">
         <is>
           <t>40355</t>
         </is>
       </c>
-      <c r="C125" s="1" t="inlineStr">
+      <c r="C126" s="1" t="inlineStr">
         <is>
           <t>PENFOLDS</t>
         </is>
       </c>
-      <c r="D125" s="1" t="inlineStr">
+      <c r="D126" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E125" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F125" s="1" t="inlineStr">
+      <c r="E126" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F126" s="1" t="inlineStr">
         <is>
           <t>Southcorp Wines Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="126" customHeight="1" ht="140.0">
-      <c r="A126" s="1" t="inlineStr">
+    <row r="127" customHeight="1" ht="140.0">
+      <c r="A127" s="1" t="inlineStr">
         <is>
           <t>40356</t>
         </is>
       </c>
-      <c r="C126" s="1" t="inlineStr">
+      <c r="C127" s="1" t="inlineStr">
         <is>
           <t>PENFOLDS</t>
         </is>
       </c>
-      <c r="D126" s="1" t="inlineStr">
+      <c r="D127" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E126" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F126" s="1" t="inlineStr">
+      <c r="E127" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F127" s="1" t="inlineStr">
         <is>
           <t>Southcorp Wines Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="127" customHeight="1" ht="140.0">
-      <c r="A127" s="1" t="inlineStr">
+    <row r="128" customHeight="1" ht="140.0">
+      <c r="A128" s="1" t="inlineStr">
         <is>
           <t>43005</t>
         </is>
       </c>
-      <c r="C127" s="1" t="inlineStr">
+      <c r="C128" s="1" t="inlineStr">
         <is>
           <t>PENFOLDS</t>
         </is>
       </c>
-      <c r="D127" s="1" t="inlineStr">
+      <c r="D128" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E127" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F127" s="1" t="inlineStr">
+      <c r="E128" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F128" s="1" t="inlineStr">
         <is>
           <t>Southcorp Brands Pty Limited</t>
         </is>
       </c>
     </row>
-    <row r="128" customHeight="1" ht="140.0">
-      <c r="A128" s="1" t="inlineStr">
+    <row r="129" customHeight="1" ht="140.0">
+      <c r="A129" s="1" t="inlineStr">
         <is>
           <t>44898</t>
         </is>
       </c>
-      <c r="C128" s="1" t="inlineStr">
+      <c r="C129" s="1" t="inlineStr">
         <is>
           <t>PENFOLDS ROYAL RESERVE PORT OLD AUSTRALIAN WINE TFH DR PENFOLDS
 VINEYARDS</t>
         </is>
       </c>
-      <c r="D128" s="1" t="inlineStr">
+      <c r="D129" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E128" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F128" s="1" t="inlineStr">
+      <c r="E129" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F129" s="1" t="inlineStr">
         <is>
           <t>Southcorp Brands Pty Limited</t>
         </is>
       </c>
     </row>
-    <row r="129" customHeight="1" ht="140.0">
-      <c r="A129" s="1" t="inlineStr">
+    <row r="130" customHeight="1" ht="140.0">
+      <c r="A130" s="1" t="inlineStr">
         <is>
           <t>44899</t>
         </is>
       </c>
-      <c r="C129" s="1" t="inlineStr">
+      <c r="C130" s="1" t="inlineStr">
         <is>
           <t>PW
 PENFOLDS</t>
         </is>
       </c>
-      <c r="D129" s="1" t="inlineStr">
+      <c r="D130" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E129" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F129" s="1" t="inlineStr">
+      <c r="E130" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F130" s="1" t="inlineStr">
         <is>
           <t>Southcorp Wines Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="130" customHeight="1" ht="140.0">
-      <c r="A130" s="1" t="inlineStr">
+    <row r="131" customHeight="1" ht="140.0">
+      <c r="A131" s="1" t="inlineStr">
         <is>
           <t>92192</t>
         </is>
       </c>
-      <c r="C130" s="1" t="inlineStr">
+      <c r="C131" s="1" t="inlineStr">
         <is>
           <t>MAISON MARNAY
 PENFOLDS</t>
         </is>
       </c>
-      <c r="D130" s="1" t="inlineStr">
+      <c r="D131" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E130" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F130" s="1" t="inlineStr">
+      <c r="E131" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F131" s="1" t="inlineStr">
         <is>
           <t>Southcorp Brands Pty Limited</t>
         </is>
       </c>
     </row>
-    <row r="131" customHeight="1" ht="140.0">
-      <c r="A131" s="1" t="inlineStr">
+    <row r="132" customHeight="1" ht="140.0">
+      <c r="A132" s="1" t="inlineStr">
         <is>
           <t>134282</t>
         </is>
       </c>
-      <c r="C131" s="1" t="inlineStr">
+      <c r="C132" s="1" t="inlineStr">
         <is>
           <t>PENFOLDS MARCELLA
 THE SWEET SHERRY WITH A FRUITY FLAVOUR</t>
         </is>
       </c>
-      <c r="D131" s="1" t="inlineStr">
+      <c r="D132" s="1" t="inlineStr">
         <is>
           <t>Status not available</t>
         </is>
       </c>
-      <c r="E131" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F131" s="1" t="inlineStr">
+      <c r="E132" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F132" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
-    <row r="132" customHeight="1" ht="140.0">
-      <c r="A132" s="1" t="inlineStr">
+    <row r="133" customHeight="1" ht="140.0">
+      <c r="A133" s="1" t="inlineStr">
         <is>
           <t>136535</t>
         </is>
       </c>
-      <c r="C132" s="1" t="inlineStr">
+      <c r="C133" s="1" t="inlineStr">
         <is>
           <t>ADVANCE AUSTRALIA
 HOUSE OF PENFOLD
 PW</t>
         </is>
       </c>
-      <c r="D132" s="1" t="inlineStr">
+      <c r="D133" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E132" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F132" s="1" t="inlineStr">
+      <c r="E133" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F133" s="1" t="inlineStr">
         <is>
           <t>Southcorp Wines Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="133" customHeight="1" ht="140.0">
-      <c r="A133" s="1" t="inlineStr">
+    <row r="134" customHeight="1" ht="140.0">
+      <c r="A134" s="1" t="inlineStr">
         <is>
           <t>169543</t>
         </is>
       </c>
-      <c r="C133" s="1" t="inlineStr">
+      <c r="C134" s="1" t="inlineStr">
         <is>
           <t>PENFOLDS
 SPECIAL GOLDEN SHERRY</t>
         </is>
       </c>
-      <c r="D133" s="1" t="inlineStr">
+      <c r="D134" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E133" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F133" s="1" t="inlineStr">
+      <c r="E134" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F134" s="1" t="inlineStr">
         <is>
           <t>Southcorp Wines Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="134" customHeight="1" ht="140.0">
-      <c r="A134" s="1" t="inlineStr">
+    <row r="135" customHeight="1" ht="140.0">
+      <c r="A135" s="1" t="inlineStr">
         <is>
           <t>184886</t>
         </is>
       </c>
-      <c r="C134" s="1" t="inlineStr">
+      <c r="C135" s="1" t="inlineStr">
         <is>
           <t>CLUB
 P.W.
 PENFOLDS</t>
         </is>
       </c>
-      <c r="D134" s="1" t="inlineStr">
+      <c r="D135" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E134" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F134" s="1" t="inlineStr">
+      <c r="E135" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F135" s="1" t="inlineStr">
         <is>
           <t>Southcorp Brands Pty Limited</t>
         </is>
       </c>
     </row>
-    <row r="135" customHeight="1" ht="140.0">
-      <c r="A135" s="1" t="inlineStr">
+    <row r="136" customHeight="1" ht="140.0">
+      <c r="A136" s="1" t="inlineStr">
         <is>
           <t>195870</t>
         </is>
       </c>
-      <c r="C135" s="1" t="inlineStr">
+      <c r="C136" s="1" t="inlineStr">
         <is>
           <t>AMONTILLADO
 PENFOLDS</t>
         </is>
       </c>
-      <c r="D135" s="1" t="inlineStr">
+      <c r="D136" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E135" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F135" s="1" t="inlineStr">
+      <c r="E136" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F136" s="1" t="inlineStr">
         <is>
           <t>Southcorp Brands Pty Limited</t>
         </is>
       </c>
     </row>
-    <row r="136" customHeight="1" ht="140.0">
-      <c r="A136" s="1" t="inlineStr">
+    <row r="137" customHeight="1" ht="140.0">
+      <c r="A137" s="1" t="inlineStr">
         <is>
           <t>195873</t>
         </is>
       </c>
-      <c r="C136" s="1" t="inlineStr">
+      <c r="C137" s="1" t="inlineStr">
         <is>
           <t>PENFOLDS
 POT STILL</t>
         </is>
       </c>
-      <c r="D136" s="1" t="inlineStr">
+      <c r="D137" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E136" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F136" s="1" t="inlineStr">
+      <c r="E137" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F137" s="1" t="inlineStr">
         <is>
           <t>Southcorp Brands Pty Limited</t>
         </is>
       </c>
     </row>
-    <row r="137" customHeight="1" ht="140.0">
-      <c r="A137" s="1" t="inlineStr">
+    <row r="138" customHeight="1" ht="140.0">
+      <c r="A138" s="1" t="inlineStr">
         <is>
           <t>197046</t>
         </is>
       </c>
-      <c r="C137" s="1" t="inlineStr">
+      <c r="C138" s="1" t="inlineStr">
         <is>
           <t>MARDI GRAS
 PENFOLDS</t>
         </is>
       </c>
-      <c r="D137" s="1" t="inlineStr">
+      <c r="D138" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E137" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F137" s="1" t="inlineStr">
+      <c r="E138" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F138" s="1" t="inlineStr">
         <is>
           <t>Southcorp Wines Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="138" customHeight="1" ht="140.0">
-      <c r="A138" s="1" t="inlineStr">
+    <row r="139" customHeight="1" ht="140.0">
+      <c r="A139" s="1" t="inlineStr">
         <is>
           <t>199094</t>
         </is>
       </c>
-      <c r="C138" s="1" t="inlineStr">
+      <c r="C139" s="1" t="inlineStr">
         <is>
           <t>DALWOOD
 PENFOLDS</t>
         </is>
       </c>
-      <c r="D138" s="1" t="inlineStr">
+      <c r="D139" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E138" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F138" s="1" t="inlineStr">
+      <c r="E139" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F139" s="1" t="inlineStr">
         <is>
           <t>Southcorp Brands Pty Limited</t>
         </is>
       </c>
     </row>
-    <row r="139" customHeight="1" ht="140.0">
-      <c r="A139" s="1" t="inlineStr">
+    <row r="140" customHeight="1" ht="140.0">
+      <c r="A140" s="1" t="inlineStr">
         <is>
           <t>211181</t>
         </is>
       </c>
-      <c r="C139" s="1" t="inlineStr">
+      <c r="C140" s="1" t="inlineStr">
         <is>
           <t>PENFOLDS
 PW LTD.
 ADVANCE AUSTRALIA</t>
         </is>
       </c>
-      <c r="D139" s="1" t="inlineStr">
+      <c r="D140" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E139" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F139" s="1" t="inlineStr">
+      <c r="E140" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F140" s="1" t="inlineStr">
         <is>
           <t>Southcorp Wines Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="140" customHeight="1" ht="140.0">
-      <c r="A140" s="1" t="inlineStr">
+    <row r="141" customHeight="1" ht="140.0">
+      <c r="A141" s="1" t="inlineStr">
         <is>
           <t>225446</t>
         </is>
       </c>
-      <c r="C140" s="1" t="inlineStr">
+      <c r="C141" s="1" t="inlineStr">
         <is>
           <t>PENFOLDS CLUB PORT
 FIVE STAR
 PW AUSTRALIA LTD</t>
         </is>
       </c>
-      <c r="D140" s="1" t="inlineStr">
+      <c r="D141" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E140" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F140" s="1" t="inlineStr">
+      <c r="E141" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F141" s="1" t="inlineStr">
         <is>
           <t>Southcorp Brands Pty Limited</t>
         </is>
       </c>
     </row>
-    <row r="141" customHeight="1" ht="140.0">
-      <c r="A141" s="1" t="inlineStr">
+    <row r="142" customHeight="1" ht="140.0">
+      <c r="A142" s="1" t="inlineStr">
         <is>
           <t>232752</t>
         </is>
       </c>
-      <c r="C141" s="1" t="inlineStr">
+      <c r="C142" s="1" t="inlineStr">
         <is>
           <t>PENFOLDS
 SPARKLING TIFFANY</t>
         </is>
       </c>
-      <c r="D141" s="1" t="inlineStr">
+      <c r="D142" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E141" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F141" s="1" t="inlineStr">
+      <c r="E142" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F142" s="1" t="inlineStr">
         <is>
           <t>Southcorp Brands Pty Limited</t>
         </is>
       </c>
     </row>
-    <row r="142" customHeight="1" ht="140.0">
-      <c r="A142" s="1" t="inlineStr">
+    <row r="143" customHeight="1" ht="140.0">
+      <c r="A143" s="1" t="inlineStr">
         <is>
           <t>239998</t>
         </is>
       </c>
-      <c r="C142" s="1" t="inlineStr">
+      <c r="C143" s="1" t="inlineStr">
         <is>
           <t>P.W.
 PENFOLDS</t>
         </is>
       </c>
-      <c r="D142" s="1" t="inlineStr">
+      <c r="D143" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E142" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F142" s="1" t="inlineStr">
+      <c r="E143" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F143" s="1" t="inlineStr">
         <is>
           <t>Southcorp Wines Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="143" customHeight="1" ht="140.0">
-      <c r="A143" s="1" t="inlineStr">
+    <row r="144" customHeight="1" ht="140.0">
+      <c r="A144" s="1" t="inlineStr">
         <is>
           <t>239999</t>
         </is>
       </c>
-      <c r="C143" s="1" t="inlineStr">
+      <c r="C144" s="1" t="inlineStr">
         <is>
           <t>PENFOLDS</t>
         </is>
       </c>
-      <c r="D143" s="1" t="inlineStr">
+      <c r="D144" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E143" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F143" s="1" t="inlineStr">
+      <c r="E144" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F144" s="1" t="inlineStr">
         <is>
           <t>Southcorp Wines Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="144" customHeight="1" ht="140.0">
-      <c r="A144" s="1" t="inlineStr">
+    <row r="145" customHeight="1" ht="140.0">
+      <c r="A145" s="1" t="inlineStr">
         <is>
           <t>240000</t>
         </is>
       </c>
-      <c r="C144" s="1" t="inlineStr">
+      <c r="C145" s="1" t="inlineStr">
         <is>
           <t>P W
 PENFOLDS</t>
         </is>
       </c>
-      <c r="D144" s="1" t="inlineStr">
+      <c r="D145" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E144" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F144" s="1" t="inlineStr">
+      <c r="E145" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F145" s="1" t="inlineStr">
         <is>
           <t>Southcorp Wines Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="145" customHeight="1" ht="140.0">
-      <c r="A145" s="1" t="inlineStr">
+    <row r="146" customHeight="1" ht="140.0">
+      <c r="A146" s="1" t="inlineStr">
         <is>
           <t>240001</t>
         </is>
       </c>
-      <c r="C145" s="1" t="inlineStr">
+      <c r="C146" s="1" t="inlineStr">
         <is>
           <t>PW
 PENFOLDS</t>
         </is>
       </c>
-      <c r="D145" s="1" t="inlineStr">
+      <c r="D146" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E145" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F145" s="1" t="inlineStr">
+      <c r="E146" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F146" s="1" t="inlineStr">
         <is>
           <t>Penfold Wines Pty Ltd.</t>
         </is>
       </c>
     </row>
-    <row r="146" customHeight="1" ht="140.0">
-      <c r="A146" s="1" t="inlineStr">
+    <row r="147" customHeight="1" ht="140.0">
+      <c r="A147" s="1" t="inlineStr">
         <is>
           <t>240002</t>
         </is>
       </c>
-      <c r="C146" s="1" t="inlineStr">
+      <c r="C147" s="1" t="inlineStr">
         <is>
           <t>PENFOLDS</t>
         </is>
       </c>
-      <c r="D146" s="1" t="inlineStr">
+      <c r="D147" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E146" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F146" s="1" t="inlineStr">
+      <c r="E147" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F147" s="1" t="inlineStr">
         <is>
           <t>Southcorp Brands Pty Limited</t>
         </is>
       </c>
     </row>
-    <row r="147" customHeight="1" ht="140.0">
-      <c r="A147" s="1" t="inlineStr">
+    <row r="148" customHeight="1" ht="140.0">
+      <c r="A148" s="1" t="inlineStr">
         <is>
           <t>240003</t>
         </is>
       </c>
-      <c r="C147" s="1" t="inlineStr">
+      <c r="C148" s="1" t="inlineStr">
         <is>
           <t>MANTILLO
 PENFOLDS</t>
         </is>
       </c>
-      <c r="D147" s="1" t="inlineStr">
+      <c r="D148" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E147" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F147" s="1" t="inlineStr">
+      <c r="E148" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F148" s="1" t="inlineStr">
         <is>
           <t>Southcorp Wines Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="148" customHeight="1" ht="140.0">
-      <c r="A148" s="1" t="inlineStr">
+    <row r="149" customHeight="1" ht="140.0">
+      <c r="A149" s="1" t="inlineStr">
         <is>
           <t>258039</t>
         </is>
       </c>
-      <c r="C148" s="1" t="inlineStr">
+      <c r="C149" s="1" t="inlineStr">
         <is>
           <t>PW
 PENFOLDS</t>
         </is>
       </c>
-      <c r="D148" s="1" t="inlineStr">
+      <c r="D149" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E148" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F148" s="1" t="inlineStr">
+      <c r="E149" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F149" s="1" t="inlineStr">
         <is>
           <t>Southcorp Brands Pty Limited</t>
         </is>
       </c>
     </row>
-    <row r="149" customHeight="1" ht="140.0">
-      <c r="A149" s="1" t="inlineStr">
+    <row r="150" customHeight="1" ht="140.0">
+      <c r="A150" s="1" t="inlineStr">
         <is>
           <t>258040</t>
         </is>
       </c>
-      <c r="C149" s="1" t="inlineStr">
+      <c r="C150" s="1" t="inlineStr">
         <is>
           <t>PENFOLDS</t>
         </is>
       </c>
-      <c r="D149" s="1" t="inlineStr">
+      <c r="D150" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E149" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F149" s="1" t="inlineStr">
+      <c r="E150" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F150" s="1" t="inlineStr">
         <is>
           <t>Southcorp Wines Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="150" customHeight="1" ht="140.0">
-      <c r="A150" s="1" t="inlineStr">
+    <row r="151" customHeight="1" ht="140.0">
+      <c r="A151" s="1" t="inlineStr">
         <is>
           <t>258041</t>
         </is>
       </c>
-      <c r="C150" s="1" t="inlineStr">
+      <c r="C151" s="1" t="inlineStr">
         <is>
           <t>PW
 PENFOLDS</t>
         </is>
       </c>
-      <c r="D150" s="1" t="inlineStr">
+      <c r="D151" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E150" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F150" s="1" t="inlineStr">
+      <c r="E151" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F151" s="1" t="inlineStr">
         <is>
           <t>Southcorp Brands Pty Limited</t>
         </is>
       </c>
     </row>
-    <row r="151" customHeight="1" ht="140.0">
-      <c r="A151" s="1" t="inlineStr">
+    <row r="152" customHeight="1" ht="140.0">
+      <c r="A152" s="1" t="inlineStr">
         <is>
           <t>258042</t>
         </is>
       </c>
-      <c r="C151" s="1" t="inlineStr">
+      <c r="C152" s="1" t="inlineStr">
         <is>
           <t>PW
 PENFOLDS</t>
         </is>
       </c>
-      <c r="D151" s="1" t="inlineStr">
+      <c r="D152" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E151" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F151" s="1" t="inlineStr">
+      <c r="E152" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F152" s="1" t="inlineStr">
         <is>
           <t>Southcorp Brands Pty Limited</t>
         </is>
       </c>
     </row>
-    <row r="152" customHeight="1" ht="140.0">
-      <c r="A152" s="1" t="inlineStr">
+    <row r="153" customHeight="1" ht="140.0">
+      <c r="A153" s="1" t="inlineStr">
         <is>
           <t>263082</t>
         </is>
       </c>
-      <c r="C152" s="1" t="inlineStr">
+      <c r="C153" s="1" t="inlineStr">
         <is>
           <t>PENFOLDS AULDANA
 PENFOLDS AULDANA CLARET
 PENFOLDS AULDANA MOSELLE
 PENFOLDS AULDANA ROSE</t>
         </is>
       </c>
-      <c r="D152" s="1" t="inlineStr">
+      <c r="D153" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E152" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F152" s="1" t="inlineStr">
+      <c r="E153" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F153" s="1" t="inlineStr">
         <is>
           <t>Southcorp Brands Pty Limited</t>
         </is>
       </c>
     </row>
-    <row r="153" customHeight="1" ht="140.0">
-      <c r="A153" s="1" t="inlineStr">
+    <row r="154" customHeight="1" ht="140.0">
+      <c r="A154" s="1" t="inlineStr">
         <is>
           <t>263366</t>
         </is>
       </c>
-      <c r="C153" s="1" t="inlineStr">
+      <c r="C154" s="1" t="inlineStr">
         <is>
           <t>PARK PENFOLDS WYBONG PARK)
 PENFOLDS WYBONG PARK</t>
         </is>
       </c>
-      <c r="D153" s="1" t="inlineStr">
+      <c r="D154" s="1" t="inlineStr">
         <is>
           <t>Status not available</t>
         </is>
       </c>
-      <c r="E153" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F153" s="1" t="inlineStr">
+      <c r="E154" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F154" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
-    <row r="154" customHeight="1" ht="140.0">
-      <c r="A154" s="1" t="inlineStr">
+    <row r="155" customHeight="1" ht="140.0">
+      <c r="A155" s="1" t="inlineStr">
         <is>
           <t>264087</t>
         </is>
       </c>
-      <c r="C154" s="1" t="inlineStr">
+      <c r="C155" s="1" t="inlineStr">
         <is>
           <t>CHALET
 P.W.
 PENFOLDS</t>
         </is>
       </c>
-      <c r="D154" s="1" t="inlineStr">
+      <c r="D155" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E154" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F154" s="1" t="inlineStr">
+      <c r="E155" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F155" s="1" t="inlineStr">
         <is>
           <t>Southcorp Brands Pty Limited</t>
         </is>
       </c>
     </row>
-    <row r="155" customHeight="1" ht="140.0">
-      <c r="A155" s="1" t="inlineStr">
+    <row r="156" customHeight="1" ht="140.0">
+      <c r="A156" s="1" t="inlineStr">
         <is>
           <t>264088</t>
         </is>
       </c>
-      <c r="C155" s="1" t="inlineStr">
+      <c r="C156" s="1" t="inlineStr">
         <is>
           <t>CHALET
 P.W.
 PENFOLDS</t>
         </is>
       </c>
-      <c r="D155" s="1" t="inlineStr">
+      <c r="D156" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E155" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F155" s="1" t="inlineStr">
+      <c r="E156" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F156" s="1" t="inlineStr">
         <is>
           <t>Southcorp Brands Pty Limited</t>
-        </is>
-[...25 lines deleted...]
-          <t/>
         </is>
       </c>
     </row>
     <row r="157" customHeight="1" ht="140.0">
       <c r="A157" s="1" t="inlineStr">
         <is>
+          <t>271156</t>
+        </is>
+      </c>
+      <c r="C157" s="1" t="inlineStr">
+        <is>
+          <t>PENFOLDS</t>
+        </is>
+      </c>
+      <c r="D157" s="1" t="inlineStr">
+        <is>
+          <t>Status not available</t>
+        </is>
+      </c>
+      <c r="E157" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F157" s="1" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="158" customHeight="1" ht="140.0">
+      <c r="A158" s="1" t="inlineStr">
+        <is>
           <t>288492</t>
         </is>
       </c>
-      <c r="C157" s="1" t="inlineStr">
+      <c r="C158" s="1" t="inlineStr">
         <is>
           <t>PENFOLDS VINTAGES</t>
         </is>
       </c>
-      <c r="D157" s="1" t="inlineStr">
+      <c r="D158" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E157" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F157" s="1" t="inlineStr">
+      <c r="E158" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F158" s="1" t="inlineStr">
         <is>
           <t>Southcorp Wines Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="158" customHeight="1" ht="140.0">
-      <c r="A158" s="1" t="inlineStr">
+    <row r="159" customHeight="1" ht="140.0">
+      <c r="A159" s="1" t="inlineStr">
         <is>
           <t>320981</t>
         </is>
       </c>
-      <c r="C158" s="1" t="inlineStr">
+      <c r="C159" s="1" t="inlineStr">
         <is>
           <t>PENFOLDS VINEYARD CLARET</t>
         </is>
       </c>
-      <c r="D158" s="1" t="inlineStr">
+      <c r="D159" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E158" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F158" s="1" t="inlineStr">
+      <c r="E159" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F159" s="1" t="inlineStr">
         <is>
           <t>Southcorp Wines Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="159" customHeight="1" ht="140.0">
-      <c r="A159" s="1" t="inlineStr">
+    <row r="160" customHeight="1" ht="140.0">
+      <c r="A160" s="1" t="inlineStr">
         <is>
           <t>360917</t>
         </is>
       </c>
-      <c r="C159" s="1" t="inlineStr">
+      <c r="C160" s="1" t="inlineStr">
         <is>
           <t>SWEETADDIN</t>
         </is>
       </c>
-      <c r="D159" s="1" t="inlineStr">
+      <c r="D160" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E159" s="1" t="inlineStr">
+      <c r="E160" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
-      <c r="F159" s="1" t="inlineStr">
+      <c r="F160" s="1" t="inlineStr">
         <is>
           <t>Penfold, A.D. Co. Pty Ltd.</t>
         </is>
       </c>
     </row>
-    <row r="160" customHeight="1" ht="140.0">
-      <c r="A160" s="1" t="inlineStr">
+    <row r="161" customHeight="1" ht="140.0">
+      <c r="A161" s="1" t="inlineStr">
         <is>
           <t>375638</t>
         </is>
       </c>
-      <c r="C160" s="1" t="inlineStr">
+      <c r="C161" s="1" t="inlineStr">
         <is>
           <t>VERDERNAY</t>
         </is>
       </c>
-      <c r="D160" s="1" t="inlineStr">
+      <c r="D161" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E160" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F160" s="1" t="inlineStr">
+      <c r="E161" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F161" s="1" t="inlineStr">
         <is>
           <t>Penfolds Wines (N.Z.) Ltd.</t>
         </is>
       </c>
     </row>
-    <row r="161" customHeight="1" ht="140.0">
-      <c r="A161" s="1" t="inlineStr">
+    <row r="162" customHeight="1" ht="140.0">
+      <c r="A162" s="1" t="inlineStr">
         <is>
           <t>381452</t>
         </is>
       </c>
-      <c r="C161" s="1" t="inlineStr">
+      <c r="C162" s="1" t="inlineStr">
         <is>
           <t>PENFOLDS CLUB PORT</t>
         </is>
       </c>
-      <c r="D161" s="1" t="inlineStr">
+      <c r="D162" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E161" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F161" s="1" t="inlineStr">
+      <c r="E162" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F162" s="1" t="inlineStr">
         <is>
           <t>Southcorp Brands Pty Limited</t>
         </is>
       </c>
     </row>
-    <row r="162" customHeight="1" ht="140.0">
-      <c r="A162" s="1" t="inlineStr">
+    <row r="163" customHeight="1" ht="140.0">
+      <c r="A163" s="1" t="inlineStr">
         <is>
           <t>396772</t>
         </is>
       </c>
-      <c r="C162" s="1" t="inlineStr">
+      <c r="C163" s="1" t="inlineStr">
         <is>
           <t>CLUB PORT
 PENFOLDS</t>
         </is>
       </c>
-      <c r="D162" s="1" t="inlineStr">
+      <c r="D163" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E162" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F162" s="1" t="inlineStr">
+      <c r="E163" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F163" s="1" t="inlineStr">
         <is>
           <t>Southcorp Brands Pty Limited</t>
         </is>
       </c>
     </row>
-    <row r="163" customHeight="1" ht="140.0">
-      <c r="A163" s="1" t="inlineStr">
+    <row r="164" customHeight="1" ht="140.0">
+      <c r="A164" s="1" t="inlineStr">
         <is>
           <t>418267</t>
         </is>
       </c>
-      <c r="C163" s="1" t="inlineStr">
+      <c r="C164" s="1" t="inlineStr">
         <is>
           <t>PENFOLDS ULTIMATE DINNER PARTY</t>
         </is>
       </c>
-      <c r="D163" s="1" t="inlineStr">
+      <c r="D164" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E163" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F163" s="1" t="inlineStr">
+      <c r="E164" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F164" s="1" t="inlineStr">
         <is>
           <t>Southcorp Wines Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="164" customHeight="1" ht="140.0">
-      <c r="A164" s="1" t="inlineStr">
+    <row r="165" customHeight="1" ht="140.0">
+      <c r="A165" s="1" t="inlineStr">
         <is>
           <t>418268</t>
         </is>
       </c>
-      <c r="C164" s="1" t="inlineStr">
+      <c r="C165" s="1" t="inlineStr">
         <is>
           <t>PENFOLDS ULTIMATE DINNER PARTY</t>
         </is>
       </c>
-      <c r="D164" s="1" t="inlineStr">
+      <c r="D165" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E164" s="1" t="inlineStr">
+      <c r="E165" s="1" t="inlineStr">
         <is>
           <t>42</t>
         </is>
       </c>
-      <c r="F164" s="1" t="inlineStr">
+      <c r="F165" s="1" t="inlineStr">
         <is>
           <t>Southcorp Wines Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="165" customHeight="1" ht="140.0">
-      <c r="A165" s="1" t="inlineStr">
+    <row r="166" customHeight="1" ht="140.0">
+      <c r="A166" s="1" t="inlineStr">
         <is>
           <t>424032</t>
         </is>
       </c>
-      <c r="C165" s="1" t="inlineStr">
+      <c r="C166" s="1" t="inlineStr">
         <is>
           <t>PRIVATE BIN
 PENFOLDS
 MAGILL PORT
 M 70</t>
         </is>
       </c>
-      <c r="D165" s="1" t="inlineStr">
+      <c r="D166" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E165" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F165" s="1" t="inlineStr">
+      <c r="E166" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F166" s="1" t="inlineStr">
         <is>
           <t>Southcorp Brands Pty Limited</t>
         </is>
       </c>
     </row>
-    <row r="166" customHeight="1" ht="140.0">
-      <c r="A166" s="1" t="inlineStr">
+    <row r="167" customHeight="1" ht="140.0">
+      <c r="A167" s="1" t="inlineStr">
         <is>
           <t>438694</t>
         </is>
       </c>
-      <c r="C166" s="1" t="inlineStr">
+      <c r="C167" s="1" t="inlineStr">
         <is>
           <t>THE MAGILL ESTATE 1983
 BOTTLE NUMBER
 PENFOLDS</t>
         </is>
       </c>
-      <c r="D166" s="1" t="inlineStr">
+      <c r="D167" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E166" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F166" s="1" t="inlineStr">
+      <c r="E167" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F167" s="1" t="inlineStr">
         <is>
           <t>Southcorp Brands Pty Limited</t>
         </is>
       </c>
     </row>
-    <row r="167" customHeight="1" ht="140.0">
-      <c r="A167" s="1" t="inlineStr">
+    <row r="168" customHeight="1" ht="140.0">
+      <c r="A168" s="1" t="inlineStr">
         <is>
           <t>627278</t>
         </is>
       </c>
-      <c r="C167" s="1" t="inlineStr">
+      <c r="C168" s="1" t="inlineStr">
         <is>
           <t>P</t>
         </is>
       </c>
-      <c r="D167" s="1" t="inlineStr">
+      <c r="D168" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E167" s="1" t="inlineStr">
+      <c r="E168" s="1" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
-      <c r="F167" s="1" t="inlineStr">
+      <c r="F168" s="1" t="inlineStr">
         <is>
           <t>Penfold Printing Limited</t>
         </is>
       </c>
     </row>
-    <row r="168" customHeight="1" ht="140.0">
-      <c r="A168" s="1" t="inlineStr">
+    <row r="169" customHeight="1" ht="140.0">
+      <c r="A169" s="1" t="inlineStr">
         <is>
           <t>627280</t>
         </is>
       </c>
-      <c r="C168" s="1" t="inlineStr">
+      <c r="C169" s="1" t="inlineStr">
         <is>
           <t>WC PENFOLD STATIONERS SINCE 1830</t>
         </is>
       </c>
-      <c r="D168" s="1" t="inlineStr">
+      <c r="D169" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E168" s="1" t="inlineStr">
+      <c r="E169" s="1" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
-      <c r="F168" s="1" t="inlineStr">
+      <c r="F169" s="1" t="inlineStr">
         <is>
           <t>Monica Meneses</t>
         </is>
       </c>
     </row>
-    <row r="169" customHeight="1" ht="140.0">
-      <c r="A169" s="1" t="inlineStr">
+    <row r="170" customHeight="1" ht="140.0">
+      <c r="A170" s="1" t="inlineStr">
         <is>
           <t>724278</t>
         </is>
       </c>
-      <c r="C169" s="1" t="inlineStr">
+      <c r="C170" s="1" t="inlineStr">
         <is>
           <t>PENFOLD DIRECT</t>
         </is>
       </c>
-      <c r="D169" s="1" t="inlineStr">
+      <c r="D170" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E169" s="1" t="inlineStr">
+      <c r="E170" s="1" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
-      <c r="F169" s="1" t="inlineStr">
+      <c r="F170" s="1" t="inlineStr">
         <is>
           <t>WCP Brand Pty Limited</t>
         </is>
       </c>
     </row>
-    <row r="170" customHeight="1" ht="140.0">
-      <c r="A170" s="1" t="inlineStr">
+    <row r="171" customHeight="1" ht="140.0">
+      <c r="A171" s="1" t="inlineStr">
         <is>
           <t>724279</t>
         </is>
       </c>
-      <c r="C170" s="1" t="inlineStr">
+      <c r="C171" s="1" t="inlineStr">
         <is>
           <t>PENFOLD DIRECT</t>
         </is>
       </c>
-      <c r="D170" s="1" t="inlineStr">
+      <c r="D171" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E170" s="1" t="inlineStr">
+      <c r="E171" s="1" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
-      <c r="F170" s="1" t="inlineStr">
+      <c r="F171" s="1" t="inlineStr">
         <is>
           <t>WCP Brand Pty Limited</t>
         </is>
       </c>
     </row>
-    <row r="171" customHeight="1" ht="140.0">
-      <c r="A171" s="1" t="inlineStr">
+    <row r="172" customHeight="1" ht="140.0">
+      <c r="A172" s="1" t="inlineStr">
         <is>
           <t>860516</t>
         </is>
       </c>
-      <c r="C171" s="1" t="inlineStr">
+      <c r="C172" s="1" t="inlineStr">
         <is>
           <t>LOXIT</t>
         </is>
       </c>
-      <c r="D171" s="1" t="inlineStr">
+      <c r="D172" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E171" s="1" t="inlineStr">
+      <c r="E172" s="1" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
-      <c r="F171" s="1" t="inlineStr">
+      <c r="F172" s="1" t="inlineStr">
         <is>
           <t>Bruce Richard Penfold; Diana Amy Penfold</t>
         </is>
       </c>
     </row>
-    <row r="172" customHeight="1" ht="140.0">
-      <c r="A172" s="1" t="inlineStr">
+    <row r="173" customHeight="1" ht="140.0">
+      <c r="A173" s="1" t="inlineStr">
         <is>
           <t>972780</t>
         </is>
       </c>
-      <c r="C172" s="1" t="inlineStr">
+      <c r="C173" s="1" t="inlineStr">
         <is>
           <t>WC Penfold</t>
         </is>
       </c>
-      <c r="D172" s="1" t="inlineStr">
+      <c r="D173" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E172" s="1" t="inlineStr">
+      <c r="E173" s="1" t="inlineStr">
         <is>
           <t>16, 35</t>
         </is>
       </c>
-      <c r="F172" s="1" t="inlineStr">
+      <c r="F173" s="1" t="inlineStr">
         <is>
           <t>Monica Meneses</t>
         </is>
       </c>
     </row>
-    <row r="173" customHeight="1" ht="140.0">
-      <c r="A173" s="1" t="inlineStr">
+    <row r="174" customHeight="1" ht="140.0">
+      <c r="A174" s="1" t="inlineStr">
         <is>
           <t>1023877</t>
         </is>
       </c>
-      <c r="C173" s="1" t="inlineStr">
+      <c r="C174" s="1" t="inlineStr">
         <is>
           <t>PP PENFOLD PROJECTS LANDSCAPING</t>
         </is>
       </c>
-      <c r="D173" s="1" t="inlineStr">
+      <c r="D174" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E173" s="1" t="inlineStr">
+      <c r="E174" s="1" t="inlineStr">
         <is>
           <t>37, 44</t>
         </is>
       </c>
-      <c r="F173" s="1" t="inlineStr">
+      <c r="F174" s="1" t="inlineStr">
         <is>
           <t>Penfold Projects Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="174" customHeight="1" ht="140.0">
-      <c r="A174" s="1" t="inlineStr">
+    <row r="175" customHeight="1" ht="140.0">
+      <c r="A175" s="1" t="inlineStr">
         <is>
           <t>1059381</t>
         </is>
       </c>
-      <c r="C174" s="1" t="inlineStr">
+      <c r="C175" s="1" t="inlineStr">
         <is>
           <t>PRINTEZY</t>
         </is>
       </c>
-      <c r="D174" s="1" t="inlineStr">
+      <c r="D175" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E174" s="1" t="inlineStr">
+      <c r="E175" s="1" t="inlineStr">
         <is>
           <t>9, 35, 40</t>
         </is>
       </c>
-      <c r="F174" s="1" t="inlineStr">
+      <c r="F175" s="1" t="inlineStr">
         <is>
           <t>Penfold Buscombe Australia Pty Limited</t>
         </is>
       </c>
     </row>
-    <row r="175" customHeight="1" ht="140.0">
-      <c r="A175" s="1" t="inlineStr">
+    <row r="176" customHeight="1" ht="140.0">
+      <c r="A176" s="1" t="inlineStr">
         <is>
           <t>1059382</t>
         </is>
       </c>
-      <c r="C175" s="1" t="inlineStr">
+      <c r="C176" s="1" t="inlineStr">
         <is>
           <t>DAMEZY</t>
         </is>
       </c>
-      <c r="D175" s="1" t="inlineStr">
+      <c r="D176" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E175" s="1" t="inlineStr">
+      <c r="E176" s="1" t="inlineStr">
         <is>
           <t>9, 35, 40</t>
         </is>
       </c>
-      <c r="F175" s="1" t="inlineStr">
+      <c r="F176" s="1" t="inlineStr">
         <is>
           <t>Penfold Buscombe Australia Pty Limited</t>
         </is>
       </c>
     </row>
-    <row r="176" customHeight="1" ht="140.0">
-      <c r="A176" s="1" t="inlineStr">
+    <row r="177" customHeight="1" ht="140.0">
+      <c r="A177" s="1" t="inlineStr">
         <is>
           <t>1311084</t>
         </is>
       </c>
-      <c r="C176" s="1" t="inlineStr">
+      <c r="C177" s="1" t="inlineStr">
         <is>
           <t>web mastermind</t>
         </is>
       </c>
-      <c r="D176" s="1" t="inlineStr">
+      <c r="D177" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E176" s="1" t="inlineStr">
+      <c r="E177" s="1" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
-      <c r="F176" s="1" t="inlineStr">
+      <c r="F177" s="1" t="inlineStr">
         <is>
           <t>David Penfold</t>
         </is>
       </c>
     </row>
-    <row r="177" customHeight="1" ht="140.0">
-      <c r="A177" s="1" t="inlineStr">
+    <row r="178" customHeight="1" ht="140.0">
+      <c r="A178" s="1" t="inlineStr">
         <is>
           <t>1311085</t>
         </is>
       </c>
-      <c r="C177" s="1" t="inlineStr">
+      <c r="C178" s="1" t="inlineStr">
         <is>
           <t>WM</t>
         </is>
       </c>
-      <c r="D177" s="1" t="inlineStr">
+      <c r="D178" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E177" s="1" t="inlineStr">
+      <c r="E178" s="1" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
-      <c r="F177" s="1" t="inlineStr">
+      <c r="F178" s="1" t="inlineStr">
         <is>
           <t>David Penfold</t>
         </is>
       </c>
     </row>
-    <row r="178" customHeight="1" ht="140.0">
-      <c r="A178" s="1" t="inlineStr">
+    <row r="179" customHeight="1" ht="140.0">
+      <c r="A179" s="1" t="inlineStr">
         <is>
           <t>1329098</t>
         </is>
       </c>
-      <c r="C178" s="1" t="inlineStr">
+      <c r="C179" s="1" t="inlineStr">
         <is>
           <t>KATUNGA PRIME SAMM LAMB IT'S A TASTE SENSATION TREVOR &amp; LIZ PENFOLD</t>
         </is>
       </c>
-      <c r="D178" s="1" t="inlineStr">
+      <c r="D179" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E178" s="1" t="inlineStr">
+      <c r="E179" s="1" t="inlineStr">
         <is>
           <t>29, 43</t>
         </is>
       </c>
-      <c r="F178" s="1" t="inlineStr">
+      <c r="F179" s="1" t="inlineStr">
         <is>
           <t>Trevor Penfold</t>
         </is>
       </c>
     </row>
-    <row r="179" customHeight="1" ht="140.0">
-      <c r="A179" s="1" t="inlineStr">
+    <row r="180" customHeight="1" ht="140.0">
+      <c r="A180" s="1" t="inlineStr">
         <is>
           <t>1511173</t>
         </is>
       </c>
-      <c r="C179" s="1" t="inlineStr">
+      <c r="C180" s="1" t="inlineStr">
         <is>
           <t>SUPA SEED HYDROSEEDING &amp; HYDROMULCHING</t>
         </is>
       </c>
-      <c r="D179" s="1" t="inlineStr">
+      <c r="D180" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E179" s="1" t="inlineStr">
+      <c r="E180" s="1" t="inlineStr">
         <is>
           <t>37</t>
         </is>
       </c>
-      <c r="F179" s="1" t="inlineStr">
+      <c r="F180" s="1" t="inlineStr">
         <is>
           <t>Penfold Projects Pty Ltd As Trustee For the TP Property Trust</t>
         </is>
       </c>
     </row>
-    <row r="180" customHeight="1" ht="140.0">
-      <c r="A180" s="1" t="inlineStr">
+    <row r="181" customHeight="1" ht="140.0">
+      <c r="A181" s="1" t="inlineStr">
         <is>
           <t>1532901</t>
         </is>
       </c>
-      <c r="C180" s="1" t="inlineStr">
+      <c r="C181" s="1" t="inlineStr">
         <is>
           <t>PENFOLDS ORANA</t>
         </is>
       </c>
-      <c r="D180" s="1" t="inlineStr">
+      <c r="D181" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E180" s="1" t="inlineStr">
+      <c r="E181" s="1" t="inlineStr">
         <is>
           <t>41, 43</t>
         </is>
       </c>
-      <c r="F180" s="1" t="inlineStr">
+      <c r="F181" s="1" t="inlineStr">
         <is>
           <t>Southcorp Brands Pty Limited</t>
         </is>
       </c>
     </row>
-    <row r="181" customHeight="1" ht="140.0">
-      <c r="A181" s="1" t="inlineStr">
+    <row r="182" customHeight="1" ht="140.0">
+      <c r="A182" s="1" t="inlineStr">
         <is>
           <t>1544865</t>
         </is>
       </c>
-      <c r="C181" s="1" t="inlineStr">
+      <c r="C182" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="D181" s="1" t="inlineStr">
+      <c r="D182" s="1" t="inlineStr">
         <is>
           <t>Ceased - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E181" s="1" t="inlineStr">
+      <c r="E182" s="1" t="inlineStr">
         <is>
           <t>18, 25, 28</t>
         </is>
       </c>
-      <c r="F181" s="1" t="inlineStr">
+      <c r="F182" s="1" t="inlineStr">
         <is>
           <t>Penfold Golf Limited</t>
         </is>
       </c>
     </row>
-    <row r="182" customHeight="1" ht="140.0">
-      <c r="A182" s="1" t="inlineStr">
+    <row r="183" customHeight="1" ht="140.0">
+      <c r="A183" s="1" t="inlineStr">
         <is>
           <t>1760673</t>
         </is>
       </c>
-      <c r="C182" s="1" t="inlineStr">
+      <c r="C183" s="1" t="inlineStr">
         <is>
           <t>P PENFOLD GROUP</t>
         </is>
       </c>
-      <c r="D182" s="1" t="inlineStr">
+      <c r="D183" s="1" t="inlineStr">
         <is>
           <t>Removed:
 Non-use</t>
         </is>
       </c>
-      <c r="E182" s="1" t="inlineStr">
+      <c r="E183" s="1" t="inlineStr">
         <is>
           <t>37</t>
         </is>
       </c>
-      <c r="F182" s="1" t="inlineStr">
+      <c r="F183" s="1" t="inlineStr">
         <is>
           <t>Todd Ewan Penfold</t>
         </is>
       </c>
     </row>
-    <row r="183" customHeight="1" ht="140.0">
-      <c r="A183" s="1" t="inlineStr">
+    <row r="184" customHeight="1" ht="140.0">
+      <c r="A184" s="1" t="inlineStr">
         <is>
           <t>1887168</t>
         </is>
       </c>
-      <c r="C183" s="1" t="inlineStr">
+      <c r="C184" s="1" t="inlineStr">
         <is>
           <t>P PENFOLD PROJECTS</t>
         </is>
       </c>
-      <c r="D183" s="1" t="inlineStr">
+      <c r="D184" s="1" t="inlineStr">
         <is>
           <t>Removed:
 Non-use</t>
         </is>
       </c>
-      <c r="E183" s="1" t="inlineStr">
+      <c r="E184" s="1" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
-      <c r="F183" s="1" t="inlineStr">
+      <c r="F184" s="1" t="inlineStr">
         <is>
           <t>Todd Ewan Penfold</t>
         </is>
       </c>
     </row>
-    <row r="184" customHeight="1" ht="140.0">
-      <c r="A184" s="1" t="inlineStr">
+    <row r="185" customHeight="1" ht="140.0">
+      <c r="A185" s="1" t="inlineStr">
         <is>
           <t>1887172</t>
         </is>
       </c>
-      <c r="C184" s="1" t="inlineStr">
+      <c r="C185" s="1" t="inlineStr">
         <is>
           <t>P PENFOLD PROJECTS</t>
         </is>
       </c>
-      <c r="D184" s="1" t="inlineStr">
+      <c r="D185" s="1" t="inlineStr">
         <is>
           <t>Removed:
 Non-use</t>
         </is>
       </c>
-      <c r="E184" s="1" t="inlineStr">
+      <c r="E185" s="1" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
-      <c r="F184" s="1" t="inlineStr">
+      <c r="F185" s="1" t="inlineStr">
         <is>
           <t>Todd Ewan Penfold</t>
         </is>
       </c>
     </row>
-    <row r="185" customHeight="1" ht="140.0">
-      <c r="A185" s="1" t="inlineStr">
+    <row r="186" customHeight="1" ht="140.0">
+      <c r="A186" s="1" t="inlineStr">
         <is>
           <t>2050046</t>
         </is>
       </c>
-      <c r="C185" s="1" t="inlineStr">
+      <c r="C186" s="1" t="inlineStr">
         <is>
           <t>P PENFOLD REALTY</t>
         </is>
       </c>
-      <c r="D185" s="1" t="inlineStr">
+      <c r="D186" s="1" t="inlineStr">
         <is>
           <t>Removed:
 Non-use</t>
         </is>
       </c>
-      <c r="E185" s="1" t="inlineStr">
+      <c r="E186" s="1" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
-      <c r="F185" s="1" t="inlineStr">
+      <c r="F186" s="1" t="inlineStr">
         <is>
           <t>Penfold Realty Group Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="186" customHeight="1" ht="140.0">
-      <c r="A186" s="1" t="inlineStr">
+    <row r="187" customHeight="1" ht="140.0">
+      <c r="A187" s="1" t="inlineStr">
         <is>
           <t>2050051</t>
         </is>
       </c>
-      <c r="C186" s="1" t="inlineStr">
+      <c r="C187" s="1" t="inlineStr">
         <is>
           <t>P PENFOLD PROPERTY SERVICES</t>
         </is>
       </c>
-      <c r="D186" s="1" t="inlineStr">
+      <c r="D187" s="1" t="inlineStr">
         <is>
           <t>Removed:
 Non-use</t>
         </is>
       </c>
-      <c r="E186" s="1" t="inlineStr">
+      <c r="E187" s="1" t="inlineStr">
         <is>
           <t>37</t>
         </is>
       </c>
-      <c r="F186" s="1" t="inlineStr">
+      <c r="F187" s="1" t="inlineStr">
         <is>
           <t>Penfold Projects Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="187" customHeight="1" ht="140.0">
-      <c r="A187" s="1" t="inlineStr">
+    <row r="188" customHeight="1" ht="140.0">
+      <c r="A188" s="1" t="inlineStr">
         <is>
           <t>103452</t>
         </is>
       </c>
-      <c r="C187" s="1" t="inlineStr">
+      <c r="C188" s="1" t="inlineStr">
         <is>
           <t>MANTILLO
 PENFOLDS</t>
         </is>
       </c>
-      <c r="D187" s="1" t="inlineStr">
+      <c r="D188" s="1" t="inlineStr">
         <is>
           <t>Status not available</t>
         </is>
       </c>
-      <c r="E187" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F187" s="1" t="inlineStr">
+      <c r="E188" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F188" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
-    <row r="188" customHeight="1" ht="140.0">
-      <c r="A188" s="1" t="inlineStr">
+    <row r="189" customHeight="1" ht="140.0">
+      <c r="A189" s="1" t="inlineStr">
         <is>
           <t>180311</t>
         </is>
       </c>
-      <c r="C188" s="1" t="inlineStr">
+      <c r="C189" s="1" t="inlineStr">
         <is>
           <t>HYLAND WHISKY
 PENFOLDS WINES PTY LTD</t>
         </is>
       </c>
-      <c r="D188" s="1" t="inlineStr">
+      <c r="D189" s="1" t="inlineStr">
         <is>
           <t>Refused:
 Pre 1995 refused</t>
         </is>
       </c>
-      <c r="E188" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F188" s="1" t="inlineStr">
+      <c r="E189" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F189" s="1" t="inlineStr">
         <is>
           <t>Penfolds Wines Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="189" customHeight="1" ht="140.0">
-      <c r="A189" s="1" t="inlineStr">
+    <row r="190" customHeight="1" ht="140.0">
+      <c r="A190" s="1" t="inlineStr">
         <is>
           <t>180312</t>
         </is>
       </c>
-      <c r="C189" s="1" t="inlineStr">
+      <c r="C190" s="1" t="inlineStr">
         <is>
           <t>HYLAND</t>
         </is>
       </c>
-      <c r="D189" s="1" t="inlineStr">
+      <c r="D190" s="1" t="inlineStr">
         <is>
           <t>Refused:
 Pre 1995 refused</t>
         </is>
       </c>
-      <c r="E189" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F189" s="1" t="inlineStr">
+      <c r="E190" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F190" s="1" t="inlineStr">
         <is>
           <t>Penfolds Wines Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="190" customHeight="1" ht="140.0">
-      <c r="A190" s="1" t="inlineStr">
+    <row r="191" customHeight="1" ht="140.0">
+      <c r="A191" s="1" t="inlineStr">
         <is>
           <t>182852</t>
         </is>
       </c>
-      <c r="C190" s="1" t="inlineStr">
+      <c r="C191" s="1" t="inlineStr">
         <is>
           <t>MANTILLA
 PENFOLDS</t>
         </is>
       </c>
-      <c r="D190" s="1" t="inlineStr">
-[...25 lines deleted...]
-      </c>
       <c r="D191" s="1" t="inlineStr">
         <is>
           <t>Status not available</t>
         </is>
       </c>
       <c r="E191" s="1" t="inlineStr">
         <is>
           <t>33</t>
         </is>
       </c>
       <c r="F191" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="192" customHeight="1" ht="140.0">
       <c r="A192" s="1" t="inlineStr">
         <is>
+          <t>182853</t>
+        </is>
+      </c>
+      <c r="C192" s="1" t="inlineStr">
+        <is>
+          <t>PENFOLDS</t>
+        </is>
+      </c>
+      <c r="D192" s="1" t="inlineStr">
+        <is>
+          <t>Status not available</t>
+        </is>
+      </c>
+      <c r="E192" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F192" s="1" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="193" customHeight="1" ht="140.0">
+      <c r="A193" s="1" t="inlineStr">
+        <is>
           <t>184867</t>
         </is>
       </c>
-      <c r="C192" s="1" t="inlineStr">
+      <c r="C193" s="1" t="inlineStr">
         <is>
           <t>OLOROSO
 PENFOLDS</t>
         </is>
       </c>
-      <c r="D192" s="1" t="inlineStr">
+      <c r="D193" s="1" t="inlineStr">
         <is>
           <t>Status not available</t>
         </is>
       </c>
-      <c r="E192" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F192" s="1" t="inlineStr">
+      <c r="E193" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F193" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
-    <row r="193" customHeight="1" ht="140.0">
-      <c r="A193" s="1" t="inlineStr">
+    <row r="194" customHeight="1" ht="140.0">
+      <c r="A194" s="1" t="inlineStr">
         <is>
           <t>188131</t>
         </is>
       </c>
-      <c r="C193" s="1" t="inlineStr">
+      <c r="C194" s="1" t="inlineStr">
         <is>
           <t>PW
 PENFOLDS
 ROSAY</t>
         </is>
       </c>
-      <c r="D193" s="1" t="inlineStr">
+      <c r="D194" s="1" t="inlineStr">
         <is>
           <t>Status not available</t>
         </is>
       </c>
-      <c r="E193" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F193" s="1" t="inlineStr">
+      <c r="E194" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F194" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
-    <row r="194" customHeight="1" ht="140.0">
-      <c r="A194" s="1" t="inlineStr">
+    <row r="195" customHeight="1" ht="140.0">
+      <c r="A195" s="1" t="inlineStr">
         <is>
           <t>195872</t>
         </is>
       </c>
-      <c r="C194" s="1" t="inlineStr">
+      <c r="C195" s="1" t="inlineStr">
         <is>
           <t>PENFOLDS GRAVES
 CHATEAU BOTTLING</t>
         </is>
       </c>
-      <c r="D194" s="1" t="inlineStr">
+      <c r="D195" s="1" t="inlineStr">
         <is>
           <t>Status not available</t>
         </is>
       </c>
-      <c r="E194" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F194" s="1" t="inlineStr">
+      <c r="E195" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F195" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
-    <row r="195" customHeight="1" ht="140.0">
-      <c r="A195" s="1" t="inlineStr">
+    <row r="196" customHeight="1" ht="140.0">
+      <c r="A196" s="1" t="inlineStr">
         <is>
           <t>261375</t>
         </is>
       </c>
-      <c r="C195" s="1" t="inlineStr">
+      <c r="C196" s="1" t="inlineStr">
         <is>
           <t>PENFOLDS
 RIVERBROOK CIDER</t>
         </is>
       </c>
-      <c r="D195" s="1" t="inlineStr">
+      <c r="D196" s="1" t="inlineStr">
         <is>
           <t>Status not available</t>
         </is>
       </c>
-      <c r="E195" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F195" s="1" t="inlineStr">
+      <c r="E196" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F196" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
-    <row r="196" customHeight="1" ht="140.0">
-      <c r="A196" s="1" t="inlineStr">
+    <row r="197" customHeight="1" ht="140.0">
+      <c r="A197" s="1" t="inlineStr">
         <is>
           <t>320982</t>
         </is>
       </c>
-      <c r="C196" s="1" t="inlineStr">
+      <c r="C197" s="1" t="inlineStr">
         <is>
           <t>PENFOLDS VINEYARD WHITE
 VINEYARD WHITE BURGUNDY</t>
         </is>
       </c>
-      <c r="D196" s="1" t="inlineStr">
+      <c r="D197" s="1" t="inlineStr">
         <is>
           <t>Status not available</t>
         </is>
       </c>
-      <c r="E196" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F196" s="1" t="inlineStr">
+      <c r="E197" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F197" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
-    <row r="197" customHeight="1" ht="140.0">
-      <c r="A197" s="1" t="inlineStr">
+    <row r="198" customHeight="1" ht="140.0">
+      <c r="A198" s="1" t="inlineStr">
         <is>
           <t>322350</t>
         </is>
       </c>
-      <c r="C197" s="1" t="inlineStr">
+      <c r="C198" s="1" t="inlineStr">
         <is>
           <t>PENFOLDS
 LATE HARVEST</t>
         </is>
       </c>
-      <c r="D197" s="1" t="inlineStr">
+      <c r="D198" s="1" t="inlineStr">
         <is>
           <t>Status not available</t>
         </is>
       </c>
-      <c r="E197" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F197" s="1" t="inlineStr">
+      <c r="E198" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F198" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
-    <row r="198" customHeight="1" ht="140.0">
-      <c r="A198" s="1" t="inlineStr">
+    <row r="199" customHeight="1" ht="140.0">
+      <c r="A199" s="1" t="inlineStr">
         <is>
           <t>338277</t>
         </is>
       </c>
-      <c r="C198" s="1" t="inlineStr">
+      <c r="C199" s="1" t="inlineStr">
         <is>
           <t>CHARDON</t>
         </is>
       </c>
-      <c r="D198" s="1" t="inlineStr">
+      <c r="D199" s="1" t="inlineStr">
         <is>
           <t>Withdrawn:
 Applicant request</t>
         </is>
       </c>
-      <c r="E198" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F198" s="1" t="inlineStr">
+      <c r="E199" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F199" s="1" t="inlineStr">
         <is>
           <t>Penfolds Wines (N.Z.) Ltd.</t>
         </is>
       </c>
     </row>
-    <row r="199" customHeight="1" ht="140.0">
-      <c r="A199" s="1" t="inlineStr">
+    <row r="200" customHeight="1" ht="140.0">
+      <c r="A200" s="1" t="inlineStr">
         <is>
           <t>343225</t>
         </is>
       </c>
-      <c r="C199" s="1" t="inlineStr">
+      <c r="C200" s="1" t="inlineStr">
         <is>
           <t>PENFOLDS VINEYARD</t>
         </is>
       </c>
-      <c r="D199" s="1" t="inlineStr">
+      <c r="D200" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E199" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F199" s="1" t="inlineStr">
+      <c r="E200" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F200" s="1" t="inlineStr">
         <is>
           <t>Penfolds Wines Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="200" customHeight="1" ht="140.0">
-      <c r="A200" s="1" t="inlineStr">
+    <row r="201" customHeight="1" ht="140.0">
+      <c r="A201" s="1" t="inlineStr">
         <is>
           <t>378905</t>
         </is>
       </c>
-      <c r="C200" s="1" t="inlineStr">
+      <c r="C201" s="1" t="inlineStr">
         <is>
           <t>PENFOLDS
 WOODHILL
 IN VINO VERITAS
 KWMR</t>
         </is>
       </c>
-      <c r="D200" s="1" t="inlineStr">
+      <c r="D201" s="1" t="inlineStr">
         <is>
           <t>Status not available</t>
         </is>
       </c>
-      <c r="E200" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F200" s="1" t="inlineStr">
+      <c r="E201" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F201" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
-    <row r="201" customHeight="1" ht="140.0">
-      <c r="A201" s="1" t="inlineStr">
+    <row r="202" customHeight="1" ht="140.0">
+      <c r="A202" s="1" t="inlineStr">
         <is>
           <t>378906</t>
         </is>
       </c>
-      <c r="C201" s="1" t="inlineStr">
+      <c r="C202" s="1" t="inlineStr">
         <is>
           <t>PENFOLDS
 MULLER THURGAN
 KWMR
 IN VINO VERITAS
 RHINESDALE</t>
         </is>
       </c>
-      <c r="D201" s="1" t="inlineStr">
-[...25 lines deleted...]
-      </c>
       <c r="D202" s="1" t="inlineStr">
         <is>
           <t>Status not available</t>
         </is>
       </c>
       <c r="E202" s="1" t="inlineStr">
         <is>
           <t>33</t>
         </is>
       </c>
       <c r="F202" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="203" customHeight="1" ht="140.0">
       <c r="A203" s="1" t="inlineStr">
         <is>
+          <t>381453</t>
+        </is>
+      </c>
+      <c r="C203" s="1" t="inlineStr">
+        <is>
+          <t>PENFOLDS MAGILL PORT</t>
+        </is>
+      </c>
+      <c r="D203" s="1" t="inlineStr">
+        <is>
+          <t>Status not available</t>
+        </is>
+      </c>
+      <c r="E203" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F203" s="1" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="204" customHeight="1" ht="140.0">
+      <c r="A204" s="1" t="inlineStr">
+        <is>
           <t>445484</t>
         </is>
       </c>
-      <c r="C203" s="1" t="inlineStr">
+      <c r="C204" s="1" t="inlineStr">
         <is>
           <t>PENFOLD</t>
         </is>
       </c>
-      <c r="D203" s="1" t="inlineStr">
+      <c r="D204" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E203" s="1" t="inlineStr">
+      <c r="E204" s="1" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
-      <c r="F203" s="1" t="inlineStr">
+      <c r="F204" s="1" t="inlineStr">
         <is>
           <t>Penfold Golf Ltd.</t>
         </is>
       </c>
     </row>
-    <row r="204" customHeight="1" ht="140.0">
-      <c r="A204" s="1" t="inlineStr">
+    <row r="205" customHeight="1" ht="140.0">
+      <c r="A205" s="1" t="inlineStr">
         <is>
           <t>471491</t>
         </is>
       </c>
-      <c r="C204" s="1" t="inlineStr">
+      <c r="C205" s="1" t="inlineStr">
         <is>
           <t>THE CLARE ESTATE
 PENFOLDS
 CHARDONNAY VINTAGE 1986
 EST 1844</t>
         </is>
       </c>
-      <c r="D204" s="1" t="inlineStr">
+      <c r="D205" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E204" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F204" s="1" t="inlineStr">
+      <c r="E205" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F205" s="1" t="inlineStr">
         <is>
           <t>Southcorp Wines Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="205" customHeight="1" ht="140.0">
-      <c r="A205" s="1" t="inlineStr">
+    <row r="206" customHeight="1" ht="140.0">
+      <c r="A206" s="1" t="inlineStr">
         <is>
           <t>507648</t>
         </is>
       </c>
-      <c r="C205" s="1" t="inlineStr">
+      <c r="C206" s="1" t="inlineStr">
         <is>
           <t>PENFOLD</t>
         </is>
       </c>
-      <c r="D205" s="1" t="inlineStr">
+      <c r="D206" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E205" s="1" t="inlineStr">
+      <c r="E206" s="1" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
-      <c r="F205" s="1" t="inlineStr">
+      <c r="F206" s="1" t="inlineStr">
         <is>
           <t>Penfold Golf Ltd</t>
         </is>
       </c>
     </row>
-    <row r="206" customHeight="1" ht="140.0">
-      <c r="A206" s="1" t="inlineStr">
+    <row r="207" customHeight="1" ht="140.0">
+      <c r="A207" s="1" t="inlineStr">
         <is>
           <t>514491</t>
         </is>
       </c>
-      <c r="C206" s="1" t="inlineStr">
+      <c r="C207" s="1" t="inlineStr">
         <is>
           <t>"KYLIE THE COW"</t>
         </is>
       </c>
-      <c r="D206" s="1" t="inlineStr">
+      <c r="D207" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E206" s="1" t="inlineStr">
+      <c r="E207" s="1" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
-      <c r="F206" s="1" t="inlineStr">
+      <c r="F207" s="1" t="inlineStr">
         <is>
           <t>Penfold Group Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="207" customHeight="1" ht="140.0">
-      <c r="A207" s="1" t="inlineStr">
+    <row r="208" customHeight="1" ht="140.0">
+      <c r="A208" s="1" t="inlineStr">
         <is>
           <t>551684</t>
         </is>
       </c>
-      <c r="C207" s="1" t="inlineStr">
+      <c r="C208" s="1" t="inlineStr">
         <is>
           <t>PENFOLDS</t>
         </is>
       </c>
-      <c r="D207" s="1" t="inlineStr">
+      <c r="D208" s="1" t="inlineStr">
         <is>
           <t>Linked:
 Linked/merged after registration</t>
         </is>
       </c>
-      <c r="E207" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F207" s="1" t="inlineStr">
+      <c r="E208" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F208" s="1" t="inlineStr">
         <is>
           <t>Southcorp Brands Pty Limited</t>
         </is>
       </c>
     </row>
-    <row r="208" customHeight="1" ht="140.0">
-      <c r="A208" s="1" t="inlineStr">
+    <row r="209" customHeight="1" ht="140.0">
+      <c r="A209" s="1" t="inlineStr">
         <is>
           <t>627279</t>
         </is>
       </c>
-      <c r="C208" s="1" t="inlineStr">
+      <c r="C209" s="1" t="inlineStr">
         <is>
           <t>WC PENFOLD CORPORATE</t>
         </is>
       </c>
-      <c r="D208" s="1" t="inlineStr">
+      <c r="D209" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E208" s="1" t="inlineStr">
+      <c r="E209" s="1" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
-      <c r="F208" s="1" t="inlineStr">
+      <c r="F209" s="1" t="inlineStr">
         <is>
           <t>WC Penfold &amp; Co. Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="209" customHeight="1" ht="140.0">
-      <c r="A209" s="1" t="inlineStr">
+    <row r="210" customHeight="1" ht="140.0">
+      <c r="A210" s="1" t="inlineStr">
         <is>
           <t>627281</t>
         </is>
       </c>
-      <c r="C209" s="1" t="inlineStr">
+      <c r="C210" s="1" t="inlineStr">
         <is>
           <t>PENFOLD DIRECT</t>
         </is>
       </c>
-      <c r="D209" s="1" t="inlineStr">
+      <c r="D210" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E209" s="1" t="inlineStr">
+      <c r="E210" s="1" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
-      <c r="F209" s="1" t="inlineStr">
+      <c r="F210" s="1" t="inlineStr">
         <is>
           <t>WC Penfold &amp; Co. Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="210" customHeight="1" ht="140.0">
-      <c r="A210" s="1" t="inlineStr">
+    <row r="211" customHeight="1" ht="140.0">
+      <c r="A211" s="1" t="inlineStr">
         <is>
           <t>656877</t>
         </is>
       </c>
-      <c r="C210" s="1" t="inlineStr">
+      <c r="C211" s="1" t="inlineStr">
         <is>
           <t>THE STATIONER</t>
         </is>
       </c>
-      <c r="D210" s="1" t="inlineStr">
+      <c r="D211" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E210" s="1" t="inlineStr">
+      <c r="E211" s="1" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
-      <c r="F210" s="1" t="inlineStr">
+      <c r="F211" s="1" t="inlineStr">
         <is>
           <t>WC Penfold &amp; Co. Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="211" customHeight="1" ht="140.0">
-      <c r="A211" s="1" t="inlineStr">
+    <row r="212" customHeight="1" ht="140.0">
+      <c r="A212" s="1" t="inlineStr">
         <is>
           <t>657602</t>
         </is>
       </c>
-      <c r="C211" s="1" t="inlineStr">
+      <c r="C212" s="1" t="inlineStr">
         <is>
           <t>EZI POST</t>
         </is>
       </c>
-      <c r="D211" s="1" t="inlineStr">
+      <c r="D212" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E211" s="1" t="inlineStr">
+      <c r="E212" s="1" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
-      <c r="F211" s="1" t="inlineStr">
+      <c r="F212" s="1" t="inlineStr">
         <is>
           <t>WC Penfold &amp; Co. Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="212" customHeight="1" ht="140.0">
-      <c r="A212" s="1" t="inlineStr">
+    <row r="213" customHeight="1" ht="140.0">
+      <c r="A213" s="1" t="inlineStr">
         <is>
           <t>712149</t>
         </is>
       </c>
-      <c r="C212" s="1" t="inlineStr">
+      <c r="C213" s="1" t="inlineStr">
         <is>
           <t>W C PENFOLD CORPORATE</t>
         </is>
       </c>
-      <c r="D212" s="1" t="inlineStr">
+      <c r="D213" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E212" s="1" t="inlineStr">
+      <c r="E213" s="1" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
-      <c r="F212" s="1" t="inlineStr">
+      <c r="F213" s="1" t="inlineStr">
         <is>
           <t>W C Penfold &amp; Co. Pty Limited</t>
         </is>
       </c>
     </row>
-    <row r="213" customHeight="1" ht="140.0">
-      <c r="A213" s="1" t="inlineStr">
+    <row r="214" customHeight="1" ht="140.0">
+      <c r="A214" s="1" t="inlineStr">
         <is>
           <t>712150</t>
         </is>
       </c>
-      <c r="C213" s="1" t="inlineStr">
+      <c r="C214" s="1" t="inlineStr">
         <is>
           <t>WC PENFOLD CORPORATE</t>
         </is>
       </c>
-      <c r="D213" s="1" t="inlineStr">
+      <c r="D214" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E213" s="1" t="inlineStr">
+      <c r="E214" s="1" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
-      <c r="F213" s="1" t="inlineStr">
+      <c r="F214" s="1" t="inlineStr">
         <is>
           <t>W C Penfold &amp; Co. Pty Limited</t>
         </is>
       </c>
     </row>
-    <row r="214" customHeight="1" ht="140.0">
-      <c r="A214" s="1" t="inlineStr">
+    <row r="215" customHeight="1" ht="140.0">
+      <c r="A215" s="1" t="inlineStr">
         <is>
           <t>822308</t>
         </is>
       </c>
-      <c r="C214" s="1" t="inlineStr">
+      <c r="C215" s="1" t="inlineStr">
         <is>
           <t>HALOGEN</t>
         </is>
       </c>
-      <c r="D214" s="1" t="inlineStr">
+      <c r="D215" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Registration fee not paid on time</t>
         </is>
       </c>
-      <c r="E214" s="1" t="inlineStr">
+      <c r="E215" s="1" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
-      <c r="F214" s="1" t="inlineStr">
+      <c r="F215" s="1" t="inlineStr">
         <is>
           <t>Andrew Harding; Matthew Redmond; Peter Cook; Andrew Wane; Craig Penfold</t>
         </is>
       </c>
     </row>
-    <row r="215" customHeight="1" ht="140.0">
-      <c r="A215" s="1" t="inlineStr">
+    <row r="216" customHeight="1" ht="140.0">
+      <c r="A216" s="1" t="inlineStr">
         <is>
           <t>825826</t>
         </is>
       </c>
-      <c r="C215" s="1" t="inlineStr">
+      <c r="C216" s="1" t="inlineStr">
         <is>
           <t>PENFOLD BUSINESS SYSTEMS</t>
         </is>
       </c>
-      <c r="D215" s="1" t="inlineStr">
+      <c r="D216" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E215" s="1" t="inlineStr">
+      <c r="E216" s="1" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
-      <c r="F215" s="1" t="inlineStr">
+      <c r="F216" s="1" t="inlineStr">
         <is>
           <t>Errington Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="216" customHeight="1" ht="140.0">
-      <c r="A216" s="1" t="inlineStr">
+    <row r="217" customHeight="1" ht="140.0">
+      <c r="A217" s="1" t="inlineStr">
         <is>
           <t>838059</t>
         </is>
       </c>
-      <c r="C216" s="1" t="inlineStr">
+      <c r="C217" s="1" t="inlineStr">
         <is>
           <t>Spimaster</t>
         </is>
       </c>
-      <c r="D216" s="1" t="inlineStr">
+      <c r="D217" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E216" s="1" t="inlineStr">
+      <c r="E217" s="1" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
-      <c r="F216" s="1" t="inlineStr">
+      <c r="F217" s="1" t="inlineStr">
         <is>
           <t>Penfold Capital Management Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="217" customHeight="1" ht="140.0">
-      <c r="A217" s="1" t="inlineStr">
+    <row r="218" customHeight="1" ht="140.0">
+      <c r="A218" s="1" t="inlineStr">
         <is>
           <t>854742</t>
         </is>
       </c>
-      <c r="C217" s="1" t="inlineStr">
+      <c r="C218" s="1" t="inlineStr">
         <is>
           <t>SpiTrading</t>
         </is>
       </c>
-      <c r="D217" s="1" t="inlineStr">
+      <c r="D218" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E217" s="1" t="inlineStr">
+      <c r="E218" s="1" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
-      <c r="F217" s="1" t="inlineStr">
+      <c r="F218" s="1" t="inlineStr">
         <is>
           <t>Penfold Capital Management Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="218" customHeight="1" ht="140.0">
-      <c r="A218" s="1" t="inlineStr">
+    <row r="219" customHeight="1" ht="140.0">
+      <c r="A219" s="1" t="inlineStr">
         <is>
           <t>855167</t>
         </is>
       </c>
-      <c r="C218" s="1" t="inlineStr">
+      <c r="C219" s="1" t="inlineStr">
         <is>
           <t>SpiTrading.com.au</t>
         </is>
       </c>
-      <c r="D218" s="1" t="inlineStr">
+      <c r="D219" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E218" s="1" t="inlineStr">
+      <c r="E219" s="1" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
-      <c r="F218" s="1" t="inlineStr">
+      <c r="F219" s="1" t="inlineStr">
         <is>
           <t>Penfold Capital Management Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="219" customHeight="1" ht="140.0">
-      <c r="A219" s="1" t="inlineStr">
+    <row r="220" customHeight="1" ht="140.0">
+      <c r="A220" s="1" t="inlineStr">
         <is>
           <t>882348</t>
         </is>
       </c>
-      <c r="C219" s="1" t="inlineStr">
+      <c r="C220" s="1" t="inlineStr">
         <is>
           <t>PENFOLDS HYLAND</t>
         </is>
       </c>
-      <c r="D219" s="1" t="inlineStr">
+      <c r="D220" s="1" t="inlineStr">
         <is>
           <t>Withdrawn:
 Applicant request</t>
         </is>
       </c>
-      <c r="E219" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F219" s="1" t="inlineStr">
+      <c r="E220" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F220" s="1" t="inlineStr">
         <is>
           <t>Southcorp Wines Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="220" customHeight="1" ht="140.0">
-      <c r="A220" s="1" t="inlineStr">
+    <row r="221" customHeight="1" ht="140.0">
+      <c r="A221" s="1" t="inlineStr">
         <is>
           <t>902798</t>
         </is>
       </c>
-      <c r="C220" s="1" t="inlineStr">
+      <c r="C221" s="1" t="inlineStr">
         <is>
           <t>SpiTrader</t>
         </is>
       </c>
-      <c r="D220" s="1" t="inlineStr">
+      <c r="D221" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E220" s="1" t="inlineStr">
+      <c r="E221" s="1" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
-      <c r="F220" s="1" t="inlineStr">
+      <c r="F221" s="1" t="inlineStr">
         <is>
           <t>Penfold Capital Managment Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="221" customHeight="1" ht="140.0">
-      <c r="A221" s="1" t="inlineStr">
+    <row r="222" customHeight="1" ht="140.0">
+      <c r="A222" s="1" t="inlineStr">
         <is>
           <t>933668</t>
         </is>
       </c>
-      <c r="C221" s="1" t="inlineStr">
+      <c r="C222" s="1" t="inlineStr">
         <is>
           <t>IndexTrader</t>
         </is>
       </c>
-      <c r="D221" s="1" t="inlineStr">
+      <c r="D222" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E221" s="1" t="inlineStr">
+      <c r="E222" s="1" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
-      <c r="F221" s="1" t="inlineStr">
+      <c r="F222" s="1" t="inlineStr">
         <is>
           <t>Penfold Capital Management Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="222" customHeight="1" ht="140.0">
-      <c r="A222" s="1" t="inlineStr">
+    <row r="223" customHeight="1" ht="140.0">
+      <c r="A223" s="1" t="inlineStr">
         <is>
           <t>972779</t>
         </is>
       </c>
-      <c r="C222" s="1" t="inlineStr">
+      <c r="C223" s="1" t="inlineStr">
         <is>
           <t>Penfold Direct</t>
         </is>
       </c>
-      <c r="D222" s="1" t="inlineStr">
+      <c r="D223" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E222" s="1" t="inlineStr">
+      <c r="E223" s="1" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
-      <c r="F222" s="1" t="inlineStr">
+      <c r="F223" s="1" t="inlineStr">
         <is>
           <t>WCP Brand Pty Limited</t>
         </is>
       </c>
     </row>
-    <row r="223" customHeight="1" ht="140.0">
-      <c r="A223" s="1" t="inlineStr">
+    <row r="224" customHeight="1" ht="140.0">
+      <c r="A224" s="1" t="inlineStr">
         <is>
           <t>1067229</t>
         </is>
       </c>
-      <c r="C223" s="1" t="inlineStr">
+      <c r="C224" s="1" t="inlineStr">
         <is>
           <t>THE BOZ
 PENFOLD</t>
         </is>
       </c>
-      <c r="D223" s="1" t="inlineStr">
+      <c r="D224" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E223" s="1" t="inlineStr">
+      <c r="E224" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="F223" s="1" t="inlineStr">
+      <c r="F224" s="1" t="inlineStr">
         <is>
           <t>The Atanak Co Pty LTD</t>
         </is>
       </c>
     </row>
-    <row r="224" customHeight="1" ht="140.0">
-      <c r="A224" s="1" t="inlineStr">
+    <row r="225" customHeight="1" ht="140.0">
+      <c r="A225" s="1" t="inlineStr">
         <is>
           <t>1068961</t>
         </is>
       </c>
-      <c r="C224" s="1" t="inlineStr">
+      <c r="C225" s="1" t="inlineStr">
         <is>
           <t>PENFOLD</t>
         </is>
       </c>
-      <c r="D224" s="1" t="inlineStr">
+      <c r="D225" s="1" t="inlineStr">
         <is>
           <t>Withdrawn:
 Applicant request</t>
         </is>
       </c>
-      <c r="E224" s="1" t="inlineStr">
+      <c r="E225" s="1" t="inlineStr">
         <is>
           <t>12, 28</t>
         </is>
       </c>
-      <c r="F224" s="1" t="inlineStr">
+      <c r="F225" s="1" t="inlineStr">
         <is>
           <t>The Atanak Co Pty LTD</t>
         </is>
       </c>
     </row>
-    <row r="225" customHeight="1" ht="140.0">
-      <c r="A225" s="1" t="inlineStr">
+    <row r="226" customHeight="1" ht="140.0">
+      <c r="A226" s="1" t="inlineStr">
         <is>
           <t>1073906</t>
         </is>
       </c>
-      <c r="C225" s="1" t="inlineStr">
+      <c r="C226" s="1" t="inlineStr">
         <is>
           <t>PENFOLD</t>
         </is>
       </c>
-      <c r="D225" s="1" t="inlineStr">
+      <c r="D226" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E225" s="1" t="inlineStr">
+      <c r="E226" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
-      <c r="F225" s="1" t="inlineStr">
+      <c r="F226" s="1" t="inlineStr">
         <is>
           <t>The Atanak Co Pty LTD</t>
         </is>
       </c>
     </row>
-    <row r="226" customHeight="1" ht="140.0">
-      <c r="A226" s="1" t="inlineStr">
+    <row r="227" customHeight="1" ht="140.0">
+      <c r="A227" s="1" t="inlineStr">
         <is>
           <t>1130277</t>
         </is>
       </c>
-      <c r="C226" s="1" t="inlineStr">
+      <c r="C227" s="1" t="inlineStr">
         <is>
           <t>P PENFOLD A NEW EXPERIENCE</t>
         </is>
       </c>
-      <c r="D226" s="1" t="inlineStr">
+      <c r="D227" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E226" s="1" t="inlineStr">
+      <c r="E227" s="1" t="inlineStr">
         <is>
           <t>16, 35</t>
         </is>
       </c>
-      <c r="F226" s="1" t="inlineStr">
+      <c r="F227" s="1" t="inlineStr">
         <is>
           <t>Penfold Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="227" customHeight="1" ht="140.0">
-      <c r="A227" s="1" t="inlineStr">
+    <row r="228" customHeight="1" ht="140.0">
+      <c r="A228" s="1" t="inlineStr">
         <is>
           <t>1130963</t>
         </is>
       </c>
-      <c r="C227" s="1" t="inlineStr">
+      <c r="C228" s="1" t="inlineStr">
         <is>
           <t>P PENFOLD A NEW EXPERIENCE</t>
         </is>
       </c>
-      <c r="D227" s="1" t="inlineStr">
+      <c r="D228" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E227" s="1" t="inlineStr">
+      <c r="E228" s="1" t="inlineStr">
         <is>
           <t>16, 35</t>
         </is>
       </c>
-      <c r="F227" s="1" t="inlineStr">
+      <c r="F228" s="1" t="inlineStr">
         <is>
           <t>Penfold Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="228" customHeight="1" ht="140.0">
-      <c r="A228" s="1" t="inlineStr">
+    <row r="229" customHeight="1" ht="140.0">
+      <c r="A229" s="1" t="inlineStr">
         <is>
           <t>1391365</t>
         </is>
       </c>
-      <c r="C228" s="1" t="inlineStr">
+      <c r="C229" s="1" t="inlineStr">
         <is>
           <t>CAR2ME.COM.AU</t>
         </is>
       </c>
-      <c r="D228" s="1" t="inlineStr">
+      <c r="D229" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Registration fee not paid on time</t>
         </is>
       </c>
-      <c r="E228" s="1" t="inlineStr">
+      <c r="E229" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="F228" s="1" t="inlineStr">
+      <c r="F229" s="1" t="inlineStr">
         <is>
           <t>Penfold Motors Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="229" customHeight="1" ht="140.0">
-      <c r="A229" s="1" t="inlineStr">
+    <row r="230" customHeight="1" ht="140.0">
+      <c r="A230" s="1" t="inlineStr">
         <is>
           <t>1397105</t>
         </is>
       </c>
-      <c r="C229" s="1" t="inlineStr">
+      <c r="C230" s="1" t="inlineStr">
         <is>
           <t>VICPENFOLDS</t>
         </is>
       </c>
-      <c r="D229" s="1" t="inlineStr">
+      <c r="D230" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E229" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F229" s="1" t="inlineStr">
+      <c r="E230" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F230" s="1" t="inlineStr">
         <is>
           <t>Victoria Penfolds Wines Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="230" customHeight="1" ht="140.0">
-      <c r="A230" s="1" t="inlineStr">
+    <row r="231" customHeight="1" ht="140.0">
+      <c r="A231" s="1" t="inlineStr">
         <is>
           <t>1397233</t>
         </is>
       </c>
-      <c r="C230" s="1" t="inlineStr">
+      <c r="C231" s="1" t="inlineStr">
         <is>
           <t>VictoriaPenfolds</t>
         </is>
       </c>
-      <c r="D230" s="1" t="inlineStr">
+      <c r="D231" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E230" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F230" s="1" t="inlineStr">
+      <c r="E231" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F231" s="1" t="inlineStr">
         <is>
           <t>Victoria Penfolds Wines Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="231" customHeight="1" ht="140.0">
-      <c r="A231" s="1" t="inlineStr">
+    <row r="232" customHeight="1" ht="140.0">
+      <c r="A232" s="1" t="inlineStr">
         <is>
           <t>1551304</t>
         </is>
       </c>
-      <c r="C231" s="1" t="inlineStr">
+      <c r="C232" s="1" t="inlineStr">
         <is>
           <t>The-Aviary</t>
         </is>
       </c>
-      <c r="D231" s="1" t="inlineStr">
+      <c r="D232" s="1" t="inlineStr">
         <is>
           <t>Withdrawn:
 Applicant request</t>
         </is>
       </c>
-      <c r="E231" s="1" t="inlineStr">
+      <c r="E232" s="1" t="inlineStr">
         <is>
           <t>16, 42</t>
         </is>
       </c>
-      <c r="F231" s="1" t="inlineStr">
+      <c r="F232" s="1" t="inlineStr">
         <is>
           <t>Matt Penfold</t>
         </is>
       </c>
     </row>
-    <row r="232" customHeight="1" ht="140.0">
-      <c r="A232" s="1" t="inlineStr">
+    <row r="233" customHeight="1" ht="140.0">
+      <c r="A233" s="1" t="inlineStr">
         <is>
           <t>1720316</t>
         </is>
       </c>
-      <c r="C232" s="1" t="inlineStr">
+      <c r="C233" s="1" t="inlineStr">
         <is>
           <t>SP SWEET PALEO</t>
         </is>
       </c>
-      <c r="D232" s="1" t="inlineStr">
+      <c r="D233" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E232" s="1" t="inlineStr">
+      <c r="E233" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
-      <c r="F232" s="1" t="inlineStr">
+      <c r="F233" s="1" t="inlineStr">
         <is>
           <t>Todd Penfold</t>
         </is>
       </c>
     </row>
-    <row r="233" customHeight="1" ht="140.0">
-      <c r="A233" s="1" t="inlineStr">
+    <row r="234" customHeight="1" ht="140.0">
+      <c r="A234" s="1" t="inlineStr">
         <is>
           <t>1725413</t>
         </is>
       </c>
-      <c r="C233" s="1" t="inlineStr">
+      <c r="C234" s="1" t="inlineStr">
         <is>
           <t>P PENFOLD CONSTRUCTIONS</t>
         </is>
       </c>
-      <c r="D233" s="1" t="inlineStr">
+      <c r="D234" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Registration fee not paid on time</t>
         </is>
       </c>
-      <c r="E233" s="1" t="inlineStr">
+      <c r="E234" s="1" t="inlineStr">
         <is>
           <t>37</t>
         </is>
       </c>
-      <c r="F233" s="1" t="inlineStr">
+      <c r="F234" s="1" t="inlineStr">
         <is>
           <t>Todd Penfold</t>
         </is>
       </c>
     </row>
-    <row r="234" customHeight="1" ht="140.0">
-      <c r="A234" s="1" t="inlineStr">
+    <row r="235" customHeight="1" ht="140.0">
+      <c r="A235" s="1" t="inlineStr">
         <is>
           <t>1725414</t>
         </is>
       </c>
-      <c r="C234" s="1" t="inlineStr">
+      <c r="C235" s="1" t="inlineStr">
         <is>
           <t>P PENFOLD LANDSCAPES</t>
         </is>
       </c>
-      <c r="D234" s="1" t="inlineStr">
+      <c r="D235" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Registration fee not paid on time</t>
         </is>
       </c>
-      <c r="E234" s="1" t="inlineStr">
+      <c r="E235" s="1" t="inlineStr">
         <is>
           <t>37, 44</t>
         </is>
       </c>
-      <c r="F234" s="1" t="inlineStr">
+      <c r="F235" s="1" t="inlineStr">
         <is>
           <t>Todd Penfold</t>
         </is>
       </c>
     </row>
-    <row r="235" customHeight="1" ht="140.0">
-      <c r="A235" s="1" t="inlineStr">
+    <row r="236" customHeight="1" ht="140.0">
+      <c r="A236" s="1" t="inlineStr">
         <is>
           <t>1725415</t>
         </is>
       </c>
-      <c r="C235" s="1" t="inlineStr">
+      <c r="C236" s="1" t="inlineStr">
         <is>
           <t>P PENFOLD PROPERTIES</t>
         </is>
       </c>
-      <c r="D235" s="1" t="inlineStr">
+      <c r="D236" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Registration fee not paid on time</t>
         </is>
       </c>
-      <c r="E235" s="1" t="inlineStr">
+      <c r="E236" s="1" t="inlineStr">
         <is>
           <t>37</t>
         </is>
       </c>
-      <c r="F235" s="1" t="inlineStr">
+      <c r="F236" s="1" t="inlineStr">
         <is>
           <t>Todd Penfold</t>
         </is>
       </c>
     </row>
-    <row r="236" customHeight="1" ht="140.0">
-      <c r="A236" s="1" t="inlineStr">
+    <row r="237" customHeight="1" ht="140.0">
+      <c r="A237" s="1" t="inlineStr">
         <is>
           <t>1730398</t>
         </is>
       </c>
-      <c r="C236" s="1" t="inlineStr">
+      <c r="C237" s="1" t="inlineStr">
         <is>
           <t>AURA LANDSCAPES</t>
         </is>
       </c>
-      <c r="D236" s="1" t="inlineStr">
+      <c r="D237" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E236" s="1" t="inlineStr">
+      <c r="E237" s="1" t="inlineStr">
         <is>
           <t>37, 44</t>
         </is>
       </c>
-      <c r="F236" s="1" t="inlineStr">
+      <c r="F237" s="1" t="inlineStr">
         <is>
           <t>Todd Ewan Penfold</t>
         </is>
       </c>
     </row>
-    <row r="237" customHeight="1" ht="140.0">
-      <c r="A237" s="1" t="inlineStr">
+    <row r="238" customHeight="1" ht="140.0">
+      <c r="A238" s="1" t="inlineStr">
         <is>
           <t>1887167</t>
         </is>
       </c>
-      <c r="C237" s="1" t="inlineStr">
+      <c r="C238" s="1" t="inlineStr">
         <is>
           <t>P PENFOLD PROPERTIES</t>
         </is>
       </c>
-      <c r="D237" s="1" t="inlineStr">
+      <c r="D238" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E237" s="1" t="inlineStr">
+      <c r="E238" s="1" t="inlineStr">
         <is>
           <t>37</t>
         </is>
       </c>
-      <c r="F237" s="1" t="inlineStr">
+      <c r="F238" s="1" t="inlineStr">
         <is>
           <t>Todd Ewan Penfold</t>
         </is>
       </c>
     </row>
-    <row r="238" customHeight="1" ht="140.0">
-      <c r="A238" s="1" t="inlineStr">
+    <row r="239" customHeight="1" ht="140.0">
+      <c r="A239" s="1" t="inlineStr">
         <is>
           <t>1887169</t>
         </is>
       </c>
-      <c r="C238" s="1" t="inlineStr">
+      <c r="C239" s="1" t="inlineStr">
         <is>
           <t>P PENFOLD PROJECTS</t>
         </is>
       </c>
-      <c r="D238" s="1" t="inlineStr">
+      <c r="D239" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E238" s="1" t="inlineStr">
+      <c r="E239" s="1" t="inlineStr">
         <is>
           <t>43</t>
         </is>
       </c>
-      <c r="F238" s="1" t="inlineStr">
+      <c r="F239" s="1" t="inlineStr">
         <is>
           <t>Todd Ewan Penfold</t>
         </is>
       </c>
     </row>
-    <row r="239" customHeight="1" ht="140.0">
-      <c r="A239" s="1" t="inlineStr">
+    <row r="240" customHeight="1" ht="140.0">
+      <c r="A240" s="1" t="inlineStr">
         <is>
           <t>1887171</t>
         </is>
       </c>
-      <c r="C239" s="1" t="inlineStr">
+      <c r="C240" s="1" t="inlineStr">
         <is>
           <t>P PENFOLD PROJECTS</t>
         </is>
       </c>
-      <c r="D239" s="1" t="inlineStr">
+      <c r="D240" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E239" s="1" t="inlineStr">
+      <c r="E240" s="1" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
-      <c r="F239" s="1" t="inlineStr">
+      <c r="F240" s="1" t="inlineStr">
         <is>
           <t>Todd Ewan Penfold</t>
         </is>
       </c>
     </row>
-    <row r="240" customHeight="1" ht="140.0">
-      <c r="A240" s="1" t="inlineStr">
+    <row r="241" customHeight="1" ht="140.0">
+      <c r="A241" s="1" t="inlineStr">
         <is>
           <t>1889660</t>
         </is>
       </c>
-      <c r="C240" s="1" t="inlineStr">
+      <c r="C241" s="1" t="inlineStr">
         <is>
           <t>Blackbird Espresso Specialty Coffee</t>
         </is>
       </c>
-      <c r="D240" s="1" t="inlineStr">
+      <c r="D241" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E240" s="1" t="inlineStr">
+      <c r="E241" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
-      <c r="F240" s="1" t="inlineStr">
+      <c r="F241" s="1" t="inlineStr">
         <is>
           <t>The Trustee for G &amp; L Penfold Trust &amp; The Trustee for T &amp; D Furner Family Trust</t>
         </is>
       </c>
     </row>
-    <row r="241" customHeight="1" ht="140.0">
-      <c r="A241" s="1" t="inlineStr">
+    <row r="242" customHeight="1" ht="140.0">
+      <c r="A242" s="1" t="inlineStr">
         <is>
           <t>1936558</t>
         </is>
       </c>
-      <c r="C241" s="1" t="inlineStr">
+      <c r="C242" s="1" t="inlineStr">
         <is>
           <t>BLACK BIRD ESPRESSO</t>
         </is>
       </c>
-      <c r="D241" s="1" t="inlineStr">
+      <c r="D242" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E241" s="1" t="inlineStr">
+      <c r="E242" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
-      <c r="F241" s="1" t="inlineStr">
+      <c r="F242" s="1" t="inlineStr">
         <is>
           <t>G&amp;L Penfold Pty Ltd as trustee for the Penfold trust; River to Oceane Enterprises Pty Ltd as trustee for the Furner trust</t>
         </is>
       </c>
     </row>
-    <row r="242" customHeight="1" ht="140.0">
-      <c r="A242" s="1" t="inlineStr">
+    <row r="243" customHeight="1" ht="140.0">
+      <c r="A243" s="1" t="inlineStr">
         <is>
           <t>1936946</t>
         </is>
       </c>
-      <c r="C242" s="1" t="inlineStr">
+      <c r="C243" s="1" t="inlineStr">
         <is>
           <t>PENFOLDS</t>
         </is>
       </c>
-      <c r="D242" s="1" t="inlineStr">
+      <c r="D243" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Notice of intention to defend not filed</t>
         </is>
       </c>
-      <c r="E242" s="1" t="inlineStr">
+      <c r="E243" s="1" t="inlineStr">
         <is>
           <t>7, 11</t>
         </is>
       </c>
-      <c r="F242" s="1" t="inlineStr">
+      <c r="F243" s="1" t="inlineStr">
         <is>
           <t>WINSTAR ELECTRICAL ENTERPRISE COMPANY LIMITED</t>
         </is>
       </c>
     </row>
-    <row r="243" customHeight="1" ht="140.0">
-      <c r="A243" s="1" t="inlineStr">
+    <row r="244" customHeight="1" ht="140.0">
+      <c r="A244" s="1" t="inlineStr">
         <is>
           <t>1991056</t>
         </is>
       </c>
-      <c r="C243" s="1" t="inlineStr">
+      <c r="C244" s="1" t="inlineStr">
         <is>
           <t>PENFOLDS</t>
         </is>
       </c>
-      <c r="D243" s="1" t="inlineStr">
+      <c r="D244" s="1" t="inlineStr">
         <is>
           <t>Refused:
 IRDA notice of intention to defend not filed</t>
         </is>
       </c>
-      <c r="E243" s="1" t="inlineStr">
+      <c r="E244" s="1" t="inlineStr">
         <is>
           <t>7, 11</t>
         </is>
       </c>
-      <c r="F243" s="1" t="inlineStr">
+      <c r="F244" s="1" t="inlineStr">
         <is>
           <t>WINSTAR ELECTRICAL ENTERPRISE COMPANY LIMITED</t>
         </is>
       </c>
     </row>
-    <row r="244" customHeight="1" ht="140.0">
-      <c r="A244" s="1" t="inlineStr">
+    <row r="245" customHeight="1" ht="140.0">
+      <c r="A245" s="1" t="inlineStr">
         <is>
           <t>2257145</t>
         </is>
       </c>
-      <c r="C244" s="1" t="inlineStr">
+      <c r="C245" s="1" t="inlineStr">
         <is>
           <t>Port Adelaide FC Whisky</t>
         </is>
       </c>
-      <c r="D244" s="1" t="inlineStr">
+      <c r="D245" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E244" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F244" s="1" t="inlineStr">
+      <c r="E245" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F245" s="1" t="inlineStr">
         <is>
           <t>MR William Penfold Simpson</t>
         </is>
       </c>
     </row>
-    <row r="245" customHeight="1" ht="140.0">
-      <c r="A245" s="1" t="inlineStr">
+    <row r="246" customHeight="1" ht="140.0">
+      <c r="A246" s="1" t="inlineStr">
         <is>
           <t>2297216</t>
         </is>
       </c>
-      <c r="C245" s="1" t="inlineStr">
+      <c r="C246" s="1" t="inlineStr">
         <is>
           <t>PENFOLDS</t>
         </is>
       </c>
-      <c r="D245" s="1" t="inlineStr">
+      <c r="D246" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E245" s="1" t="inlineStr">
+      <c r="E246" s="1" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
-      <c r="F245" s="1" t="inlineStr">
+      <c r="F246" s="1" t="inlineStr">
         <is>
           <t>Southcorp Brands Pty Limited</t>
         </is>
       </c>
     </row>
-    <row r="246" customHeight="1" ht="140.0">
-      <c r="A246" s="1" t="inlineStr">
+    <row r="247" customHeight="1" ht="140.0">
+      <c r="A247" s="1" t="inlineStr">
         <is>
           <t>2433849</t>
         </is>
       </c>
-      <c r="C246" s="1" t="inlineStr">
+      <c r="C247" s="1" t="inlineStr">
         <is>
           <t>The tan society and co</t>
         </is>
       </c>
-      <c r="D246" s="1" t="inlineStr">
+      <c r="D247" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E246" s="1" t="inlineStr">
+      <c r="E247" s="1" t="inlineStr">
         <is>
           <t>44</t>
         </is>
       </c>
-      <c r="F246" s="1" t="inlineStr">
+      <c r="F247" s="1" t="inlineStr">
         <is>
           <t>Victoria Penfold</t>
         </is>
       </c>
     </row>
-    <row r="247" customHeight="1" ht="140.0">
-      <c r="A247" s="1" t="inlineStr">
+    <row r="248" customHeight="1" ht="140.0">
+      <c r="A248" s="1" t="inlineStr">
         <is>
           <t>2435985</t>
         </is>
       </c>
-      <c r="C247" s="1" t="inlineStr">
+      <c r="C248" s="1" t="inlineStr">
         <is>
           <t>PENFOLD PROPERTY GROUP</t>
         </is>
       </c>
-      <c r="D247" s="1" t="inlineStr">
+      <c r="D248" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E247" s="1" t="inlineStr">
+      <c r="E248" s="1" t="inlineStr">
         <is>
           <t>36, 37</t>
         </is>
       </c>
-      <c r="F247" s="1" t="inlineStr">
+      <c r="F248" s="1" t="inlineStr">
         <is>
           <t>Penfold Property Group Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="248" customHeight="1" ht="140.0">
-      <c r="A248" s="1" t="inlineStr">
+    <row r="249" customHeight="1" ht="140.0">
+      <c r="A249" s="1" t="inlineStr">
         <is>
           <t>2537232</t>
         </is>
       </c>
-      <c r="C248" s="1" t="inlineStr">
+      <c r="C249" s="1" t="inlineStr">
         <is>
           <t>P PENFOLD GROUP</t>
         </is>
       </c>
-      <c r="D248" s="1" t="inlineStr">
+      <c r="D249" s="1" t="inlineStr">
         <is>
           <t>Withdrawn:
 Applicant request</t>
         </is>
       </c>
-      <c r="E248" s="1" t="inlineStr">
+      <c r="E249" s="1" t="inlineStr">
         <is>
           <t>37</t>
         </is>
       </c>
-      <c r="F248" s="1" t="inlineStr">
+      <c r="F249" s="1" t="inlineStr">
         <is>
           <t>Todd Ewan Penfold</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>