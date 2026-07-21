--- v4 (2026-05-19)
+++ v5 (2026-07-21)
@@ -1999,3277 +1999,3277 @@
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="619047"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>122</xdr:row>
-[...36 lines deleted...]
-      <xdr:colOff>0</xdr:colOff>
       <xdr:row>123</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>123</xdr:row>
-      <xdr:rowOff>980952</xdr:rowOff>
-[...17 lines deleted...]
-          <a:ext cx="1404000" cy="980952"/>
+      <xdr:rowOff>933333</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="51" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId51"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="933333"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>124</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>124</xdr:row>
       <xdr:rowOff>980952</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="53" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId53"/>
+        <xdr:cNvPr id="52" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="980952"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>125</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>125</xdr:row>
-      <xdr:rowOff>990476</xdr:rowOff>
-[...17 lines deleted...]
-          <a:ext cx="1404000" cy="990476"/>
+      <xdr:rowOff>980952</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="53" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId53"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="980952"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>126</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>126</xdr:row>
-      <xdr:rowOff>980952</xdr:rowOff>
-[...17 lines deleted...]
-          <a:ext cx="1404000" cy="980952"/>
+      <xdr:rowOff>990476</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="54" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId54"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="990476"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>127</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>127</xdr:row>
-      <xdr:rowOff>952380</xdr:rowOff>
-[...17 lines deleted...]
-          <a:ext cx="1404000" cy="952380"/>
+      <xdr:rowOff>980952</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="55" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId55"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="980952"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>128</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>128</xdr:row>
-      <xdr:rowOff>971428</xdr:rowOff>
-[...17 lines deleted...]
-          <a:ext cx="1404000" cy="971428"/>
+      <xdr:rowOff>952380</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="56" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId56"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="952380"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>129</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>129</xdr:row>
-      <xdr:rowOff>923809</xdr:rowOff>
-[...17 lines deleted...]
-          <a:ext cx="1404000" cy="923809"/>
+      <xdr:rowOff>971428</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="57" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId57"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="971428"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>130</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>130</xdr:row>
-      <xdr:rowOff>961904</xdr:rowOff>
-[...17 lines deleted...]
-          <a:ext cx="1404000" cy="961904"/>
+      <xdr:rowOff>923809</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="58" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId58"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="923809"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>131</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>131</xdr:row>
-      <xdr:rowOff>1000000</xdr:rowOff>
-[...17 lines deleted...]
-          <a:ext cx="1404000" cy="1000000"/>
+      <xdr:rowOff>961904</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="59" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId59"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="961904"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>132</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>132</xdr:row>
-      <xdr:rowOff>923809</xdr:rowOff>
-[...17 lines deleted...]
-          <a:ext cx="1404000" cy="923809"/>
+      <xdr:rowOff>1000000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="60" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId60"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1000000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>133</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>133</xdr:row>
-      <xdr:rowOff>1000000</xdr:rowOff>
-[...17 lines deleted...]
-          <a:ext cx="1404000" cy="1000000"/>
+      <xdr:rowOff>923809</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="61" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId61"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="923809"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>134</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>134</xdr:row>
-      <xdr:rowOff>980952</xdr:rowOff>
-[...17 lines deleted...]
-          <a:ext cx="1404000" cy="980952"/>
+      <xdr:rowOff>1000000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="62" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId62"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1000000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>135</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>135</xdr:row>
-      <xdr:rowOff>961904</xdr:rowOff>
-[...17 lines deleted...]
-          <a:ext cx="1404000" cy="961904"/>
+      <xdr:rowOff>980952</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId63"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="980952"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>136</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>136</xdr:row>
-      <xdr:rowOff>933333</xdr:rowOff>
-[...17 lines deleted...]
-          <a:ext cx="1404000" cy="933333"/>
+      <xdr:rowOff>961904</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId64"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="961904"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>137</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>137</xdr:row>
-      <xdr:rowOff>971428</xdr:rowOff>
-[...17 lines deleted...]
-          <a:ext cx="1404000" cy="971428"/>
+      <xdr:rowOff>933333</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId65"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="933333"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>138</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>138</xdr:row>
-      <xdr:rowOff>980952</xdr:rowOff>
-[...17 lines deleted...]
-          <a:ext cx="1404000" cy="980952"/>
+      <xdr:rowOff>971428</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId66"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="971428"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>139</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>139</xdr:row>
       <xdr:rowOff>980952</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="68" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId68"/>
+        <xdr:cNvPr id="67" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId67"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="980952"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>140</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>140</xdr:row>
-      <xdr:rowOff>990476</xdr:rowOff>
-[...17 lines deleted...]
-          <a:ext cx="1404000" cy="990476"/>
+      <xdr:rowOff>980952</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId68"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="980952"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>141</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>141</xdr:row>
+      <xdr:rowOff>990476</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId69"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="990476"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>142</xdr:row>
       <xdr:rowOff>1057142</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1057142"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>142</xdr:row>
+      <xdr:row>143</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>900000</xdr:colOff>
-      <xdr:row>142</xdr:row>
+      <xdr:row>143</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="71" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="900000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>143</xdr:row>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>143</xdr:row>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>980952</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="980952"/>
-        </a:xfrm>
-[...36 lines deleted...]
-          <a:ext cx="1224000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1224000</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="74" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId74"/>
+        <xdr:cNvPr id="73" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1224000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1224000</xdr:colOff>
       <xdr:row>146</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="75" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId75"/>
+        <xdr:cNvPr id="74" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1224000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>1260000</xdr:colOff>
+      <xdr:colOff>1224000</xdr:colOff>
       <xdr:row>147</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
+        <xdr:cNvPr id="75" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId75"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1224000" cy="1428571"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1260000</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>1428571</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
         <xdr:cNvPr id="76" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId76"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1260000" cy="1428571"/>
-        </a:xfrm>
-[...36 lines deleted...]
-          <a:ext cx="1404000" cy="1171428"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>149</xdr:row>
+      <xdr:rowOff>1171428</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="77" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId77"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1171428"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>1390476</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1390476"/>
-        </a:xfrm>
-[...36 lines deleted...]
-          <a:ext cx="1260000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1260000</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="80" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId80"/>
+        <xdr:cNvPr id="79" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1260000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>1224000</xdr:colOff>
+      <xdr:colOff>1260000</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
+        <xdr:cNvPr id="80" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId80"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1260000" cy="1428571"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1224000</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>1428571</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
         <xdr:cNvPr id="81" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId81"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1224000" cy="1428571"/>
-        </a:xfrm>
-[...36 lines deleted...]
-          <a:ext cx="1404000" cy="904761"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>154</xdr:row>
-      <xdr:rowOff>1057142</xdr:rowOff>
-[...17 lines deleted...]
-          <a:ext cx="1404000" cy="1057142"/>
+      <xdr:rowOff>904761</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="82" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId82"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="904761"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>155</xdr:row>
-      <xdr:rowOff>1390476</xdr:rowOff>
-[...17 lines deleted...]
-          <a:ext cx="1404000" cy="1390476"/>
+      <xdr:rowOff>1057142</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="83" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId83"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1057142"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>156</xdr:row>
-      <xdr:rowOff>923809</xdr:rowOff>
-[...17 lines deleted...]
-          <a:ext cx="1404000" cy="923809"/>
+      <xdr:rowOff>1390476</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="84" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId84"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1390476"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>157</xdr:row>
-      <xdr:rowOff>980952</xdr:rowOff>
-[...17 lines deleted...]
-          <a:ext cx="1404000" cy="980952"/>
+      <xdr:rowOff>923809</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="85" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId85"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="923809"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>158</xdr:row>
+      <xdr:rowOff>980952</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="86" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId86"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="980952"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>159</xdr:row>
       <xdr:rowOff>1028571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="87" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId87"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1028571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>162</xdr:row>
+      <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>162</xdr:row>
+      <xdr:row>163</xdr:row>
       <xdr:rowOff>1200000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="88" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId88"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1200000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>165</xdr:row>
+      <xdr:row>166</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1188000</xdr:colOff>
-      <xdr:row>165</xdr:row>
+      <xdr:row>166</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="89" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId89"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1188000" cy="1428571"/>
-        </a:xfrm>
-[...36 lines deleted...]
-          <a:ext cx="1404000" cy="1123809"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>167</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>167</xdr:row>
-      <xdr:rowOff>1133333</xdr:rowOff>
-[...17 lines deleted...]
-          <a:ext cx="1404000" cy="1133333"/>
+      <xdr:rowOff>1123809</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="90" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId90"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1123809"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>168</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>168</xdr:row>
+      <xdr:rowOff>1133333</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="91" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId91"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1133333"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>169</xdr:row>
       <xdr:rowOff>1095238</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1095238"/>
-        </a:xfrm>
-[...36 lines deleted...]
-          <a:ext cx="1404000" cy="876190"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>171</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>171</xdr:row>
+      <xdr:rowOff>876190</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="93" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId93"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="876190"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>172</xdr:row>
       <xdr:rowOff>600000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="600000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>173</xdr:row>
+      <xdr:row>174</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1224000</xdr:colOff>
-      <xdr:row>173</xdr:row>
+      <xdr:row>174</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="95" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId95"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1224000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>177</xdr:row>
+      <xdr:row>178</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1296000</xdr:colOff>
-      <xdr:row>177</xdr:row>
+      <xdr:row>178</xdr:row>
       <xdr:rowOff>1285714</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="96" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId96"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1296000" cy="1285714"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>178</xdr:row>
+      <xdr:row>179</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>756000</xdr:colOff>
-      <xdr:row>178</xdr:row>
+      <xdr:row>179</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="97" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId97"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="756000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>179</xdr:row>
+      <xdr:row>180</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>179</xdr:row>
+      <xdr:row>180</xdr:row>
       <xdr:rowOff>1190476</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="98" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId98"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1190476"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>181</xdr:row>
+      <xdr:row>182</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>648000</xdr:colOff>
-      <xdr:row>181</xdr:row>
+      <xdr:row>182</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="99" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId99"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="648000" cy="1428571"/>
-        </a:xfrm>
-[...36 lines deleted...]
-          <a:ext cx="1404000" cy="419047"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>183</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>183</xdr:row>
-      <xdr:rowOff>609523</xdr:rowOff>
-[...17 lines deleted...]
-          <a:ext cx="1404000" cy="609523"/>
+      <xdr:rowOff>419047</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="100" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId100"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="419047"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>184</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>184</xdr:row>
       <xdr:rowOff>609523</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="102" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId102"/>
+        <xdr:cNvPr id="101" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId101"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="609523"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>185</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>185</xdr:row>
-      <xdr:rowOff>761904</xdr:rowOff>
-[...17 lines deleted...]
-          <a:ext cx="1404000" cy="761904"/>
+      <xdr:rowOff>609523</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="102" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId102"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="609523"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>186</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>186</xdr:row>
-      <xdr:rowOff>600000</xdr:rowOff>
-[...17 lines deleted...]
-          <a:ext cx="1404000" cy="600000"/>
+      <xdr:rowOff>761904</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="103" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId103"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="761904"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>187</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>187</xdr:row>
-      <xdr:rowOff>1114285</xdr:rowOff>
-[...17 lines deleted...]
-          <a:ext cx="1404000" cy="1114285"/>
+      <xdr:rowOff>600000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="104" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId104"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="600000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>188</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>188</xdr:row>
+      <xdr:rowOff>1114285</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="105" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId105"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1114285"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>189</xdr:row>
       <xdr:rowOff>1266666</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="106" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId106"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1266666"/>
-        </a:xfrm>
-[...36 lines deleted...]
-          <a:ext cx="1404000" cy="942857"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>191</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>191</xdr:row>
-      <xdr:rowOff>980952</xdr:rowOff>
-[...17 lines deleted...]
-          <a:ext cx="1404000" cy="980952"/>
+      <xdr:rowOff>942857</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="107" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId107"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="942857"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>192</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>192</xdr:row>
+      <xdr:rowOff>980952</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="108" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId108"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="980952"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>193</xdr:row>
       <xdr:rowOff>990476</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="990476"/>
-        </a:xfrm>
-[...36 lines deleted...]
-          <a:ext cx="1404000" cy="1019047"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>196</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>196</xdr:row>
-      <xdr:rowOff>1028571</xdr:rowOff>
-[...17 lines deleted...]
-          <a:ext cx="1404000" cy="1028571"/>
+      <xdr:rowOff>1019047</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="110" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId110"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1019047"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>197</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>197</xdr:row>
+      <xdr:rowOff>1028571</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="111" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId111"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1028571"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>198</xdr:row>
       <xdr:rowOff>952380</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="952380"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>199</xdr:row>
+      <xdr:row>200</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>199</xdr:row>
+      <xdr:row>200</xdr:row>
       <xdr:rowOff>923809</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="923809"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>204</xdr:row>
+      <xdr:row>205</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>828000</xdr:colOff>
-      <xdr:row>204</xdr:row>
+      <xdr:row>205</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="828000" cy="1428571"/>
-        </a:xfrm>
-[...36 lines deleted...]
-          <a:ext cx="1404000" cy="857142"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>209</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>209</xdr:row>
+      <xdr:rowOff>857142</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="115" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId115"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="857142"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>210</xdr:row>
       <xdr:rowOff>895238</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="895238"/>
-        </a:xfrm>
-[...36 lines deleted...]
-          <a:ext cx="1404000" cy="1123809"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>214</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>214</xdr:row>
+      <xdr:rowOff>1123809</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="117" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId117"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1123809"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>215</xdr:row>
       <xdr:rowOff>600000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="600000"/>
-        </a:xfrm>
-[...36 lines deleted...]
-          <a:ext cx="1404000" cy="723809"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>227</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>227</xdr:row>
+      <xdr:rowOff>723809</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="119" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId119"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="723809"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>228</xdr:row>
       <xdr:rowOff>866666</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="866666"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>228</xdr:row>
+      <xdr:row>229</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1008000</xdr:colOff>
-      <xdr:row>228</xdr:row>
+      <xdr:row>229</xdr:row>
       <xdr:rowOff>161904</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1008000" cy="161904"/>
-        </a:xfrm>
-[...36 lines deleted...]
-          <a:ext cx="1404000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>233</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>233</xdr:row>
-      <xdr:rowOff>333333</xdr:rowOff>
-[...17 lines deleted...]
-          <a:ext cx="1404000" cy="333333"/>
+      <xdr:rowOff>1428571</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="122" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId122"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>234</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>234</xdr:row>
-      <xdr:rowOff>361904</xdr:rowOff>
-[...17 lines deleted...]
-          <a:ext cx="1404000" cy="361904"/>
+      <xdr:rowOff>333333</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="123" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId123"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="333333"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>235</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>235</xdr:row>
-      <xdr:rowOff>371428</xdr:rowOff>
-[...17 lines deleted...]
-          <a:ext cx="1404000" cy="371428"/>
+      <xdr:rowOff>361904</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="124" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId124"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="361904"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>236</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>236</xdr:row>
-      <xdr:rowOff>1190476</xdr:rowOff>
-[...17 lines deleted...]
-          <a:ext cx="1404000" cy="1190476"/>
+      <xdr:rowOff>371428</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="125" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId125"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="371428"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>237</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>237</xdr:row>
-      <xdr:rowOff>514285</xdr:rowOff>
-[...17 lines deleted...]
-          <a:ext cx="1404000" cy="514285"/>
+      <xdr:rowOff>1190476</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="126" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId126"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1190476"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>238</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>238</xdr:row>
-      <xdr:rowOff>609523</xdr:rowOff>
-[...17 lines deleted...]
-          <a:ext cx="1404000" cy="609523"/>
+      <xdr:rowOff>514285</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="127" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId127"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="514285"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>239</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>239</xdr:row>
       <xdr:rowOff>609523</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
+        <xdr:cNvPr id="128" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId128"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="609523"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>609523</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
         <xdr:cNvPr id="129" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId129"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="609523"/>
-        </a:xfrm>
-[...36 lines deleted...]
-          <a:ext cx="1404000" cy="1057142"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>242</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>242</xdr:row>
-      <xdr:rowOff>828571</xdr:rowOff>
-[...17 lines deleted...]
-          <a:ext cx="1404000" cy="828571"/>
+      <xdr:rowOff>1057142</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="130" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId130"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1057142"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>243</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>243</xdr:row>
+      <xdr:rowOff>828571</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="131" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId131"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="828571"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>244</xdr:row>
       <xdr:rowOff>628571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="132" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId132"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="628571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>245</xdr:row>
+      <xdr:row>246</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>245</xdr:row>
+      <xdr:row>246</xdr:row>
       <xdr:rowOff>895238</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="133" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId133"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="895238"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>248</xdr:row>
+      <xdr:row>249</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>248</xdr:row>
+      <xdr:row>249</xdr:row>
       <xdr:rowOff>419047</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="134" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId134"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="419047"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../drawings/drawing1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:F249"/>
+  <dimension ref="A2:F250"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true">
       <pane xSplit="1.0" ySplit="4.0" state="frozen" topLeftCell="B5" activePane="bottomRight"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="10.0" customWidth="true"/>
     <col min="3" max="3" width="20.0" customWidth="true"/>
     <col min="4" max="4" width="20.0" customWidth="true"/>
     <col min="2" max="2" width="40.0" customWidth="true"/>
     <col min="5" max="5" width="25.0" customWidth="true"/>
     <col min="6" max="6" width="20.0" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="2" customHeight="1" ht="25.0">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Search Results</t>
         </is>
       </c>
       <c r="C2" s="4" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D2" s="5" t="inlineStr">
         <is>
-          <t>245</t>
+          <t>246</t>
         </is>
       </c>
     </row>
     <row r="4" customHeight="1" ht="25.0">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>Number</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>Visual representation</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>Words</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
@@ -5784,51 +5784,51 @@
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>25, 28</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>Penfold Golf Limited</t>
         </is>
       </c>
     </row>
     <row r="23" customHeight="1" ht="140.0">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>1186708</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>PENFOLDS</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Registered/protected</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>35, 39, 41, 42, 43</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>Southcorp Brands Pty Limited</t>
         </is>
       </c>
     </row>
     <row r="24" customHeight="1" ht="140.0">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>1199836</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>PENFOLDS</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
@@ -8500,3722 +8500,3750 @@
       <c r="E119" s="1" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
       <c r="F119" s="1" t="inlineStr">
         <is>
           <t>Southcorp Brands Pty Limited</t>
         </is>
       </c>
     </row>
     <row r="120" customHeight="1" ht="140.0">
       <c r="A120" s="1" t="inlineStr">
         <is>
           <t>2573625</t>
         </is>
       </c>
       <c r="C120" s="1" t="inlineStr">
         <is>
           <t>PENFOLDS</t>
         </is>
       </c>
       <c r="D120" s="1" t="inlineStr">
         <is>
           <t>Published:
-Under examination - Deferred</t>
+Under examination</t>
         </is>
       </c>
       <c r="E120" s="1" t="inlineStr">
         <is>
           <t>16, 21</t>
         </is>
       </c>
       <c r="F120" s="1" t="inlineStr">
         <is>
           <t>Southcorp Brands Pty Limited</t>
         </is>
       </c>
     </row>
     <row r="121" customHeight="1" ht="140.0">
       <c r="A121" s="1" t="inlineStr">
         <is>
           <t>2623462</t>
         </is>
       </c>
       <c r="C121" s="1" t="inlineStr">
         <is>
           <t>PENFOLDS</t>
         </is>
       </c>
       <c r="D121" s="1" t="inlineStr">
         <is>
           <t>Accepted:
-Awaiting publication</t>
+In opposition period</t>
         </is>
       </c>
       <c r="E121" s="1" t="inlineStr">
         <is>
           <t>32, 33</t>
         </is>
       </c>
       <c r="F121" s="1" t="inlineStr">
         <is>
           <t>Southcorp Brands Pty Limited</t>
         </is>
       </c>
     </row>
     <row r="122" customHeight="1" ht="140.0">
       <c r="A122" s="1" t="inlineStr">
         <is>
           <t>2636275</t>
         </is>
       </c>
       <c r="C122" s="1" t="inlineStr">
         <is>
           <t>PAIRED BY PENFOLDS</t>
         </is>
       </c>
       <c r="D122" s="1" t="inlineStr">
         <is>
           <t>Accepted:
 Awaiting publication</t>
         </is>
       </c>
       <c r="E122" s="1" t="inlineStr">
         <is>
           <t>33, 41</t>
         </is>
       </c>
       <c r="F122" s="1" t="inlineStr">
         <is>
           <t>Southcorp Brands Pty Limited</t>
         </is>
       </c>
     </row>
     <row r="123" customHeight="1" ht="140.0">
       <c r="A123" s="1" t="inlineStr">
         <is>
+          <t>2653572</t>
+        </is>
+      </c>
+      <c r="C123" s="1" t="inlineStr">
+        <is>
+          <t>NetDesk</t>
+        </is>
+      </c>
+      <c r="D123" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+Awaiting publication</t>
+        </is>
+      </c>
+      <c r="E123" s="1" t="inlineStr">
+        <is>
+          <t>42</t>
+        </is>
+      </c>
+      <c r="F123" s="1" t="inlineStr">
+        <is>
+          <t>Benjamin Penfold</t>
+        </is>
+      </c>
+    </row>
+    <row r="124" customHeight="1" ht="140.0">
+      <c r="A124" s="1" t="inlineStr">
+        <is>
           <t>1358</t>
         </is>
       </c>
-      <c r="C123" s="1" t="inlineStr">
+      <c r="C124" s="1" t="inlineStr">
         <is>
           <t>PENFOLDS
 DR. PENFOLDS VINEYARDS
 ADVANCE AUSTRALIA
 T F H</t>
         </is>
       </c>
-      <c r="D123" s="1" t="inlineStr">
+      <c r="D124" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E123" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F123" s="1" t="inlineStr">
+      <c r="E124" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F124" s="1" t="inlineStr">
         <is>
           <t>Southcorp Brands Pty Limited</t>
         </is>
       </c>
     </row>
-    <row r="124" customHeight="1" ht="140.0">
-      <c r="A124" s="1" t="inlineStr">
+    <row r="125" customHeight="1" ht="140.0">
+      <c r="A125" s="1" t="inlineStr">
         <is>
           <t>34516</t>
         </is>
       </c>
-      <c r="C124" s="1" t="inlineStr">
+      <c r="C125" s="1" t="inlineStr">
         <is>
           <t>IRONA
 P.W.
 PENFOLDS</t>
         </is>
       </c>
-      <c r="D124" s="1" t="inlineStr">
+      <c r="D125" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E124" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F124" s="1" t="inlineStr">
+      <c r="E125" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F125" s="1" t="inlineStr">
         <is>
           <t>Southcorp Brands Pty Limited</t>
         </is>
       </c>
     </row>
-    <row r="125" customHeight="1" ht="140.0">
-      <c r="A125" s="1" t="inlineStr">
+    <row r="126" customHeight="1" ht="140.0">
+      <c r="A126" s="1" t="inlineStr">
         <is>
           <t>40354</t>
         </is>
       </c>
-      <c r="C125" s="1" t="inlineStr">
+      <c r="C126" s="1" t="inlineStr">
         <is>
           <t>P.W.
 PENFOLDS</t>
         </is>
       </c>
-      <c r="D125" s="1" t="inlineStr">
+      <c r="D126" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E125" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F125" s="1" t="inlineStr">
+      <c r="E126" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F126" s="1" t="inlineStr">
         <is>
           <t>Southcorp Wines Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="126" customHeight="1" ht="140.0">
-      <c r="A126" s="1" t="inlineStr">
+    <row r="127" customHeight="1" ht="140.0">
+      <c r="A127" s="1" t="inlineStr">
         <is>
           <t>40355</t>
         </is>
       </c>
-      <c r="C126" s="1" t="inlineStr">
+      <c r="C127" s="1" t="inlineStr">
         <is>
           <t>PENFOLDS</t>
         </is>
       </c>
-      <c r="D126" s="1" t="inlineStr">
+      <c r="D127" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E126" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F126" s="1" t="inlineStr">
+      <c r="E127" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F127" s="1" t="inlineStr">
         <is>
           <t>Southcorp Wines Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="127" customHeight="1" ht="140.0">
-      <c r="A127" s="1" t="inlineStr">
+    <row r="128" customHeight="1" ht="140.0">
+      <c r="A128" s="1" t="inlineStr">
         <is>
           <t>40356</t>
         </is>
       </c>
-      <c r="C127" s="1" t="inlineStr">
+      <c r="C128" s="1" t="inlineStr">
         <is>
           <t>PENFOLDS</t>
         </is>
       </c>
-      <c r="D127" s="1" t="inlineStr">
+      <c r="D128" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E127" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F127" s="1" t="inlineStr">
+      <c r="E128" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F128" s="1" t="inlineStr">
         <is>
           <t>Southcorp Wines Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="128" customHeight="1" ht="140.0">
-      <c r="A128" s="1" t="inlineStr">
+    <row r="129" customHeight="1" ht="140.0">
+      <c r="A129" s="1" t="inlineStr">
         <is>
           <t>43005</t>
         </is>
       </c>
-      <c r="C128" s="1" t="inlineStr">
+      <c r="C129" s="1" t="inlineStr">
         <is>
           <t>PENFOLDS</t>
         </is>
       </c>
-      <c r="D128" s="1" t="inlineStr">
+      <c r="D129" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E128" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F128" s="1" t="inlineStr">
+      <c r="E129" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F129" s="1" t="inlineStr">
         <is>
           <t>Southcorp Brands Pty Limited</t>
         </is>
       </c>
     </row>
-    <row r="129" customHeight="1" ht="140.0">
-      <c r="A129" s="1" t="inlineStr">
+    <row r="130" customHeight="1" ht="140.0">
+      <c r="A130" s="1" t="inlineStr">
         <is>
           <t>44898</t>
         </is>
       </c>
-      <c r="C129" s="1" t="inlineStr">
+      <c r="C130" s="1" t="inlineStr">
         <is>
           <t>PENFOLDS ROYAL RESERVE PORT OLD AUSTRALIAN WINE TFH DR PENFOLDS
 VINEYARDS</t>
         </is>
       </c>
-      <c r="D129" s="1" t="inlineStr">
+      <c r="D130" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E129" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F129" s="1" t="inlineStr">
+      <c r="E130" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F130" s="1" t="inlineStr">
         <is>
           <t>Southcorp Brands Pty Limited</t>
         </is>
       </c>
     </row>
-    <row r="130" customHeight="1" ht="140.0">
-      <c r="A130" s="1" t="inlineStr">
+    <row r="131" customHeight="1" ht="140.0">
+      <c r="A131" s="1" t="inlineStr">
         <is>
           <t>44899</t>
         </is>
       </c>
-      <c r="C130" s="1" t="inlineStr">
+      <c r="C131" s="1" t="inlineStr">
         <is>
           <t>PW
 PENFOLDS</t>
         </is>
       </c>
-      <c r="D130" s="1" t="inlineStr">
+      <c r="D131" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E130" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F130" s="1" t="inlineStr">
+      <c r="E131" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F131" s="1" t="inlineStr">
         <is>
           <t>Southcorp Wines Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="131" customHeight="1" ht="140.0">
-      <c r="A131" s="1" t="inlineStr">
+    <row r="132" customHeight="1" ht="140.0">
+      <c r="A132" s="1" t="inlineStr">
         <is>
           <t>92192</t>
         </is>
       </c>
-      <c r="C131" s="1" t="inlineStr">
+      <c r="C132" s="1" t="inlineStr">
         <is>
           <t>MAISON MARNAY
 PENFOLDS</t>
         </is>
       </c>
-      <c r="D131" s="1" t="inlineStr">
+      <c r="D132" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E131" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F131" s="1" t="inlineStr">
+      <c r="E132" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F132" s="1" t="inlineStr">
         <is>
           <t>Southcorp Brands Pty Limited</t>
         </is>
       </c>
     </row>
-    <row r="132" customHeight="1" ht="140.0">
-      <c r="A132" s="1" t="inlineStr">
+    <row r="133" customHeight="1" ht="140.0">
+      <c r="A133" s="1" t="inlineStr">
         <is>
           <t>134282</t>
         </is>
       </c>
-      <c r="C132" s="1" t="inlineStr">
+      <c r="C133" s="1" t="inlineStr">
         <is>
           <t>PENFOLDS MARCELLA
 THE SWEET SHERRY WITH A FRUITY FLAVOUR</t>
         </is>
       </c>
-      <c r="D132" s="1" t="inlineStr">
+      <c r="D133" s="1" t="inlineStr">
         <is>
           <t>Status not available</t>
         </is>
       </c>
-      <c r="E132" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F132" s="1" t="inlineStr">
+      <c r="E133" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F133" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
-    <row r="133" customHeight="1" ht="140.0">
-      <c r="A133" s="1" t="inlineStr">
+    <row r="134" customHeight="1" ht="140.0">
+      <c r="A134" s="1" t="inlineStr">
         <is>
           <t>136535</t>
         </is>
       </c>
-      <c r="C133" s="1" t="inlineStr">
+      <c r="C134" s="1" t="inlineStr">
         <is>
           <t>ADVANCE AUSTRALIA
 HOUSE OF PENFOLD
 PW</t>
         </is>
       </c>
-      <c r="D133" s="1" t="inlineStr">
+      <c r="D134" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E133" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F133" s="1" t="inlineStr">
+      <c r="E134" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F134" s="1" t="inlineStr">
         <is>
           <t>Southcorp Wines Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="134" customHeight="1" ht="140.0">
-      <c r="A134" s="1" t="inlineStr">
+    <row r="135" customHeight="1" ht="140.0">
+      <c r="A135" s="1" t="inlineStr">
         <is>
           <t>169543</t>
         </is>
       </c>
-      <c r="C134" s="1" t="inlineStr">
+      <c r="C135" s="1" t="inlineStr">
         <is>
           <t>PENFOLDS
 SPECIAL GOLDEN SHERRY</t>
         </is>
       </c>
-      <c r="D134" s="1" t="inlineStr">
+      <c r="D135" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E134" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F134" s="1" t="inlineStr">
+      <c r="E135" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F135" s="1" t="inlineStr">
         <is>
           <t>Southcorp Wines Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="135" customHeight="1" ht="140.0">
-      <c r="A135" s="1" t="inlineStr">
+    <row r="136" customHeight="1" ht="140.0">
+      <c r="A136" s="1" t="inlineStr">
         <is>
           <t>184886</t>
         </is>
       </c>
-      <c r="C135" s="1" t="inlineStr">
+      <c r="C136" s="1" t="inlineStr">
         <is>
           <t>CLUB
 P.W.
 PENFOLDS</t>
         </is>
       </c>
-      <c r="D135" s="1" t="inlineStr">
+      <c r="D136" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E135" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F135" s="1" t="inlineStr">
+      <c r="E136" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F136" s="1" t="inlineStr">
         <is>
           <t>Southcorp Brands Pty Limited</t>
         </is>
       </c>
     </row>
-    <row r="136" customHeight="1" ht="140.0">
-      <c r="A136" s="1" t="inlineStr">
+    <row r="137" customHeight="1" ht="140.0">
+      <c r="A137" s="1" t="inlineStr">
         <is>
           <t>195870</t>
         </is>
       </c>
-      <c r="C136" s="1" t="inlineStr">
+      <c r="C137" s="1" t="inlineStr">
         <is>
           <t>AMONTILLADO
 PENFOLDS</t>
         </is>
       </c>
-      <c r="D136" s="1" t="inlineStr">
+      <c r="D137" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E136" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F136" s="1" t="inlineStr">
+      <c r="E137" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F137" s="1" t="inlineStr">
         <is>
           <t>Southcorp Brands Pty Limited</t>
         </is>
       </c>
     </row>
-    <row r="137" customHeight="1" ht="140.0">
-      <c r="A137" s="1" t="inlineStr">
+    <row r="138" customHeight="1" ht="140.0">
+      <c r="A138" s="1" t="inlineStr">
         <is>
           <t>195873</t>
         </is>
       </c>
-      <c r="C137" s="1" t="inlineStr">
+      <c r="C138" s="1" t="inlineStr">
         <is>
           <t>PENFOLDS
 POT STILL</t>
         </is>
       </c>
-      <c r="D137" s="1" t="inlineStr">
+      <c r="D138" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E137" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F137" s="1" t="inlineStr">
+      <c r="E138" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F138" s="1" t="inlineStr">
         <is>
           <t>Southcorp Brands Pty Limited</t>
         </is>
       </c>
     </row>
-    <row r="138" customHeight="1" ht="140.0">
-      <c r="A138" s="1" t="inlineStr">
+    <row r="139" customHeight="1" ht="140.0">
+      <c r="A139" s="1" t="inlineStr">
         <is>
           <t>197046</t>
         </is>
       </c>
-      <c r="C138" s="1" t="inlineStr">
+      <c r="C139" s="1" t="inlineStr">
         <is>
           <t>MARDI GRAS
 PENFOLDS</t>
         </is>
       </c>
-      <c r="D138" s="1" t="inlineStr">
+      <c r="D139" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E138" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F138" s="1" t="inlineStr">
+      <c r="E139" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F139" s="1" t="inlineStr">
         <is>
           <t>Southcorp Wines Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="139" customHeight="1" ht="140.0">
-      <c r="A139" s="1" t="inlineStr">
+    <row r="140" customHeight="1" ht="140.0">
+      <c r="A140" s="1" t="inlineStr">
         <is>
           <t>199094</t>
         </is>
       </c>
-      <c r="C139" s="1" t="inlineStr">
+      <c r="C140" s="1" t="inlineStr">
         <is>
           <t>DALWOOD
 PENFOLDS</t>
         </is>
       </c>
-      <c r="D139" s="1" t="inlineStr">
+      <c r="D140" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E139" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F139" s="1" t="inlineStr">
+      <c r="E140" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F140" s="1" t="inlineStr">
         <is>
           <t>Southcorp Brands Pty Limited</t>
         </is>
       </c>
     </row>
-    <row r="140" customHeight="1" ht="140.0">
-      <c r="A140" s="1" t="inlineStr">
+    <row r="141" customHeight="1" ht="140.0">
+      <c r="A141" s="1" t="inlineStr">
         <is>
           <t>211181</t>
         </is>
       </c>
-      <c r="C140" s="1" t="inlineStr">
+      <c r="C141" s="1" t="inlineStr">
         <is>
           <t>PENFOLDS
 PW LTD.
 ADVANCE AUSTRALIA</t>
         </is>
       </c>
-      <c r="D140" s="1" t="inlineStr">
+      <c r="D141" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E140" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F140" s="1" t="inlineStr">
+      <c r="E141" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F141" s="1" t="inlineStr">
         <is>
           <t>Southcorp Wines Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="141" customHeight="1" ht="140.0">
-      <c r="A141" s="1" t="inlineStr">
+    <row r="142" customHeight="1" ht="140.0">
+      <c r="A142" s="1" t="inlineStr">
         <is>
           <t>225446</t>
         </is>
       </c>
-      <c r="C141" s="1" t="inlineStr">
+      <c r="C142" s="1" t="inlineStr">
         <is>
           <t>PENFOLDS CLUB PORT
 FIVE STAR
 PW AUSTRALIA LTD</t>
         </is>
       </c>
-      <c r="D141" s="1" t="inlineStr">
+      <c r="D142" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E141" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F141" s="1" t="inlineStr">
+      <c r="E142" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F142" s="1" t="inlineStr">
         <is>
           <t>Southcorp Brands Pty Limited</t>
         </is>
       </c>
     </row>
-    <row r="142" customHeight="1" ht="140.0">
-      <c r="A142" s="1" t="inlineStr">
+    <row r="143" customHeight="1" ht="140.0">
+      <c r="A143" s="1" t="inlineStr">
         <is>
           <t>232752</t>
         </is>
       </c>
-      <c r="C142" s="1" t="inlineStr">
+      <c r="C143" s="1" t="inlineStr">
         <is>
           <t>PENFOLDS
 SPARKLING TIFFANY</t>
         </is>
       </c>
-      <c r="D142" s="1" t="inlineStr">
+      <c r="D143" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E142" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F142" s="1" t="inlineStr">
+      <c r="E143" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F143" s="1" t="inlineStr">
         <is>
           <t>Southcorp Brands Pty Limited</t>
         </is>
       </c>
     </row>
-    <row r="143" customHeight="1" ht="140.0">
-      <c r="A143" s="1" t="inlineStr">
+    <row r="144" customHeight="1" ht="140.0">
+      <c r="A144" s="1" t="inlineStr">
         <is>
           <t>239998</t>
         </is>
       </c>
-      <c r="C143" s="1" t="inlineStr">
+      <c r="C144" s="1" t="inlineStr">
         <is>
           <t>P.W.
 PENFOLDS</t>
         </is>
       </c>
-      <c r="D143" s="1" t="inlineStr">
+      <c r="D144" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E143" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F143" s="1" t="inlineStr">
+      <c r="E144" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F144" s="1" t="inlineStr">
         <is>
           <t>Southcorp Wines Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="144" customHeight="1" ht="140.0">
-      <c r="A144" s="1" t="inlineStr">
+    <row r="145" customHeight="1" ht="140.0">
+      <c r="A145" s="1" t="inlineStr">
         <is>
           <t>239999</t>
         </is>
       </c>
-      <c r="C144" s="1" t="inlineStr">
+      <c r="C145" s="1" t="inlineStr">
         <is>
           <t>PENFOLDS</t>
         </is>
       </c>
-      <c r="D144" s="1" t="inlineStr">
+      <c r="D145" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E144" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F144" s="1" t="inlineStr">
+      <c r="E145" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F145" s="1" t="inlineStr">
         <is>
           <t>Southcorp Wines Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="145" customHeight="1" ht="140.0">
-      <c r="A145" s="1" t="inlineStr">
+    <row r="146" customHeight="1" ht="140.0">
+      <c r="A146" s="1" t="inlineStr">
         <is>
           <t>240000</t>
         </is>
       </c>
-      <c r="C145" s="1" t="inlineStr">
+      <c r="C146" s="1" t="inlineStr">
         <is>
           <t>P W
 PENFOLDS</t>
         </is>
       </c>
-      <c r="D145" s="1" t="inlineStr">
+      <c r="D146" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E145" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F145" s="1" t="inlineStr">
+      <c r="E146" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F146" s="1" t="inlineStr">
         <is>
           <t>Southcorp Wines Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="146" customHeight="1" ht="140.0">
-      <c r="A146" s="1" t="inlineStr">
+    <row r="147" customHeight="1" ht="140.0">
+      <c r="A147" s="1" t="inlineStr">
         <is>
           <t>240001</t>
         </is>
       </c>
-      <c r="C146" s="1" t="inlineStr">
+      <c r="C147" s="1" t="inlineStr">
         <is>
           <t>PW
 PENFOLDS</t>
         </is>
       </c>
-      <c r="D146" s="1" t="inlineStr">
+      <c r="D147" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E146" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F146" s="1" t="inlineStr">
+      <c r="E147" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F147" s="1" t="inlineStr">
         <is>
           <t>Penfold Wines Pty Ltd.</t>
         </is>
       </c>
     </row>
-    <row r="147" customHeight="1" ht="140.0">
-      <c r="A147" s="1" t="inlineStr">
+    <row r="148" customHeight="1" ht="140.0">
+      <c r="A148" s="1" t="inlineStr">
         <is>
           <t>240002</t>
         </is>
       </c>
-      <c r="C147" s="1" t="inlineStr">
+      <c r="C148" s="1" t="inlineStr">
         <is>
           <t>PENFOLDS</t>
         </is>
       </c>
-      <c r="D147" s="1" t="inlineStr">
+      <c r="D148" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E147" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F147" s="1" t="inlineStr">
+      <c r="E148" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F148" s="1" t="inlineStr">
         <is>
           <t>Southcorp Brands Pty Limited</t>
         </is>
       </c>
     </row>
-    <row r="148" customHeight="1" ht="140.0">
-      <c r="A148" s="1" t="inlineStr">
+    <row r="149" customHeight="1" ht="140.0">
+      <c r="A149" s="1" t="inlineStr">
         <is>
           <t>240003</t>
         </is>
       </c>
-      <c r="C148" s="1" t="inlineStr">
+      <c r="C149" s="1" t="inlineStr">
         <is>
           <t>MANTILLO
 PENFOLDS</t>
         </is>
       </c>
-      <c r="D148" s="1" t="inlineStr">
+      <c r="D149" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E148" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F148" s="1" t="inlineStr">
+      <c r="E149" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F149" s="1" t="inlineStr">
         <is>
           <t>Southcorp Wines Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="149" customHeight="1" ht="140.0">
-      <c r="A149" s="1" t="inlineStr">
+    <row r="150" customHeight="1" ht="140.0">
+      <c r="A150" s="1" t="inlineStr">
         <is>
           <t>258039</t>
         </is>
       </c>
-      <c r="C149" s="1" t="inlineStr">
+      <c r="C150" s="1" t="inlineStr">
         <is>
           <t>PW
 PENFOLDS</t>
         </is>
       </c>
-      <c r="D149" s="1" t="inlineStr">
+      <c r="D150" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E149" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F149" s="1" t="inlineStr">
+      <c r="E150" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F150" s="1" t="inlineStr">
         <is>
           <t>Southcorp Brands Pty Limited</t>
         </is>
       </c>
     </row>
-    <row r="150" customHeight="1" ht="140.0">
-      <c r="A150" s="1" t="inlineStr">
+    <row r="151" customHeight="1" ht="140.0">
+      <c r="A151" s="1" t="inlineStr">
         <is>
           <t>258040</t>
         </is>
       </c>
-      <c r="C150" s="1" t="inlineStr">
+      <c r="C151" s="1" t="inlineStr">
         <is>
           <t>PENFOLDS</t>
         </is>
       </c>
-      <c r="D150" s="1" t="inlineStr">
+      <c r="D151" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E150" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F150" s="1" t="inlineStr">
+      <c r="E151" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F151" s="1" t="inlineStr">
         <is>
           <t>Southcorp Wines Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="151" customHeight="1" ht="140.0">
-      <c r="A151" s="1" t="inlineStr">
+    <row r="152" customHeight="1" ht="140.0">
+      <c r="A152" s="1" t="inlineStr">
         <is>
           <t>258041</t>
         </is>
       </c>
-      <c r="C151" s="1" t="inlineStr">
+      <c r="C152" s="1" t="inlineStr">
         <is>
           <t>PW
 PENFOLDS</t>
         </is>
       </c>
-      <c r="D151" s="1" t="inlineStr">
+      <c r="D152" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E151" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F151" s="1" t="inlineStr">
+      <c r="E152" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F152" s="1" t="inlineStr">
         <is>
           <t>Southcorp Brands Pty Limited</t>
         </is>
       </c>
     </row>
-    <row r="152" customHeight="1" ht="140.0">
-      <c r="A152" s="1" t="inlineStr">
+    <row r="153" customHeight="1" ht="140.0">
+      <c r="A153" s="1" t="inlineStr">
         <is>
           <t>258042</t>
         </is>
       </c>
-      <c r="C152" s="1" t="inlineStr">
+      <c r="C153" s="1" t="inlineStr">
         <is>
           <t>PW
 PENFOLDS</t>
         </is>
       </c>
-      <c r="D152" s="1" t="inlineStr">
+      <c r="D153" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E152" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F152" s="1" t="inlineStr">
+      <c r="E153" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F153" s="1" t="inlineStr">
         <is>
           <t>Southcorp Brands Pty Limited</t>
         </is>
       </c>
     </row>
-    <row r="153" customHeight="1" ht="140.0">
-      <c r="A153" s="1" t="inlineStr">
+    <row r="154" customHeight="1" ht="140.0">
+      <c r="A154" s="1" t="inlineStr">
         <is>
           <t>263082</t>
         </is>
       </c>
-      <c r="C153" s="1" t="inlineStr">
+      <c r="C154" s="1" t="inlineStr">
         <is>
           <t>PENFOLDS AULDANA
 PENFOLDS AULDANA CLARET
 PENFOLDS AULDANA MOSELLE
 PENFOLDS AULDANA ROSE</t>
         </is>
       </c>
-      <c r="D153" s="1" t="inlineStr">
+      <c r="D154" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E153" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F153" s="1" t="inlineStr">
+      <c r="E154" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F154" s="1" t="inlineStr">
         <is>
           <t>Southcorp Brands Pty Limited</t>
         </is>
       </c>
     </row>
-    <row r="154" customHeight="1" ht="140.0">
-      <c r="A154" s="1" t="inlineStr">
+    <row r="155" customHeight="1" ht="140.0">
+      <c r="A155" s="1" t="inlineStr">
         <is>
           <t>263366</t>
         </is>
       </c>
-      <c r="C154" s="1" t="inlineStr">
+      <c r="C155" s="1" t="inlineStr">
         <is>
           <t>PARK PENFOLDS WYBONG PARK)
 PENFOLDS WYBONG PARK</t>
         </is>
       </c>
-      <c r="D154" s="1" t="inlineStr">
+      <c r="D155" s="1" t="inlineStr">
         <is>
           <t>Status not available</t>
         </is>
       </c>
-      <c r="E154" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F154" s="1" t="inlineStr">
+      <c r="E155" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F155" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
-    <row r="155" customHeight="1" ht="140.0">
-      <c r="A155" s="1" t="inlineStr">
+    <row r="156" customHeight="1" ht="140.0">
+      <c r="A156" s="1" t="inlineStr">
         <is>
           <t>264087</t>
         </is>
       </c>
-      <c r="C155" s="1" t="inlineStr">
+      <c r="C156" s="1" t="inlineStr">
         <is>
           <t>CHALET
 P.W.
 PENFOLDS</t>
         </is>
       </c>
-      <c r="D155" s="1" t="inlineStr">
+      <c r="D156" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E155" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F155" s="1" t="inlineStr">
+      <c r="E156" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F156" s="1" t="inlineStr">
         <is>
           <t>Southcorp Brands Pty Limited</t>
         </is>
       </c>
     </row>
-    <row r="156" customHeight="1" ht="140.0">
-      <c r="A156" s="1" t="inlineStr">
+    <row r="157" customHeight="1" ht="140.0">
+      <c r="A157" s="1" t="inlineStr">
         <is>
           <t>264088</t>
         </is>
       </c>
-      <c r="C156" s="1" t="inlineStr">
+      <c r="C157" s="1" t="inlineStr">
         <is>
           <t>CHALET
 P.W.
 PENFOLDS</t>
         </is>
       </c>
-      <c r="D156" s="1" t="inlineStr">
+      <c r="D157" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E156" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F156" s="1" t="inlineStr">
+      <c r="E157" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F157" s="1" t="inlineStr">
         <is>
           <t>Southcorp Brands Pty Limited</t>
-        </is>
-[...25 lines deleted...]
-          <t/>
         </is>
       </c>
     </row>
     <row r="158" customHeight="1" ht="140.0">
       <c r="A158" s="1" t="inlineStr">
         <is>
+          <t>271156</t>
+        </is>
+      </c>
+      <c r="C158" s="1" t="inlineStr">
+        <is>
+          <t>PENFOLDS</t>
+        </is>
+      </c>
+      <c r="D158" s="1" t="inlineStr">
+        <is>
+          <t>Status not available</t>
+        </is>
+      </c>
+      <c r="E158" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F158" s="1" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="159" customHeight="1" ht="140.0">
+      <c r="A159" s="1" t="inlineStr">
+        <is>
           <t>288492</t>
         </is>
       </c>
-      <c r="C158" s="1" t="inlineStr">
+      <c r="C159" s="1" t="inlineStr">
         <is>
           <t>PENFOLDS VINTAGES</t>
         </is>
       </c>
-      <c r="D158" s="1" t="inlineStr">
+      <c r="D159" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E158" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F158" s="1" t="inlineStr">
+      <c r="E159" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F159" s="1" t="inlineStr">
         <is>
           <t>Southcorp Wines Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="159" customHeight="1" ht="140.0">
-      <c r="A159" s="1" t="inlineStr">
+    <row r="160" customHeight="1" ht="140.0">
+      <c r="A160" s="1" t="inlineStr">
         <is>
           <t>320981</t>
         </is>
       </c>
-      <c r="C159" s="1" t="inlineStr">
+      <c r="C160" s="1" t="inlineStr">
         <is>
           <t>PENFOLDS VINEYARD CLARET</t>
         </is>
       </c>
-      <c r="D159" s="1" t="inlineStr">
+      <c r="D160" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E159" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F159" s="1" t="inlineStr">
+      <c r="E160" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F160" s="1" t="inlineStr">
         <is>
           <t>Southcorp Wines Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="160" customHeight="1" ht="140.0">
-      <c r="A160" s="1" t="inlineStr">
+    <row r="161" customHeight="1" ht="140.0">
+      <c r="A161" s="1" t="inlineStr">
         <is>
           <t>360917</t>
         </is>
       </c>
-      <c r="C160" s="1" t="inlineStr">
+      <c r="C161" s="1" t="inlineStr">
         <is>
           <t>SWEETADDIN</t>
         </is>
       </c>
-      <c r="D160" s="1" t="inlineStr">
+      <c r="D161" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E160" s="1" t="inlineStr">
+      <c r="E161" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
-      <c r="F160" s="1" t="inlineStr">
+      <c r="F161" s="1" t="inlineStr">
         <is>
           <t>Penfold, A.D. Co. Pty Ltd.</t>
         </is>
       </c>
     </row>
-    <row r="161" customHeight="1" ht="140.0">
-      <c r="A161" s="1" t="inlineStr">
+    <row r="162" customHeight="1" ht="140.0">
+      <c r="A162" s="1" t="inlineStr">
         <is>
           <t>375638</t>
         </is>
       </c>
-      <c r="C161" s="1" t="inlineStr">
+      <c r="C162" s="1" t="inlineStr">
         <is>
           <t>VERDERNAY</t>
         </is>
       </c>
-      <c r="D161" s="1" t="inlineStr">
+      <c r="D162" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E161" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F161" s="1" t="inlineStr">
+      <c r="E162" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F162" s="1" t="inlineStr">
         <is>
           <t>Penfolds Wines (N.Z.) Ltd.</t>
         </is>
       </c>
     </row>
-    <row r="162" customHeight="1" ht="140.0">
-      <c r="A162" s="1" t="inlineStr">
+    <row r="163" customHeight="1" ht="140.0">
+      <c r="A163" s="1" t="inlineStr">
         <is>
           <t>381452</t>
         </is>
       </c>
-      <c r="C162" s="1" t="inlineStr">
+      <c r="C163" s="1" t="inlineStr">
         <is>
           <t>PENFOLDS CLUB PORT</t>
         </is>
       </c>
-      <c r="D162" s="1" t="inlineStr">
+      <c r="D163" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E162" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F162" s="1" t="inlineStr">
+      <c r="E163" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F163" s="1" t="inlineStr">
         <is>
           <t>Southcorp Brands Pty Limited</t>
         </is>
       </c>
     </row>
-    <row r="163" customHeight="1" ht="140.0">
-      <c r="A163" s="1" t="inlineStr">
+    <row r="164" customHeight="1" ht="140.0">
+      <c r="A164" s="1" t="inlineStr">
         <is>
           <t>396772</t>
         </is>
       </c>
-      <c r="C163" s="1" t="inlineStr">
+      <c r="C164" s="1" t="inlineStr">
         <is>
           <t>CLUB PORT
 PENFOLDS</t>
         </is>
       </c>
-      <c r="D163" s="1" t="inlineStr">
+      <c r="D164" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E163" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F163" s="1" t="inlineStr">
+      <c r="E164" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F164" s="1" t="inlineStr">
         <is>
           <t>Southcorp Brands Pty Limited</t>
         </is>
       </c>
     </row>
-    <row r="164" customHeight="1" ht="140.0">
-      <c r="A164" s="1" t="inlineStr">
+    <row r="165" customHeight="1" ht="140.0">
+      <c r="A165" s="1" t="inlineStr">
         <is>
           <t>418267</t>
         </is>
       </c>
-      <c r="C164" s="1" t="inlineStr">
+      <c r="C165" s="1" t="inlineStr">
         <is>
           <t>PENFOLDS ULTIMATE DINNER PARTY</t>
         </is>
       </c>
-      <c r="D164" s="1" t="inlineStr">
+      <c r="D165" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E164" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F164" s="1" t="inlineStr">
+      <c r="E165" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F165" s="1" t="inlineStr">
         <is>
           <t>Southcorp Wines Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="165" customHeight="1" ht="140.0">
-      <c r="A165" s="1" t="inlineStr">
+    <row r="166" customHeight="1" ht="140.0">
+      <c r="A166" s="1" t="inlineStr">
         <is>
           <t>418268</t>
         </is>
       </c>
-      <c r="C165" s="1" t="inlineStr">
+      <c r="C166" s="1" t="inlineStr">
         <is>
           <t>PENFOLDS ULTIMATE DINNER PARTY</t>
         </is>
       </c>
-      <c r="D165" s="1" t="inlineStr">
+      <c r="D166" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E165" s="1" t="inlineStr">
+      <c r="E166" s="1" t="inlineStr">
         <is>
           <t>42</t>
         </is>
       </c>
-      <c r="F165" s="1" t="inlineStr">
+      <c r="F166" s="1" t="inlineStr">
         <is>
           <t>Southcorp Wines Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="166" customHeight="1" ht="140.0">
-      <c r="A166" s="1" t="inlineStr">
+    <row r="167" customHeight="1" ht="140.0">
+      <c r="A167" s="1" t="inlineStr">
         <is>
           <t>424032</t>
         </is>
       </c>
-      <c r="C166" s="1" t="inlineStr">
+      <c r="C167" s="1" t="inlineStr">
         <is>
           <t>PRIVATE BIN
 PENFOLDS
 MAGILL PORT
 M 70</t>
         </is>
       </c>
-      <c r="D166" s="1" t="inlineStr">
+      <c r="D167" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E166" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F166" s="1" t="inlineStr">
+      <c r="E167" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F167" s="1" t="inlineStr">
         <is>
           <t>Southcorp Brands Pty Limited</t>
         </is>
       </c>
     </row>
-    <row r="167" customHeight="1" ht="140.0">
-      <c r="A167" s="1" t="inlineStr">
+    <row r="168" customHeight="1" ht="140.0">
+      <c r="A168" s="1" t="inlineStr">
         <is>
           <t>438694</t>
         </is>
       </c>
-      <c r="C167" s="1" t="inlineStr">
+      <c r="C168" s="1" t="inlineStr">
         <is>
           <t>THE MAGILL ESTATE 1983
 BOTTLE NUMBER
 PENFOLDS</t>
         </is>
       </c>
-      <c r="D167" s="1" t="inlineStr">
+      <c r="D168" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E167" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F167" s="1" t="inlineStr">
+      <c r="E168" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F168" s="1" t="inlineStr">
         <is>
           <t>Southcorp Brands Pty Limited</t>
         </is>
       </c>
     </row>
-    <row r="168" customHeight="1" ht="140.0">
-      <c r="A168" s="1" t="inlineStr">
+    <row r="169" customHeight="1" ht="140.0">
+      <c r="A169" s="1" t="inlineStr">
         <is>
           <t>627278</t>
         </is>
       </c>
-      <c r="C168" s="1" t="inlineStr">
+      <c r="C169" s="1" t="inlineStr">
         <is>
           <t>P</t>
         </is>
       </c>
-      <c r="D168" s="1" t="inlineStr">
+      <c r="D169" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E168" s="1" t="inlineStr">
+      <c r="E169" s="1" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
-      <c r="F168" s="1" t="inlineStr">
+      <c r="F169" s="1" t="inlineStr">
         <is>
           <t>Penfold Printing Limited</t>
         </is>
       </c>
     </row>
-    <row r="169" customHeight="1" ht="140.0">
-      <c r="A169" s="1" t="inlineStr">
+    <row r="170" customHeight="1" ht="140.0">
+      <c r="A170" s="1" t="inlineStr">
         <is>
           <t>627280</t>
         </is>
       </c>
-      <c r="C169" s="1" t="inlineStr">
+      <c r="C170" s="1" t="inlineStr">
         <is>
           <t>WC PENFOLD STATIONERS SINCE 1830</t>
         </is>
       </c>
-      <c r="D169" s="1" t="inlineStr">
+      <c r="D170" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E169" s="1" t="inlineStr">
+      <c r="E170" s="1" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
-      <c r="F169" s="1" t="inlineStr">
+      <c r="F170" s="1" t="inlineStr">
         <is>
           <t>Monica Meneses</t>
         </is>
       </c>
     </row>
-    <row r="170" customHeight="1" ht="140.0">
-      <c r="A170" s="1" t="inlineStr">
+    <row r="171" customHeight="1" ht="140.0">
+      <c r="A171" s="1" t="inlineStr">
         <is>
           <t>724278</t>
         </is>
       </c>
-      <c r="C170" s="1" t="inlineStr">
+      <c r="C171" s="1" t="inlineStr">
         <is>
           <t>PENFOLD DIRECT</t>
         </is>
       </c>
-      <c r="D170" s="1" t="inlineStr">
+      <c r="D171" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E170" s="1" t="inlineStr">
+      <c r="E171" s="1" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
-      <c r="F170" s="1" t="inlineStr">
+      <c r="F171" s="1" t="inlineStr">
         <is>
           <t>WCP Brand Pty Limited</t>
         </is>
       </c>
     </row>
-    <row r="171" customHeight="1" ht="140.0">
-      <c r="A171" s="1" t="inlineStr">
+    <row r="172" customHeight="1" ht="140.0">
+      <c r="A172" s="1" t="inlineStr">
         <is>
           <t>724279</t>
         </is>
       </c>
-      <c r="C171" s="1" t="inlineStr">
+      <c r="C172" s="1" t="inlineStr">
         <is>
           <t>PENFOLD DIRECT</t>
         </is>
       </c>
-      <c r="D171" s="1" t="inlineStr">
+      <c r="D172" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E171" s="1" t="inlineStr">
+      <c r="E172" s="1" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
-      <c r="F171" s="1" t="inlineStr">
+      <c r="F172" s="1" t="inlineStr">
         <is>
           <t>WCP Brand Pty Limited</t>
         </is>
       </c>
     </row>
-    <row r="172" customHeight="1" ht="140.0">
-      <c r="A172" s="1" t="inlineStr">
+    <row r="173" customHeight="1" ht="140.0">
+      <c r="A173" s="1" t="inlineStr">
         <is>
           <t>860516</t>
         </is>
       </c>
-      <c r="C172" s="1" t="inlineStr">
+      <c r="C173" s="1" t="inlineStr">
         <is>
           <t>LOXIT</t>
         </is>
       </c>
-      <c r="D172" s="1" t="inlineStr">
+      <c r="D173" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E172" s="1" t="inlineStr">
+      <c r="E173" s="1" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
-      <c r="F172" s="1" t="inlineStr">
+      <c r="F173" s="1" t="inlineStr">
         <is>
           <t>Bruce Richard Penfold; Diana Amy Penfold</t>
         </is>
       </c>
     </row>
-    <row r="173" customHeight="1" ht="140.0">
-      <c r="A173" s="1" t="inlineStr">
+    <row r="174" customHeight="1" ht="140.0">
+      <c r="A174" s="1" t="inlineStr">
         <is>
           <t>972780</t>
         </is>
       </c>
-      <c r="C173" s="1" t="inlineStr">
+      <c r="C174" s="1" t="inlineStr">
         <is>
           <t>WC Penfold</t>
         </is>
       </c>
-      <c r="D173" s="1" t="inlineStr">
+      <c r="D174" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E173" s="1" t="inlineStr">
+      <c r="E174" s="1" t="inlineStr">
         <is>
           <t>16, 35</t>
         </is>
       </c>
-      <c r="F173" s="1" t="inlineStr">
+      <c r="F174" s="1" t="inlineStr">
         <is>
           <t>Monica Meneses</t>
         </is>
       </c>
     </row>
-    <row r="174" customHeight="1" ht="140.0">
-      <c r="A174" s="1" t="inlineStr">
+    <row r="175" customHeight="1" ht="140.0">
+      <c r="A175" s="1" t="inlineStr">
         <is>
           <t>1023877</t>
         </is>
       </c>
-      <c r="C174" s="1" t="inlineStr">
+      <c r="C175" s="1" t="inlineStr">
         <is>
           <t>PP PENFOLD PROJECTS LANDSCAPING</t>
         </is>
       </c>
-      <c r="D174" s="1" t="inlineStr">
+      <c r="D175" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E174" s="1" t="inlineStr">
+      <c r="E175" s="1" t="inlineStr">
         <is>
           <t>37, 44</t>
         </is>
       </c>
-      <c r="F174" s="1" t="inlineStr">
+      <c r="F175" s="1" t="inlineStr">
         <is>
           <t>Penfold Projects Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="175" customHeight="1" ht="140.0">
-      <c r="A175" s="1" t="inlineStr">
+    <row r="176" customHeight="1" ht="140.0">
+      <c r="A176" s="1" t="inlineStr">
         <is>
           <t>1059381</t>
         </is>
       </c>
-      <c r="C175" s="1" t="inlineStr">
+      <c r="C176" s="1" t="inlineStr">
         <is>
           <t>PRINTEZY</t>
         </is>
       </c>
-      <c r="D175" s="1" t="inlineStr">
+      <c r="D176" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E175" s="1" t="inlineStr">
+      <c r="E176" s="1" t="inlineStr">
         <is>
           <t>9, 35, 40</t>
         </is>
       </c>
-      <c r="F175" s="1" t="inlineStr">
+      <c r="F176" s="1" t="inlineStr">
         <is>
           <t>Penfold Buscombe Australia Pty Limited</t>
         </is>
       </c>
     </row>
-    <row r="176" customHeight="1" ht="140.0">
-      <c r="A176" s="1" t="inlineStr">
+    <row r="177" customHeight="1" ht="140.0">
+      <c r="A177" s="1" t="inlineStr">
         <is>
           <t>1059382</t>
         </is>
       </c>
-      <c r="C176" s="1" t="inlineStr">
+      <c r="C177" s="1" t="inlineStr">
         <is>
           <t>DAMEZY</t>
         </is>
       </c>
-      <c r="D176" s="1" t="inlineStr">
+      <c r="D177" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E176" s="1" t="inlineStr">
+      <c r="E177" s="1" t="inlineStr">
         <is>
           <t>9, 35, 40</t>
         </is>
       </c>
-      <c r="F176" s="1" t="inlineStr">
+      <c r="F177" s="1" t="inlineStr">
         <is>
           <t>Penfold Buscombe Australia Pty Limited</t>
         </is>
       </c>
     </row>
-    <row r="177" customHeight="1" ht="140.0">
-      <c r="A177" s="1" t="inlineStr">
+    <row r="178" customHeight="1" ht="140.0">
+      <c r="A178" s="1" t="inlineStr">
         <is>
           <t>1311084</t>
         </is>
       </c>
-      <c r="C177" s="1" t="inlineStr">
+      <c r="C178" s="1" t="inlineStr">
         <is>
           <t>web mastermind</t>
         </is>
       </c>
-      <c r="D177" s="1" t="inlineStr">
+      <c r="D178" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E177" s="1" t="inlineStr">
+      <c r="E178" s="1" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
-      <c r="F177" s="1" t="inlineStr">
+      <c r="F178" s="1" t="inlineStr">
         <is>
           <t>David Penfold</t>
         </is>
       </c>
     </row>
-    <row r="178" customHeight="1" ht="140.0">
-      <c r="A178" s="1" t="inlineStr">
+    <row r="179" customHeight="1" ht="140.0">
+      <c r="A179" s="1" t="inlineStr">
         <is>
           <t>1311085</t>
         </is>
       </c>
-      <c r="C178" s="1" t="inlineStr">
+      <c r="C179" s="1" t="inlineStr">
         <is>
           <t>WM</t>
         </is>
       </c>
-      <c r="D178" s="1" t="inlineStr">
+      <c r="D179" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E178" s="1" t="inlineStr">
+      <c r="E179" s="1" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
-      <c r="F178" s="1" t="inlineStr">
+      <c r="F179" s="1" t="inlineStr">
         <is>
           <t>David Penfold</t>
         </is>
       </c>
     </row>
-    <row r="179" customHeight="1" ht="140.0">
-      <c r="A179" s="1" t="inlineStr">
+    <row r="180" customHeight="1" ht="140.0">
+      <c r="A180" s="1" t="inlineStr">
         <is>
           <t>1329098</t>
         </is>
       </c>
-      <c r="C179" s="1" t="inlineStr">
+      <c r="C180" s="1" t="inlineStr">
         <is>
           <t>KATUNGA PRIME SAMM LAMB IT'S A TASTE SENSATION TREVOR &amp; LIZ PENFOLD</t>
         </is>
       </c>
-      <c r="D179" s="1" t="inlineStr">
+      <c r="D180" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E179" s="1" t="inlineStr">
+      <c r="E180" s="1" t="inlineStr">
         <is>
           <t>29, 43</t>
         </is>
       </c>
-      <c r="F179" s="1" t="inlineStr">
+      <c r="F180" s="1" t="inlineStr">
         <is>
           <t>Trevor Penfold</t>
         </is>
       </c>
     </row>
-    <row r="180" customHeight="1" ht="140.0">
-      <c r="A180" s="1" t="inlineStr">
+    <row r="181" customHeight="1" ht="140.0">
+      <c r="A181" s="1" t="inlineStr">
         <is>
           <t>1511173</t>
         </is>
       </c>
-      <c r="C180" s="1" t="inlineStr">
+      <c r="C181" s="1" t="inlineStr">
         <is>
           <t>SUPA SEED HYDROSEEDING &amp; HYDROMULCHING</t>
         </is>
       </c>
-      <c r="D180" s="1" t="inlineStr">
+      <c r="D181" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E180" s="1" t="inlineStr">
+      <c r="E181" s="1" t="inlineStr">
         <is>
           <t>37</t>
         </is>
       </c>
-      <c r="F180" s="1" t="inlineStr">
+      <c r="F181" s="1" t="inlineStr">
         <is>
           <t>Penfold Projects Pty Ltd As Trustee For the TP Property Trust</t>
         </is>
       </c>
     </row>
-    <row r="181" customHeight="1" ht="140.0">
-      <c r="A181" s="1" t="inlineStr">
+    <row r="182" customHeight="1" ht="140.0">
+      <c r="A182" s="1" t="inlineStr">
         <is>
           <t>1532901</t>
         </is>
       </c>
-      <c r="C181" s="1" t="inlineStr">
+      <c r="C182" s="1" t="inlineStr">
         <is>
           <t>PENFOLDS ORANA</t>
         </is>
       </c>
-      <c r="D181" s="1" t="inlineStr">
+      <c r="D182" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E181" s="1" t="inlineStr">
+      <c r="E182" s="1" t="inlineStr">
         <is>
           <t>41, 43</t>
         </is>
       </c>
-      <c r="F181" s="1" t="inlineStr">
+      <c r="F182" s="1" t="inlineStr">
         <is>
           <t>Southcorp Brands Pty Limited</t>
         </is>
       </c>
     </row>
-    <row r="182" customHeight="1" ht="140.0">
-      <c r="A182" s="1" t="inlineStr">
+    <row r="183" customHeight="1" ht="140.0">
+      <c r="A183" s="1" t="inlineStr">
         <is>
           <t>1544865</t>
         </is>
       </c>
-      <c r="C182" s="1" t="inlineStr">
+      <c r="C183" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="D182" s="1" t="inlineStr">
+      <c r="D183" s="1" t="inlineStr">
         <is>
           <t>Ceased - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E182" s="1" t="inlineStr">
+      <c r="E183" s="1" t="inlineStr">
         <is>
           <t>18, 25, 28</t>
         </is>
       </c>
-      <c r="F182" s="1" t="inlineStr">
+      <c r="F183" s="1" t="inlineStr">
         <is>
           <t>Penfold Golf Limited</t>
         </is>
       </c>
     </row>
-    <row r="183" customHeight="1" ht="140.0">
-      <c r="A183" s="1" t="inlineStr">
+    <row r="184" customHeight="1" ht="140.0">
+      <c r="A184" s="1" t="inlineStr">
         <is>
           <t>1760673</t>
         </is>
       </c>
-      <c r="C183" s="1" t="inlineStr">
+      <c r="C184" s="1" t="inlineStr">
         <is>
           <t>P PENFOLD GROUP</t>
         </is>
       </c>
-      <c r="D183" s="1" t="inlineStr">
+      <c r="D184" s="1" t="inlineStr">
         <is>
           <t>Removed:
 Non-use</t>
         </is>
       </c>
-      <c r="E183" s="1" t="inlineStr">
+      <c r="E184" s="1" t="inlineStr">
         <is>
           <t>37</t>
         </is>
       </c>
-      <c r="F183" s="1" t="inlineStr">
+      <c r="F184" s="1" t="inlineStr">
         <is>
           <t>Todd Ewan Penfold</t>
         </is>
       </c>
     </row>
-    <row r="184" customHeight="1" ht="140.0">
-      <c r="A184" s="1" t="inlineStr">
+    <row r="185" customHeight="1" ht="140.0">
+      <c r="A185" s="1" t="inlineStr">
         <is>
           <t>1887168</t>
         </is>
       </c>
-      <c r="C184" s="1" t="inlineStr">
+      <c r="C185" s="1" t="inlineStr">
         <is>
           <t>P PENFOLD PROJECTS</t>
         </is>
       </c>
-      <c r="D184" s="1" t="inlineStr">
+      <c r="D185" s="1" t="inlineStr">
         <is>
           <t>Removed:
 Non-use</t>
         </is>
       </c>
-      <c r="E184" s="1" t="inlineStr">
+      <c r="E185" s="1" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
-      <c r="F184" s="1" t="inlineStr">
+      <c r="F185" s="1" t="inlineStr">
         <is>
           <t>Todd Ewan Penfold</t>
         </is>
       </c>
     </row>
-    <row r="185" customHeight="1" ht="140.0">
-      <c r="A185" s="1" t="inlineStr">
+    <row r="186" customHeight="1" ht="140.0">
+      <c r="A186" s="1" t="inlineStr">
         <is>
           <t>1887172</t>
         </is>
       </c>
-      <c r="C185" s="1" t="inlineStr">
+      <c r="C186" s="1" t="inlineStr">
         <is>
           <t>P PENFOLD PROJECTS</t>
         </is>
       </c>
-      <c r="D185" s="1" t="inlineStr">
+      <c r="D186" s="1" t="inlineStr">
         <is>
           <t>Removed:
 Non-use</t>
         </is>
       </c>
-      <c r="E185" s="1" t="inlineStr">
+      <c r="E186" s="1" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
-      <c r="F185" s="1" t="inlineStr">
+      <c r="F186" s="1" t="inlineStr">
         <is>
           <t>Todd Ewan Penfold</t>
         </is>
       </c>
     </row>
-    <row r="186" customHeight="1" ht="140.0">
-      <c r="A186" s="1" t="inlineStr">
+    <row r="187" customHeight="1" ht="140.0">
+      <c r="A187" s="1" t="inlineStr">
         <is>
           <t>2050046</t>
         </is>
       </c>
-      <c r="C186" s="1" t="inlineStr">
+      <c r="C187" s="1" t="inlineStr">
         <is>
           <t>P PENFOLD REALTY</t>
         </is>
       </c>
-      <c r="D186" s="1" t="inlineStr">
+      <c r="D187" s="1" t="inlineStr">
         <is>
           <t>Removed:
 Non-use</t>
         </is>
       </c>
-      <c r="E186" s="1" t="inlineStr">
+      <c r="E187" s="1" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
-      <c r="F186" s="1" t="inlineStr">
+      <c r="F187" s="1" t="inlineStr">
         <is>
           <t>Penfold Realty Group Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="187" customHeight="1" ht="140.0">
-      <c r="A187" s="1" t="inlineStr">
+    <row r="188" customHeight="1" ht="140.0">
+      <c r="A188" s="1" t="inlineStr">
         <is>
           <t>2050051</t>
         </is>
       </c>
-      <c r="C187" s="1" t="inlineStr">
+      <c r="C188" s="1" t="inlineStr">
         <is>
           <t>P PENFOLD PROPERTY SERVICES</t>
         </is>
       </c>
-      <c r="D187" s="1" t="inlineStr">
+      <c r="D188" s="1" t="inlineStr">
         <is>
           <t>Removed:
 Non-use</t>
         </is>
       </c>
-      <c r="E187" s="1" t="inlineStr">
+      <c r="E188" s="1" t="inlineStr">
         <is>
           <t>37</t>
         </is>
       </c>
-      <c r="F187" s="1" t="inlineStr">
+      <c r="F188" s="1" t="inlineStr">
         <is>
           <t>Penfold Projects Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="188" customHeight="1" ht="140.0">
-      <c r="A188" s="1" t="inlineStr">
+    <row r="189" customHeight="1" ht="140.0">
+      <c r="A189" s="1" t="inlineStr">
         <is>
           <t>103452</t>
         </is>
       </c>
-      <c r="C188" s="1" t="inlineStr">
+      <c r="C189" s="1" t="inlineStr">
         <is>
           <t>MANTILLO
 PENFOLDS</t>
         </is>
       </c>
-      <c r="D188" s="1" t="inlineStr">
+      <c r="D189" s="1" t="inlineStr">
         <is>
           <t>Status not available</t>
         </is>
       </c>
-      <c r="E188" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F188" s="1" t="inlineStr">
+      <c r="E189" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F189" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
-    <row r="189" customHeight="1" ht="140.0">
-      <c r="A189" s="1" t="inlineStr">
+    <row r="190" customHeight="1" ht="140.0">
+      <c r="A190" s="1" t="inlineStr">
         <is>
           <t>180311</t>
         </is>
       </c>
-      <c r="C189" s="1" t="inlineStr">
+      <c r="C190" s="1" t="inlineStr">
         <is>
           <t>HYLAND WHISKY
 PENFOLDS WINES PTY LTD</t>
         </is>
       </c>
-      <c r="D189" s="1" t="inlineStr">
+      <c r="D190" s="1" t="inlineStr">
         <is>
           <t>Refused:
 Pre 1995 refused</t>
         </is>
       </c>
-      <c r="E189" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F189" s="1" t="inlineStr">
+      <c r="E190" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F190" s="1" t="inlineStr">
         <is>
           <t>Penfolds Wines Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="190" customHeight="1" ht="140.0">
-      <c r="A190" s="1" t="inlineStr">
+    <row r="191" customHeight="1" ht="140.0">
+      <c r="A191" s="1" t="inlineStr">
         <is>
           <t>180312</t>
         </is>
       </c>
-      <c r="C190" s="1" t="inlineStr">
+      <c r="C191" s="1" t="inlineStr">
         <is>
           <t>HYLAND</t>
         </is>
       </c>
-      <c r="D190" s="1" t="inlineStr">
+      <c r="D191" s="1" t="inlineStr">
         <is>
           <t>Refused:
 Pre 1995 refused</t>
         </is>
       </c>
-      <c r="E190" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F190" s="1" t="inlineStr">
+      <c r="E191" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F191" s="1" t="inlineStr">
         <is>
           <t>Penfolds Wines Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="191" customHeight="1" ht="140.0">
-      <c r="A191" s="1" t="inlineStr">
+    <row r="192" customHeight="1" ht="140.0">
+      <c r="A192" s="1" t="inlineStr">
         <is>
           <t>182852</t>
         </is>
       </c>
-      <c r="C191" s="1" t="inlineStr">
+      <c r="C192" s="1" t="inlineStr">
         <is>
           <t>MANTILLA
 PENFOLDS</t>
         </is>
       </c>
-      <c r="D191" s="1" t="inlineStr">
-[...25 lines deleted...]
-      </c>
       <c r="D192" s="1" t="inlineStr">
         <is>
           <t>Status not available</t>
         </is>
       </c>
       <c r="E192" s="1" t="inlineStr">
         <is>
           <t>33</t>
         </is>
       </c>
       <c r="F192" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="193" customHeight="1" ht="140.0">
       <c r="A193" s="1" t="inlineStr">
         <is>
+          <t>182853</t>
+        </is>
+      </c>
+      <c r="C193" s="1" t="inlineStr">
+        <is>
+          <t>PENFOLDS</t>
+        </is>
+      </c>
+      <c r="D193" s="1" t="inlineStr">
+        <is>
+          <t>Status not available</t>
+        </is>
+      </c>
+      <c r="E193" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F193" s="1" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="194" customHeight="1" ht="140.0">
+      <c r="A194" s="1" t="inlineStr">
+        <is>
           <t>184867</t>
         </is>
       </c>
-      <c r="C193" s="1" t="inlineStr">
+      <c r="C194" s="1" t="inlineStr">
         <is>
           <t>OLOROSO
 PENFOLDS</t>
         </is>
       </c>
-      <c r="D193" s="1" t="inlineStr">
+      <c r="D194" s="1" t="inlineStr">
         <is>
           <t>Status not available</t>
         </is>
       </c>
-      <c r="E193" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F193" s="1" t="inlineStr">
+      <c r="E194" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F194" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
-    <row r="194" customHeight="1" ht="140.0">
-      <c r="A194" s="1" t="inlineStr">
+    <row r="195" customHeight="1" ht="140.0">
+      <c r="A195" s="1" t="inlineStr">
         <is>
           <t>188131</t>
         </is>
       </c>
-      <c r="C194" s="1" t="inlineStr">
+      <c r="C195" s="1" t="inlineStr">
         <is>
           <t>PW
 PENFOLDS
 ROSAY</t>
         </is>
       </c>
-      <c r="D194" s="1" t="inlineStr">
+      <c r="D195" s="1" t="inlineStr">
         <is>
           <t>Status not available</t>
         </is>
       </c>
-      <c r="E194" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F194" s="1" t="inlineStr">
+      <c r="E195" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F195" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
-    <row r="195" customHeight="1" ht="140.0">
-      <c r="A195" s="1" t="inlineStr">
+    <row r="196" customHeight="1" ht="140.0">
+      <c r="A196" s="1" t="inlineStr">
         <is>
           <t>195872</t>
         </is>
       </c>
-      <c r="C195" s="1" t="inlineStr">
+      <c r="C196" s="1" t="inlineStr">
         <is>
           <t>PENFOLDS GRAVES
 CHATEAU BOTTLING</t>
         </is>
       </c>
-      <c r="D195" s="1" t="inlineStr">
+      <c r="D196" s="1" t="inlineStr">
         <is>
           <t>Status not available</t>
         </is>
       </c>
-      <c r="E195" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F195" s="1" t="inlineStr">
+      <c r="E196" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F196" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
-    <row r="196" customHeight="1" ht="140.0">
-      <c r="A196" s="1" t="inlineStr">
+    <row r="197" customHeight="1" ht="140.0">
+      <c r="A197" s="1" t="inlineStr">
         <is>
           <t>261375</t>
         </is>
       </c>
-      <c r="C196" s="1" t="inlineStr">
+      <c r="C197" s="1" t="inlineStr">
         <is>
           <t>PENFOLDS
 RIVERBROOK CIDER</t>
         </is>
       </c>
-      <c r="D196" s="1" t="inlineStr">
+      <c r="D197" s="1" t="inlineStr">
         <is>
           <t>Status not available</t>
         </is>
       </c>
-      <c r="E196" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F196" s="1" t="inlineStr">
+      <c r="E197" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F197" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
-    <row r="197" customHeight="1" ht="140.0">
-      <c r="A197" s="1" t="inlineStr">
+    <row r="198" customHeight="1" ht="140.0">
+      <c r="A198" s="1" t="inlineStr">
         <is>
           <t>320982</t>
         </is>
       </c>
-      <c r="C197" s="1" t="inlineStr">
+      <c r="C198" s="1" t="inlineStr">
         <is>
           <t>PENFOLDS VINEYARD WHITE
 VINEYARD WHITE BURGUNDY</t>
         </is>
       </c>
-      <c r="D197" s="1" t="inlineStr">
+      <c r="D198" s="1" t="inlineStr">
         <is>
           <t>Status not available</t>
         </is>
       </c>
-      <c r="E197" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F197" s="1" t="inlineStr">
+      <c r="E198" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F198" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
-    <row r="198" customHeight="1" ht="140.0">
-      <c r="A198" s="1" t="inlineStr">
+    <row r="199" customHeight="1" ht="140.0">
+      <c r="A199" s="1" t="inlineStr">
         <is>
           <t>322350</t>
         </is>
       </c>
-      <c r="C198" s="1" t="inlineStr">
+      <c r="C199" s="1" t="inlineStr">
         <is>
           <t>PENFOLDS
 LATE HARVEST</t>
         </is>
       </c>
-      <c r="D198" s="1" t="inlineStr">
+      <c r="D199" s="1" t="inlineStr">
         <is>
           <t>Status not available</t>
         </is>
       </c>
-      <c r="E198" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F198" s="1" t="inlineStr">
+      <c r="E199" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F199" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
-    <row r="199" customHeight="1" ht="140.0">
-      <c r="A199" s="1" t="inlineStr">
+    <row r="200" customHeight="1" ht="140.0">
+      <c r="A200" s="1" t="inlineStr">
         <is>
           <t>338277</t>
         </is>
       </c>
-      <c r="C199" s="1" t="inlineStr">
+      <c r="C200" s="1" t="inlineStr">
         <is>
           <t>CHARDON</t>
         </is>
       </c>
-      <c r="D199" s="1" t="inlineStr">
+      <c r="D200" s="1" t="inlineStr">
         <is>
           <t>Withdrawn:
 Applicant request</t>
         </is>
       </c>
-      <c r="E199" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F199" s="1" t="inlineStr">
+      <c r="E200" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F200" s="1" t="inlineStr">
         <is>
           <t>Penfolds Wines (N.Z.) Ltd.</t>
         </is>
       </c>
     </row>
-    <row r="200" customHeight="1" ht="140.0">
-      <c r="A200" s="1" t="inlineStr">
+    <row r="201" customHeight="1" ht="140.0">
+      <c r="A201" s="1" t="inlineStr">
         <is>
           <t>343225</t>
         </is>
       </c>
-      <c r="C200" s="1" t="inlineStr">
+      <c r="C201" s="1" t="inlineStr">
         <is>
           <t>PENFOLDS VINEYARD</t>
         </is>
       </c>
-      <c r="D200" s="1" t="inlineStr">
+      <c r="D201" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E200" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F200" s="1" t="inlineStr">
+      <c r="E201" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F201" s="1" t="inlineStr">
         <is>
           <t>Penfolds Wines Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="201" customHeight="1" ht="140.0">
-      <c r="A201" s="1" t="inlineStr">
+    <row r="202" customHeight="1" ht="140.0">
+      <c r="A202" s="1" t="inlineStr">
         <is>
           <t>378905</t>
         </is>
       </c>
-      <c r="C201" s="1" t="inlineStr">
+      <c r="C202" s="1" t="inlineStr">
         <is>
           <t>PENFOLDS
 WOODHILL
 IN VINO VERITAS
 KWMR</t>
         </is>
       </c>
-      <c r="D201" s="1" t="inlineStr">
+      <c r="D202" s="1" t="inlineStr">
         <is>
           <t>Status not available</t>
         </is>
       </c>
-      <c r="E201" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F201" s="1" t="inlineStr">
+      <c r="E202" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F202" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
-    <row r="202" customHeight="1" ht="140.0">
-      <c r="A202" s="1" t="inlineStr">
+    <row r="203" customHeight="1" ht="140.0">
+      <c r="A203" s="1" t="inlineStr">
         <is>
           <t>378906</t>
         </is>
       </c>
-      <c r="C202" s="1" t="inlineStr">
+      <c r="C203" s="1" t="inlineStr">
         <is>
           <t>PENFOLDS
 MULLER THURGAN
 KWMR
 IN VINO VERITAS
 RHINESDALE</t>
         </is>
       </c>
-      <c r="D202" s="1" t="inlineStr">
-[...25 lines deleted...]
-      </c>
       <c r="D203" s="1" t="inlineStr">
         <is>
           <t>Status not available</t>
         </is>
       </c>
       <c r="E203" s="1" t="inlineStr">
         <is>
           <t>33</t>
         </is>
       </c>
       <c r="F203" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="204" customHeight="1" ht="140.0">
       <c r="A204" s="1" t="inlineStr">
         <is>
+          <t>381453</t>
+        </is>
+      </c>
+      <c r="C204" s="1" t="inlineStr">
+        <is>
+          <t>PENFOLDS MAGILL PORT</t>
+        </is>
+      </c>
+      <c r="D204" s="1" t="inlineStr">
+        <is>
+          <t>Status not available</t>
+        </is>
+      </c>
+      <c r="E204" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F204" s="1" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="205" customHeight="1" ht="140.0">
+      <c r="A205" s="1" t="inlineStr">
+        <is>
           <t>445484</t>
         </is>
       </c>
-      <c r="C204" s="1" t="inlineStr">
+      <c r="C205" s="1" t="inlineStr">
         <is>
           <t>PENFOLD</t>
         </is>
       </c>
-      <c r="D204" s="1" t="inlineStr">
+      <c r="D205" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E204" s="1" t="inlineStr">
+      <c r="E205" s="1" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
-      <c r="F204" s="1" t="inlineStr">
+      <c r="F205" s="1" t="inlineStr">
         <is>
           <t>Penfold Golf Ltd.</t>
         </is>
       </c>
     </row>
-    <row r="205" customHeight="1" ht="140.0">
-      <c r="A205" s="1" t="inlineStr">
+    <row r="206" customHeight="1" ht="140.0">
+      <c r="A206" s="1" t="inlineStr">
         <is>
           <t>471491</t>
         </is>
       </c>
-      <c r="C205" s="1" t="inlineStr">
+      <c r="C206" s="1" t="inlineStr">
         <is>
           <t>THE CLARE ESTATE
 PENFOLDS
 CHARDONNAY VINTAGE 1986
 EST 1844</t>
         </is>
       </c>
-      <c r="D205" s="1" t="inlineStr">
+      <c r="D206" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E205" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F205" s="1" t="inlineStr">
+      <c r="E206" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F206" s="1" t="inlineStr">
         <is>
           <t>Southcorp Wines Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="206" customHeight="1" ht="140.0">
-      <c r="A206" s="1" t="inlineStr">
+    <row r="207" customHeight="1" ht="140.0">
+      <c r="A207" s="1" t="inlineStr">
         <is>
           <t>507648</t>
         </is>
       </c>
-      <c r="C206" s="1" t="inlineStr">
+      <c r="C207" s="1" t="inlineStr">
         <is>
           <t>PENFOLD</t>
         </is>
       </c>
-      <c r="D206" s="1" t="inlineStr">
+      <c r="D207" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E206" s="1" t="inlineStr">
+      <c r="E207" s="1" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
-      <c r="F206" s="1" t="inlineStr">
+      <c r="F207" s="1" t="inlineStr">
         <is>
           <t>Penfold Golf Ltd</t>
         </is>
       </c>
     </row>
-    <row r="207" customHeight="1" ht="140.0">
-      <c r="A207" s="1" t="inlineStr">
+    <row r="208" customHeight="1" ht="140.0">
+      <c r="A208" s="1" t="inlineStr">
         <is>
           <t>514491</t>
         </is>
       </c>
-      <c r="C207" s="1" t="inlineStr">
+      <c r="C208" s="1" t="inlineStr">
         <is>
           <t>"KYLIE THE COW"</t>
         </is>
       </c>
-      <c r="D207" s="1" t="inlineStr">
+      <c r="D208" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E207" s="1" t="inlineStr">
+      <c r="E208" s="1" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
-      <c r="F207" s="1" t="inlineStr">
+      <c r="F208" s="1" t="inlineStr">
         <is>
           <t>Penfold Group Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="208" customHeight="1" ht="140.0">
-      <c r="A208" s="1" t="inlineStr">
+    <row r="209" customHeight="1" ht="140.0">
+      <c r="A209" s="1" t="inlineStr">
         <is>
           <t>551684</t>
         </is>
       </c>
-      <c r="C208" s="1" t="inlineStr">
+      <c r="C209" s="1" t="inlineStr">
         <is>
           <t>PENFOLDS</t>
         </is>
       </c>
-      <c r="D208" s="1" t="inlineStr">
+      <c r="D209" s="1" t="inlineStr">
         <is>
           <t>Linked:
 Linked/merged after registration</t>
         </is>
       </c>
-      <c r="E208" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F208" s="1" t="inlineStr">
+      <c r="E209" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F209" s="1" t="inlineStr">
         <is>
           <t>Southcorp Brands Pty Limited</t>
         </is>
       </c>
     </row>
-    <row r="209" customHeight="1" ht="140.0">
-      <c r="A209" s="1" t="inlineStr">
+    <row r="210" customHeight="1" ht="140.0">
+      <c r="A210" s="1" t="inlineStr">
         <is>
           <t>627279</t>
         </is>
       </c>
-      <c r="C209" s="1" t="inlineStr">
+      <c r="C210" s="1" t="inlineStr">
         <is>
           <t>WC PENFOLD CORPORATE</t>
         </is>
       </c>
-      <c r="D209" s="1" t="inlineStr">
+      <c r="D210" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E209" s="1" t="inlineStr">
+      <c r="E210" s="1" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
-      <c r="F209" s="1" t="inlineStr">
+      <c r="F210" s="1" t="inlineStr">
         <is>
           <t>WC Penfold &amp; Co. Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="210" customHeight="1" ht="140.0">
-      <c r="A210" s="1" t="inlineStr">
+    <row r="211" customHeight="1" ht="140.0">
+      <c r="A211" s="1" t="inlineStr">
         <is>
           <t>627281</t>
         </is>
       </c>
-      <c r="C210" s="1" t="inlineStr">
+      <c r="C211" s="1" t="inlineStr">
         <is>
           <t>PENFOLD DIRECT</t>
         </is>
       </c>
-      <c r="D210" s="1" t="inlineStr">
+      <c r="D211" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E210" s="1" t="inlineStr">
+      <c r="E211" s="1" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
-      <c r="F210" s="1" t="inlineStr">
+      <c r="F211" s="1" t="inlineStr">
         <is>
           <t>WC Penfold &amp; Co. Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="211" customHeight="1" ht="140.0">
-      <c r="A211" s="1" t="inlineStr">
+    <row r="212" customHeight="1" ht="140.0">
+      <c r="A212" s="1" t="inlineStr">
         <is>
           <t>656877</t>
         </is>
       </c>
-      <c r="C211" s="1" t="inlineStr">
+      <c r="C212" s="1" t="inlineStr">
         <is>
           <t>THE STATIONER</t>
         </is>
       </c>
-      <c r="D211" s="1" t="inlineStr">
+      <c r="D212" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E211" s="1" t="inlineStr">
+      <c r="E212" s="1" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
-      <c r="F211" s="1" t="inlineStr">
+      <c r="F212" s="1" t="inlineStr">
         <is>
           <t>WC Penfold &amp; Co. Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="212" customHeight="1" ht="140.0">
-      <c r="A212" s="1" t="inlineStr">
+    <row r="213" customHeight="1" ht="140.0">
+      <c r="A213" s="1" t="inlineStr">
         <is>
           <t>657602</t>
         </is>
       </c>
-      <c r="C212" s="1" t="inlineStr">
+      <c r="C213" s="1" t="inlineStr">
         <is>
           <t>EZI POST</t>
         </is>
       </c>
-      <c r="D212" s="1" t="inlineStr">
+      <c r="D213" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E212" s="1" t="inlineStr">
+      <c r="E213" s="1" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
-      <c r="F212" s="1" t="inlineStr">
+      <c r="F213" s="1" t="inlineStr">
         <is>
           <t>WC Penfold &amp; Co. Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="213" customHeight="1" ht="140.0">
-      <c r="A213" s="1" t="inlineStr">
+    <row r="214" customHeight="1" ht="140.0">
+      <c r="A214" s="1" t="inlineStr">
         <is>
           <t>712149</t>
         </is>
       </c>
-      <c r="C213" s="1" t="inlineStr">
+      <c r="C214" s="1" t="inlineStr">
         <is>
           <t>W C PENFOLD CORPORATE</t>
         </is>
       </c>
-      <c r="D213" s="1" t="inlineStr">
+      <c r="D214" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E213" s="1" t="inlineStr">
+      <c r="E214" s="1" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
-      <c r="F213" s="1" t="inlineStr">
+      <c r="F214" s="1" t="inlineStr">
         <is>
           <t>W C Penfold &amp; Co. Pty Limited</t>
         </is>
       </c>
     </row>
-    <row r="214" customHeight="1" ht="140.0">
-      <c r="A214" s="1" t="inlineStr">
+    <row r="215" customHeight="1" ht="140.0">
+      <c r="A215" s="1" t="inlineStr">
         <is>
           <t>712150</t>
         </is>
       </c>
-      <c r="C214" s="1" t="inlineStr">
+      <c r="C215" s="1" t="inlineStr">
         <is>
           <t>WC PENFOLD CORPORATE</t>
         </is>
       </c>
-      <c r="D214" s="1" t="inlineStr">
+      <c r="D215" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E214" s="1" t="inlineStr">
+      <c r="E215" s="1" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
-      <c r="F214" s="1" t="inlineStr">
+      <c r="F215" s="1" t="inlineStr">
         <is>
           <t>W C Penfold &amp; Co. Pty Limited</t>
         </is>
       </c>
     </row>
-    <row r="215" customHeight="1" ht="140.0">
-      <c r="A215" s="1" t="inlineStr">
+    <row r="216" customHeight="1" ht="140.0">
+      <c r="A216" s="1" t="inlineStr">
         <is>
           <t>822308</t>
         </is>
       </c>
-      <c r="C215" s="1" t="inlineStr">
+      <c r="C216" s="1" t="inlineStr">
         <is>
           <t>HALOGEN</t>
         </is>
       </c>
-      <c r="D215" s="1" t="inlineStr">
+      <c r="D216" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Registration fee not paid on time</t>
         </is>
       </c>
-      <c r="E215" s="1" t="inlineStr">
+      <c r="E216" s="1" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
-      <c r="F215" s="1" t="inlineStr">
+      <c r="F216" s="1" t="inlineStr">
         <is>
           <t>Andrew Harding; Matthew Redmond; Peter Cook; Andrew Wane; Craig Penfold</t>
         </is>
       </c>
     </row>
-    <row r="216" customHeight="1" ht="140.0">
-      <c r="A216" s="1" t="inlineStr">
+    <row r="217" customHeight="1" ht="140.0">
+      <c r="A217" s="1" t="inlineStr">
         <is>
           <t>825826</t>
         </is>
       </c>
-      <c r="C216" s="1" t="inlineStr">
+      <c r="C217" s="1" t="inlineStr">
         <is>
           <t>PENFOLD BUSINESS SYSTEMS</t>
         </is>
       </c>
-      <c r="D216" s="1" t="inlineStr">
+      <c r="D217" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E216" s="1" t="inlineStr">
+      <c r="E217" s="1" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
-      <c r="F216" s="1" t="inlineStr">
+      <c r="F217" s="1" t="inlineStr">
         <is>
           <t>Errington Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="217" customHeight="1" ht="140.0">
-      <c r="A217" s="1" t="inlineStr">
+    <row r="218" customHeight="1" ht="140.0">
+      <c r="A218" s="1" t="inlineStr">
         <is>
           <t>838059</t>
         </is>
       </c>
-      <c r="C217" s="1" t="inlineStr">
+      <c r="C218" s="1" t="inlineStr">
         <is>
           <t>Spimaster</t>
         </is>
       </c>
-      <c r="D217" s="1" t="inlineStr">
+      <c r="D218" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E217" s="1" t="inlineStr">
+      <c r="E218" s="1" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
-      <c r="F217" s="1" t="inlineStr">
+      <c r="F218" s="1" t="inlineStr">
         <is>
           <t>Penfold Capital Management Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="218" customHeight="1" ht="140.0">
-      <c r="A218" s="1" t="inlineStr">
+    <row r="219" customHeight="1" ht="140.0">
+      <c r="A219" s="1" t="inlineStr">
         <is>
           <t>854742</t>
         </is>
       </c>
-      <c r="C218" s="1" t="inlineStr">
+      <c r="C219" s="1" t="inlineStr">
         <is>
           <t>SpiTrading</t>
         </is>
       </c>
-      <c r="D218" s="1" t="inlineStr">
+      <c r="D219" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E218" s="1" t="inlineStr">
+      <c r="E219" s="1" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
-      <c r="F218" s="1" t="inlineStr">
+      <c r="F219" s="1" t="inlineStr">
         <is>
           <t>Penfold Capital Management Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="219" customHeight="1" ht="140.0">
-      <c r="A219" s="1" t="inlineStr">
+    <row r="220" customHeight="1" ht="140.0">
+      <c r="A220" s="1" t="inlineStr">
         <is>
           <t>855167</t>
         </is>
       </c>
-      <c r="C219" s="1" t="inlineStr">
+      <c r="C220" s="1" t="inlineStr">
         <is>
           <t>SpiTrading.com.au</t>
         </is>
       </c>
-      <c r="D219" s="1" t="inlineStr">
+      <c r="D220" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E219" s="1" t="inlineStr">
+      <c r="E220" s="1" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
-      <c r="F219" s="1" t="inlineStr">
+      <c r="F220" s="1" t="inlineStr">
         <is>
           <t>Penfold Capital Management Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="220" customHeight="1" ht="140.0">
-      <c r="A220" s="1" t="inlineStr">
+    <row r="221" customHeight="1" ht="140.0">
+      <c r="A221" s="1" t="inlineStr">
         <is>
           <t>882348</t>
         </is>
       </c>
-      <c r="C220" s="1" t="inlineStr">
+      <c r="C221" s="1" t="inlineStr">
         <is>
           <t>PENFOLDS HYLAND</t>
         </is>
       </c>
-      <c r="D220" s="1" t="inlineStr">
+      <c r="D221" s="1" t="inlineStr">
         <is>
           <t>Withdrawn:
 Applicant request</t>
         </is>
       </c>
-      <c r="E220" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F220" s="1" t="inlineStr">
+      <c r="E221" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F221" s="1" t="inlineStr">
         <is>
           <t>Southcorp Wines Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="221" customHeight="1" ht="140.0">
-      <c r="A221" s="1" t="inlineStr">
+    <row r="222" customHeight="1" ht="140.0">
+      <c r="A222" s="1" t="inlineStr">
         <is>
           <t>902798</t>
         </is>
       </c>
-      <c r="C221" s="1" t="inlineStr">
+      <c r="C222" s="1" t="inlineStr">
         <is>
           <t>SpiTrader</t>
         </is>
       </c>
-      <c r="D221" s="1" t="inlineStr">
+      <c r="D222" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E221" s="1" t="inlineStr">
+      <c r="E222" s="1" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
-      <c r="F221" s="1" t="inlineStr">
+      <c r="F222" s="1" t="inlineStr">
         <is>
           <t>Penfold Capital Managment Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="222" customHeight="1" ht="140.0">
-      <c r="A222" s="1" t="inlineStr">
+    <row r="223" customHeight="1" ht="140.0">
+      <c r="A223" s="1" t="inlineStr">
         <is>
           <t>933668</t>
         </is>
       </c>
-      <c r="C222" s="1" t="inlineStr">
+      <c r="C223" s="1" t="inlineStr">
         <is>
           <t>IndexTrader</t>
         </is>
       </c>
-      <c r="D222" s="1" t="inlineStr">
+      <c r="D223" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E222" s="1" t="inlineStr">
+      <c r="E223" s="1" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
-      <c r="F222" s="1" t="inlineStr">
+      <c r="F223" s="1" t="inlineStr">
         <is>
           <t>Penfold Capital Management Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="223" customHeight="1" ht="140.0">
-      <c r="A223" s="1" t="inlineStr">
+    <row r="224" customHeight="1" ht="140.0">
+      <c r="A224" s="1" t="inlineStr">
         <is>
           <t>972779</t>
         </is>
       </c>
-      <c r="C223" s="1" t="inlineStr">
+      <c r="C224" s="1" t="inlineStr">
         <is>
           <t>Penfold Direct</t>
         </is>
       </c>
-      <c r="D223" s="1" t="inlineStr">
+      <c r="D224" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E223" s="1" t="inlineStr">
+      <c r="E224" s="1" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
-      <c r="F223" s="1" t="inlineStr">
+      <c r="F224" s="1" t="inlineStr">
         <is>
           <t>WCP Brand Pty Limited</t>
         </is>
       </c>
     </row>
-    <row r="224" customHeight="1" ht="140.0">
-      <c r="A224" s="1" t="inlineStr">
+    <row r="225" customHeight="1" ht="140.0">
+      <c r="A225" s="1" t="inlineStr">
         <is>
           <t>1067229</t>
         </is>
       </c>
-      <c r="C224" s="1" t="inlineStr">
+      <c r="C225" s="1" t="inlineStr">
         <is>
           <t>THE BOZ
 PENFOLD</t>
         </is>
       </c>
-      <c r="D224" s="1" t="inlineStr">
+      <c r="D225" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E224" s="1" t="inlineStr">
+      <c r="E225" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="F224" s="1" t="inlineStr">
+      <c r="F225" s="1" t="inlineStr">
         <is>
           <t>The Atanak Co Pty LTD</t>
         </is>
       </c>
     </row>
-    <row r="225" customHeight="1" ht="140.0">
-      <c r="A225" s="1" t="inlineStr">
+    <row r="226" customHeight="1" ht="140.0">
+      <c r="A226" s="1" t="inlineStr">
         <is>
           <t>1068961</t>
         </is>
       </c>
-      <c r="C225" s="1" t="inlineStr">
+      <c r="C226" s="1" t="inlineStr">
         <is>
           <t>PENFOLD</t>
         </is>
       </c>
-      <c r="D225" s="1" t="inlineStr">
+      <c r="D226" s="1" t="inlineStr">
         <is>
           <t>Withdrawn:
 Applicant request</t>
         </is>
       </c>
-      <c r="E225" s="1" t="inlineStr">
+      <c r="E226" s="1" t="inlineStr">
         <is>
           <t>12, 28</t>
         </is>
       </c>
-      <c r="F225" s="1" t="inlineStr">
+      <c r="F226" s="1" t="inlineStr">
         <is>
           <t>The Atanak Co Pty LTD</t>
         </is>
       </c>
     </row>
-    <row r="226" customHeight="1" ht="140.0">
-      <c r="A226" s="1" t="inlineStr">
+    <row r="227" customHeight="1" ht="140.0">
+      <c r="A227" s="1" t="inlineStr">
         <is>
           <t>1073906</t>
         </is>
       </c>
-      <c r="C226" s="1" t="inlineStr">
+      <c r="C227" s="1" t="inlineStr">
         <is>
           <t>PENFOLD</t>
         </is>
       </c>
-      <c r="D226" s="1" t="inlineStr">
+      <c r="D227" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E226" s="1" t="inlineStr">
+      <c r="E227" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
-      <c r="F226" s="1" t="inlineStr">
+      <c r="F227" s="1" t="inlineStr">
         <is>
           <t>The Atanak Co Pty LTD</t>
         </is>
       </c>
     </row>
-    <row r="227" customHeight="1" ht="140.0">
-      <c r="A227" s="1" t="inlineStr">
+    <row r="228" customHeight="1" ht="140.0">
+      <c r="A228" s="1" t="inlineStr">
         <is>
           <t>1130277</t>
         </is>
       </c>
-      <c r="C227" s="1" t="inlineStr">
+      <c r="C228" s="1" t="inlineStr">
         <is>
           <t>P PENFOLD A NEW EXPERIENCE</t>
         </is>
       </c>
-      <c r="D227" s="1" t="inlineStr">
+      <c r="D228" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E227" s="1" t="inlineStr">
+      <c r="E228" s="1" t="inlineStr">
         <is>
           <t>16, 35</t>
         </is>
       </c>
-      <c r="F227" s="1" t="inlineStr">
+      <c r="F228" s="1" t="inlineStr">
         <is>
           <t>Penfold Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="228" customHeight="1" ht="140.0">
-      <c r="A228" s="1" t="inlineStr">
+    <row r="229" customHeight="1" ht="140.0">
+      <c r="A229" s="1" t="inlineStr">
         <is>
           <t>1130963</t>
         </is>
       </c>
-      <c r="C228" s="1" t="inlineStr">
+      <c r="C229" s="1" t="inlineStr">
         <is>
           <t>P PENFOLD A NEW EXPERIENCE</t>
         </is>
       </c>
-      <c r="D228" s="1" t="inlineStr">
+      <c r="D229" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E228" s="1" t="inlineStr">
+      <c r="E229" s="1" t="inlineStr">
         <is>
           <t>16, 35</t>
         </is>
       </c>
-      <c r="F228" s="1" t="inlineStr">
+      <c r="F229" s="1" t="inlineStr">
         <is>
           <t>Penfold Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="229" customHeight="1" ht="140.0">
-      <c r="A229" s="1" t="inlineStr">
+    <row r="230" customHeight="1" ht="140.0">
+      <c r="A230" s="1" t="inlineStr">
         <is>
           <t>1391365</t>
         </is>
       </c>
-      <c r="C229" s="1" t="inlineStr">
+      <c r="C230" s="1" t="inlineStr">
         <is>
           <t>CAR2ME.COM.AU</t>
         </is>
       </c>
-      <c r="D229" s="1" t="inlineStr">
+      <c r="D230" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Registration fee not paid on time</t>
         </is>
       </c>
-      <c r="E229" s="1" t="inlineStr">
+      <c r="E230" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="F229" s="1" t="inlineStr">
+      <c r="F230" s="1" t="inlineStr">
         <is>
           <t>Penfold Motors Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="230" customHeight="1" ht="140.0">
-      <c r="A230" s="1" t="inlineStr">
+    <row r="231" customHeight="1" ht="140.0">
+      <c r="A231" s="1" t="inlineStr">
         <is>
           <t>1397105</t>
         </is>
       </c>
-      <c r="C230" s="1" t="inlineStr">
+      <c r="C231" s="1" t="inlineStr">
         <is>
           <t>VICPENFOLDS</t>
         </is>
       </c>
-      <c r="D230" s="1" t="inlineStr">
+      <c r="D231" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E230" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F230" s="1" t="inlineStr">
+      <c r="E231" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F231" s="1" t="inlineStr">
         <is>
           <t>Victoria Penfolds Wines Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="231" customHeight="1" ht="140.0">
-      <c r="A231" s="1" t="inlineStr">
+    <row r="232" customHeight="1" ht="140.0">
+      <c r="A232" s="1" t="inlineStr">
         <is>
           <t>1397233</t>
         </is>
       </c>
-      <c r="C231" s="1" t="inlineStr">
+      <c r="C232" s="1" t="inlineStr">
         <is>
           <t>VictoriaPenfolds</t>
         </is>
       </c>
-      <c r="D231" s="1" t="inlineStr">
+      <c r="D232" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E231" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F231" s="1" t="inlineStr">
+      <c r="E232" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F232" s="1" t="inlineStr">
         <is>
           <t>Victoria Penfolds Wines Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="232" customHeight="1" ht="140.0">
-      <c r="A232" s="1" t="inlineStr">
+    <row r="233" customHeight="1" ht="140.0">
+      <c r="A233" s="1" t="inlineStr">
         <is>
           <t>1551304</t>
         </is>
       </c>
-      <c r="C232" s="1" t="inlineStr">
+      <c r="C233" s="1" t="inlineStr">
         <is>
           <t>The-Aviary</t>
         </is>
       </c>
-      <c r="D232" s="1" t="inlineStr">
+      <c r="D233" s="1" t="inlineStr">
         <is>
           <t>Withdrawn:
 Applicant request</t>
         </is>
       </c>
-      <c r="E232" s="1" t="inlineStr">
+      <c r="E233" s="1" t="inlineStr">
         <is>
           <t>16, 42</t>
         </is>
       </c>
-      <c r="F232" s="1" t="inlineStr">
+      <c r="F233" s="1" t="inlineStr">
         <is>
           <t>Matt Penfold</t>
         </is>
       </c>
     </row>
-    <row r="233" customHeight="1" ht="140.0">
-      <c r="A233" s="1" t="inlineStr">
+    <row r="234" customHeight="1" ht="140.0">
+      <c r="A234" s="1" t="inlineStr">
         <is>
           <t>1720316</t>
         </is>
       </c>
-      <c r="C233" s="1" t="inlineStr">
+      <c r="C234" s="1" t="inlineStr">
         <is>
           <t>SP SWEET PALEO</t>
         </is>
       </c>
-      <c r="D233" s="1" t="inlineStr">
+      <c r="D234" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E233" s="1" t="inlineStr">
+      <c r="E234" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
-      <c r="F233" s="1" t="inlineStr">
+      <c r="F234" s="1" t="inlineStr">
         <is>
           <t>Todd Penfold</t>
         </is>
       </c>
     </row>
-    <row r="234" customHeight="1" ht="140.0">
-      <c r="A234" s="1" t="inlineStr">
+    <row r="235" customHeight="1" ht="140.0">
+      <c r="A235" s="1" t="inlineStr">
         <is>
           <t>1725413</t>
         </is>
       </c>
-      <c r="C234" s="1" t="inlineStr">
+      <c r="C235" s="1" t="inlineStr">
         <is>
           <t>P PENFOLD CONSTRUCTIONS</t>
         </is>
       </c>
-      <c r="D234" s="1" t="inlineStr">
+      <c r="D235" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Registration fee not paid on time</t>
         </is>
       </c>
-      <c r="E234" s="1" t="inlineStr">
+      <c r="E235" s="1" t="inlineStr">
         <is>
           <t>37</t>
         </is>
       </c>
-      <c r="F234" s="1" t="inlineStr">
+      <c r="F235" s="1" t="inlineStr">
         <is>
           <t>Todd Penfold</t>
         </is>
       </c>
     </row>
-    <row r="235" customHeight="1" ht="140.0">
-      <c r="A235" s="1" t="inlineStr">
+    <row r="236" customHeight="1" ht="140.0">
+      <c r="A236" s="1" t="inlineStr">
         <is>
           <t>1725414</t>
         </is>
       </c>
-      <c r="C235" s="1" t="inlineStr">
+      <c r="C236" s="1" t="inlineStr">
         <is>
           <t>P PENFOLD LANDSCAPES</t>
         </is>
       </c>
-      <c r="D235" s="1" t="inlineStr">
+      <c r="D236" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Registration fee not paid on time</t>
         </is>
       </c>
-      <c r="E235" s="1" t="inlineStr">
+      <c r="E236" s="1" t="inlineStr">
         <is>
           <t>37, 44</t>
         </is>
       </c>
-      <c r="F235" s="1" t="inlineStr">
+      <c r="F236" s="1" t="inlineStr">
         <is>
           <t>Todd Penfold</t>
         </is>
       </c>
     </row>
-    <row r="236" customHeight="1" ht="140.0">
-      <c r="A236" s="1" t="inlineStr">
+    <row r="237" customHeight="1" ht="140.0">
+      <c r="A237" s="1" t="inlineStr">
         <is>
           <t>1725415</t>
         </is>
       </c>
-      <c r="C236" s="1" t="inlineStr">
+      <c r="C237" s="1" t="inlineStr">
         <is>
           <t>P PENFOLD PROPERTIES</t>
         </is>
       </c>
-      <c r="D236" s="1" t="inlineStr">
+      <c r="D237" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Registration fee not paid on time</t>
         </is>
       </c>
-      <c r="E236" s="1" t="inlineStr">
+      <c r="E237" s="1" t="inlineStr">
         <is>
           <t>37</t>
         </is>
       </c>
-      <c r="F236" s="1" t="inlineStr">
+      <c r="F237" s="1" t="inlineStr">
         <is>
           <t>Todd Penfold</t>
         </is>
       </c>
     </row>
-    <row r="237" customHeight="1" ht="140.0">
-      <c r="A237" s="1" t="inlineStr">
+    <row r="238" customHeight="1" ht="140.0">
+      <c r="A238" s="1" t="inlineStr">
         <is>
           <t>1730398</t>
         </is>
       </c>
-      <c r="C237" s="1" t="inlineStr">
+      <c r="C238" s="1" t="inlineStr">
         <is>
           <t>AURA LANDSCAPES</t>
         </is>
       </c>
-      <c r="D237" s="1" t="inlineStr">
+      <c r="D238" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E237" s="1" t="inlineStr">
+      <c r="E238" s="1" t="inlineStr">
         <is>
           <t>37, 44</t>
         </is>
       </c>
-      <c r="F237" s="1" t="inlineStr">
+      <c r="F238" s="1" t="inlineStr">
         <is>
           <t>Todd Ewan Penfold</t>
         </is>
       </c>
     </row>
-    <row r="238" customHeight="1" ht="140.0">
-      <c r="A238" s="1" t="inlineStr">
+    <row r="239" customHeight="1" ht="140.0">
+      <c r="A239" s="1" t="inlineStr">
         <is>
           <t>1887167</t>
         </is>
       </c>
-      <c r="C238" s="1" t="inlineStr">
+      <c r="C239" s="1" t="inlineStr">
         <is>
           <t>P PENFOLD PROPERTIES</t>
         </is>
       </c>
-      <c r="D238" s="1" t="inlineStr">
+      <c r="D239" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E238" s="1" t="inlineStr">
+      <c r="E239" s="1" t="inlineStr">
         <is>
           <t>37</t>
         </is>
       </c>
-      <c r="F238" s="1" t="inlineStr">
+      <c r="F239" s="1" t="inlineStr">
         <is>
           <t>Todd Ewan Penfold</t>
         </is>
       </c>
     </row>
-    <row r="239" customHeight="1" ht="140.0">
-      <c r="A239" s="1" t="inlineStr">
+    <row r="240" customHeight="1" ht="140.0">
+      <c r="A240" s="1" t="inlineStr">
         <is>
           <t>1887169</t>
         </is>
       </c>
-      <c r="C239" s="1" t="inlineStr">
+      <c r="C240" s="1" t="inlineStr">
         <is>
           <t>P PENFOLD PROJECTS</t>
         </is>
       </c>
-      <c r="D239" s="1" t="inlineStr">
+      <c r="D240" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E239" s="1" t="inlineStr">
+      <c r="E240" s="1" t="inlineStr">
         <is>
           <t>43</t>
         </is>
       </c>
-      <c r="F239" s="1" t="inlineStr">
+      <c r="F240" s="1" t="inlineStr">
         <is>
           <t>Todd Ewan Penfold</t>
         </is>
       </c>
     </row>
-    <row r="240" customHeight="1" ht="140.0">
-      <c r="A240" s="1" t="inlineStr">
+    <row r="241" customHeight="1" ht="140.0">
+      <c r="A241" s="1" t="inlineStr">
         <is>
           <t>1887171</t>
         </is>
       </c>
-      <c r="C240" s="1" t="inlineStr">
+      <c r="C241" s="1" t="inlineStr">
         <is>
           <t>P PENFOLD PROJECTS</t>
         </is>
       </c>
-      <c r="D240" s="1" t="inlineStr">
+      <c r="D241" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E240" s="1" t="inlineStr">
+      <c r="E241" s="1" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
-      <c r="F240" s="1" t="inlineStr">
+      <c r="F241" s="1" t="inlineStr">
         <is>
           <t>Todd Ewan Penfold</t>
         </is>
       </c>
     </row>
-    <row r="241" customHeight="1" ht="140.0">
-      <c r="A241" s="1" t="inlineStr">
+    <row r="242" customHeight="1" ht="140.0">
+      <c r="A242" s="1" t="inlineStr">
         <is>
           <t>1889660</t>
         </is>
       </c>
-      <c r="C241" s="1" t="inlineStr">
+      <c r="C242" s="1" t="inlineStr">
         <is>
           <t>Blackbird Espresso Specialty Coffee</t>
         </is>
       </c>
-      <c r="D241" s="1" t="inlineStr">
+      <c r="D242" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E241" s="1" t="inlineStr">
+      <c r="E242" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
-      <c r="F241" s="1" t="inlineStr">
+      <c r="F242" s="1" t="inlineStr">
         <is>
           <t>The Trustee for G &amp; L Penfold Trust &amp; The Trustee for T &amp; D Furner Family Trust</t>
         </is>
       </c>
     </row>
-    <row r="242" customHeight="1" ht="140.0">
-      <c r="A242" s="1" t="inlineStr">
+    <row r="243" customHeight="1" ht="140.0">
+      <c r="A243" s="1" t="inlineStr">
         <is>
           <t>1936558</t>
         </is>
       </c>
-      <c r="C242" s="1" t="inlineStr">
+      <c r="C243" s="1" t="inlineStr">
         <is>
           <t>BLACK BIRD ESPRESSO</t>
         </is>
       </c>
-      <c r="D242" s="1" t="inlineStr">
+      <c r="D243" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E242" s="1" t="inlineStr">
+      <c r="E243" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
-      <c r="F242" s="1" t="inlineStr">
+      <c r="F243" s="1" t="inlineStr">
         <is>
           <t>G&amp;L Penfold Pty Ltd as trustee for the Penfold trust; River to Oceane Enterprises Pty Ltd as trustee for the Furner trust</t>
         </is>
       </c>
     </row>
-    <row r="243" customHeight="1" ht="140.0">
-      <c r="A243" s="1" t="inlineStr">
+    <row r="244" customHeight="1" ht="140.0">
+      <c r="A244" s="1" t="inlineStr">
         <is>
           <t>1936946</t>
         </is>
       </c>
-      <c r="C243" s="1" t="inlineStr">
+      <c r="C244" s="1" t="inlineStr">
         <is>
           <t>PENFOLDS</t>
         </is>
       </c>
-      <c r="D243" s="1" t="inlineStr">
+      <c r="D244" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Notice of intention to defend not filed</t>
         </is>
       </c>
-      <c r="E243" s="1" t="inlineStr">
+      <c r="E244" s="1" t="inlineStr">
         <is>
           <t>7, 11</t>
         </is>
       </c>
-      <c r="F243" s="1" t="inlineStr">
+      <c r="F244" s="1" t="inlineStr">
         <is>
           <t>WINSTAR ELECTRICAL ENTERPRISE COMPANY LIMITED</t>
         </is>
       </c>
     </row>
-    <row r="244" customHeight="1" ht="140.0">
-      <c r="A244" s="1" t="inlineStr">
+    <row r="245" customHeight="1" ht="140.0">
+      <c r="A245" s="1" t="inlineStr">
         <is>
           <t>1991056</t>
         </is>
       </c>
-      <c r="C244" s="1" t="inlineStr">
+      <c r="C245" s="1" t="inlineStr">
         <is>
           <t>PENFOLDS</t>
         </is>
       </c>
-      <c r="D244" s="1" t="inlineStr">
+      <c r="D245" s="1" t="inlineStr">
         <is>
           <t>Refused:
 IRDA notice of intention to defend not filed</t>
         </is>
       </c>
-      <c r="E244" s="1" t="inlineStr">
+      <c r="E245" s="1" t="inlineStr">
         <is>
           <t>7, 11</t>
         </is>
       </c>
-      <c r="F244" s="1" t="inlineStr">
+      <c r="F245" s="1" t="inlineStr">
         <is>
           <t>WINSTAR ELECTRICAL ENTERPRISE COMPANY LIMITED</t>
         </is>
       </c>
     </row>
-    <row r="245" customHeight="1" ht="140.0">
-      <c r="A245" s="1" t="inlineStr">
+    <row r="246" customHeight="1" ht="140.0">
+      <c r="A246" s="1" t="inlineStr">
         <is>
           <t>2257145</t>
         </is>
       </c>
-      <c r="C245" s="1" t="inlineStr">
+      <c r="C246" s="1" t="inlineStr">
         <is>
           <t>Port Adelaide FC Whisky</t>
         </is>
       </c>
-      <c r="D245" s="1" t="inlineStr">
+      <c r="D246" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E245" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F245" s="1" t="inlineStr">
+      <c r="E246" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F246" s="1" t="inlineStr">
         <is>
           <t>MR William Penfold Simpson</t>
         </is>
       </c>
     </row>
-    <row r="246" customHeight="1" ht="140.0">
-      <c r="A246" s="1" t="inlineStr">
+    <row r="247" customHeight="1" ht="140.0">
+      <c r="A247" s="1" t="inlineStr">
         <is>
           <t>2297216</t>
         </is>
       </c>
-      <c r="C246" s="1" t="inlineStr">
+      <c r="C247" s="1" t="inlineStr">
         <is>
           <t>PENFOLDS</t>
         </is>
       </c>
-      <c r="D246" s="1" t="inlineStr">
+      <c r="D247" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E246" s="1" t="inlineStr">
+      <c r="E247" s="1" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
-      <c r="F246" s="1" t="inlineStr">
+      <c r="F247" s="1" t="inlineStr">
         <is>
           <t>Southcorp Brands Pty Limited</t>
         </is>
       </c>
     </row>
-    <row r="247" customHeight="1" ht="140.0">
-      <c r="A247" s="1" t="inlineStr">
+    <row r="248" customHeight="1" ht="140.0">
+      <c r="A248" s="1" t="inlineStr">
         <is>
           <t>2433849</t>
         </is>
       </c>
-      <c r="C247" s="1" t="inlineStr">
+      <c r="C248" s="1" t="inlineStr">
         <is>
           <t>The tan society and co</t>
         </is>
       </c>
-      <c r="D247" s="1" t="inlineStr">
+      <c r="D248" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E247" s="1" t="inlineStr">
+      <c r="E248" s="1" t="inlineStr">
         <is>
           <t>44</t>
         </is>
       </c>
-      <c r="F247" s="1" t="inlineStr">
+      <c r="F248" s="1" t="inlineStr">
         <is>
           <t>Victoria Penfold</t>
         </is>
       </c>
     </row>
-    <row r="248" customHeight="1" ht="140.0">
-      <c r="A248" s="1" t="inlineStr">
+    <row r="249" customHeight="1" ht="140.0">
+      <c r="A249" s="1" t="inlineStr">
         <is>
           <t>2435985</t>
         </is>
       </c>
-      <c r="C248" s="1" t="inlineStr">
+      <c r="C249" s="1" t="inlineStr">
         <is>
           <t>PENFOLD PROPERTY GROUP</t>
         </is>
       </c>
-      <c r="D248" s="1" t="inlineStr">
+      <c r="D249" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E248" s="1" t="inlineStr">
+      <c r="E249" s="1" t="inlineStr">
         <is>
           <t>36, 37</t>
         </is>
       </c>
-      <c r="F248" s="1" t="inlineStr">
+      <c r="F249" s="1" t="inlineStr">
         <is>
           <t>Penfold Property Group Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="249" customHeight="1" ht="140.0">
-      <c r="A249" s="1" t="inlineStr">
+    <row r="250" customHeight="1" ht="140.0">
+      <c r="A250" s="1" t="inlineStr">
         <is>
           <t>2537232</t>
         </is>
       </c>
-      <c r="C249" s="1" t="inlineStr">
+      <c r="C250" s="1" t="inlineStr">
         <is>
           <t>P PENFOLD GROUP</t>
         </is>
       </c>
-      <c r="D249" s="1" t="inlineStr">
+      <c r="D250" s="1" t="inlineStr">
         <is>
           <t>Withdrawn:
 Applicant request</t>
         </is>
       </c>
-      <c r="E249" s="1" t="inlineStr">
+      <c r="E250" s="1" t="inlineStr">
         <is>
           <t>37</t>
         </is>
       </c>
-      <c r="F249" s="1" t="inlineStr">
+      <c r="F250" s="1" t="inlineStr">
         <is>
           <t>Todd Ewan Penfold</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>