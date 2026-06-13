--- v0 (2026-04-03)
+++ v1 (2026-06-13)
@@ -221,79 +221,79 @@
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Goods &amp; Services classes</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>Owner</t>
         </is>
       </c>
     </row>
     <row r="5" customHeight="1" ht="140.0">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>1767236</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
           <t>Zero cost for zero harm.</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Expired renewal possible</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
           <t>Bounty Hunter Enterprises Pty Limited</t>
         </is>
       </c>
     </row>
     <row r="6" customHeight="1" ht="140.0">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>1769378</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
           <t>MANAGE DAMAGE</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Expired renewal possible</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
           <t>Bounty Hunter Enterprises Pty Limited</t>
         </is>
       </c>
     </row>
     <row r="7" customHeight="1" ht="140.0">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>1862055</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
           <t>Risk Dollarisation</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">