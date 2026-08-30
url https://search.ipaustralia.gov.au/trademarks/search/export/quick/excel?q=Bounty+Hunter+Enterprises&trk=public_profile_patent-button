--- v1 (2026-06-13)
+++ v2 (2026-08-30)
@@ -277,135 +277,135 @@
       <c r="E6" s="1" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
           <t>Bounty Hunter Enterprises Pty Limited</t>
         </is>
       </c>
     </row>
     <row r="7" customHeight="1" ht="140.0">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>1862055</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
           <t>Risk Dollarisation</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Registered/protected</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
           <t>35, 36</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
           <t>Bounty Hunter Enterprises Pty Limited</t>
         </is>
       </c>
     </row>
     <row r="8" customHeight="1" ht="140.0">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>1862064</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
           <t>Risk as a Currency</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Registered/protected</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
           <t>35, 36, 42</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
           <t>Bounty Hunter Enterprises Pty Limited</t>
         </is>
       </c>
     </row>
     <row r="9" customHeight="1" ht="140.0">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>1862399</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
           <t>Metric Driver</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Registered/protected</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
           <t>35, 36, 42, 44</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
           <t>Bounty Hunter Enterprises Pty Limited</t>
         </is>
       </c>
     </row>
     <row r="10" customHeight="1" ht="140.0">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>1862401</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
           <t>Risk Dollarization</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Registered/protected</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
           <t>35, 36, 42, 44</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
           <t>Bounty Hunter Enterprises Pty Limited</t>
         </is>
       </c>
     </row>
     <row r="11" customHeight="1" ht="140.0">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>1803264</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
           <t>Stop Burning Money and Start Managing Risk in Your Business</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">