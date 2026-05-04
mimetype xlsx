--- v2 (2026-03-19)
+++ v3 (2026-05-04)
@@ -251,323 +251,323 @@
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>19</xdr:row>
+      <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>19</xdr:row>
+      <xdr:row>17</xdr:row>
       <xdr:rowOff>952380</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="952380"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>20</xdr:row>
+      <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1332000</xdr:colOff>
-      <xdr:row>20</xdr:row>
+      <xdr:row>19</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1332000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>21</xdr:row>
+      <xdr:row>20</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>21</xdr:row>
+      <xdr:row>20</xdr:row>
       <xdr:rowOff>1409523</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1409523"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>22</xdr:row>
+      <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1260000</xdr:colOff>
-      <xdr:row>22</xdr:row>
+      <xdr:row>21</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="8" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1260000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>24</xdr:row>
+      <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>24</xdr:row>
+      <xdr:row>23</xdr:row>
       <xdr:rowOff>466666</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="9" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="466666"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>25</xdr:row>
+      <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1548000</xdr:colOff>
-      <xdr:row>25</xdr:row>
+      <xdr:row>24</xdr:row>
       <xdr:rowOff>729674</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="10" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1548000" cy="729674"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
+      <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>26</xdr:row>
+      <xdr:row>25</xdr:row>
       <xdr:rowOff>600000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="11" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="600000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>26</xdr:row>
       <xdr:rowOff>1304761</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="12" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1304761"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -908,547 +908,547 @@
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>Onstage Talent Management</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>CENTRESTAGE PTY LTD</t>
         </is>
       </c>
     </row>
     <row r="15" customHeight="1" ht="140.0">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>2500302</t>
+          <t>2586749</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>Geelong Arts Precinct</t>
+          <t>Ian White Management Next Gen</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E15" s="1" t="inlineStr">
+        <is>
+          <t>35</t>
+        </is>
+      </c>
+      <c r="F15" s="1" t="inlineStr">
+        <is>
+          <t>CENTRESTAGE GROUP PTY LTD</t>
+        </is>
+      </c>
+    </row>
+    <row r="16" customHeight="1" ht="140.0">
+      <c r="A16" s="1" t="inlineStr">
+        <is>
+          <t>2586780</t>
+        </is>
+      </c>
+      <c r="C16" s="1" t="inlineStr">
+        <is>
+          <t>Showfit Studios</t>
+        </is>
+      </c>
+      <c r="D16" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E16" s="1" t="inlineStr">
+        <is>
+          <t>41</t>
+        </is>
+      </c>
+      <c r="F16" s="1" t="inlineStr">
+        <is>
+          <t>CENTRESTAGE GROUP PTY LTD</t>
+        </is>
+      </c>
+    </row>
+    <row r="17" customHeight="1" ht="140.0">
+      <c r="A17" s="1" t="inlineStr">
+        <is>
+          <t>2586783</t>
+        </is>
+      </c>
+      <c r="C17" s="1" t="inlineStr">
+        <is>
+          <t>Ian White Management</t>
+        </is>
+      </c>
+      <c r="D17" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E17" s="1" t="inlineStr">
+        <is>
+          <t>35</t>
+        </is>
+      </c>
+      <c r="F17" s="1" t="inlineStr">
+        <is>
+          <t>CENTRESTAGE GROUP PTY LTD</t>
+        </is>
+      </c>
+    </row>
+    <row r="18" customHeight="1" ht="140.0">
+      <c r="A18" s="1" t="inlineStr">
+        <is>
+          <t>2586906</t>
+        </is>
+      </c>
+      <c r="C18" s="1" t="inlineStr">
+        <is>
+          <t>IWM IAN WHITE MANAGEMENT</t>
+        </is>
+      </c>
+      <c r="D18" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E18" s="1" t="inlineStr">
+        <is>
+          <t>35</t>
+        </is>
+      </c>
+      <c r="F18" s="1" t="inlineStr">
+        <is>
+          <t>CENTRESTAGE GROUP PTY LTD</t>
+        </is>
+      </c>
+    </row>
+    <row r="19" customHeight="1" ht="140.0">
+      <c r="A19" s="1" t="inlineStr">
+        <is>
+          <t>2545192</t>
+        </is>
+      </c>
+      <c r="C19" s="1" t="inlineStr">
+        <is>
+          <t>Onstage Casting</t>
+        </is>
+      </c>
+      <c r="D19" s="1" t="inlineStr">
         <is>
           <t>Published:
 Under examination</t>
         </is>
       </c>
-      <c r="E15" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F15" s="1" t="inlineStr">
+      <c r="E19" s="1" t="inlineStr">
+        <is>
+          <t>35</t>
+        </is>
+      </c>
+      <c r="F19" s="1" t="inlineStr">
         <is>
           <t>CENTRESTAGE PTY LTD</t>
         </is>
       </c>
     </row>
-    <row r="16" customHeight="1" ht="140.0">
-[...38 lines deleted...]
-      <c r="D17" s="1" t="inlineStr">
+    <row r="20" customHeight="1" ht="140.0">
+      <c r="A20" s="1" t="inlineStr">
+        <is>
+          <t>2593784</t>
+        </is>
+      </c>
+      <c r="C20" s="1" t="inlineStr">
+        <is>
+          <t>S SHOWFIT STUDIOS</t>
+        </is>
+      </c>
+      <c r="D20" s="1" t="inlineStr">
         <is>
           <t>Accepted:
 In opposition period</t>
         </is>
       </c>
-      <c r="E17" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F17" s="1" t="inlineStr">
+      <c r="E20" s="1" t="inlineStr">
+        <is>
+          <t>41</t>
+        </is>
+      </c>
+      <c r="F20" s="1" t="inlineStr">
         <is>
           <t>CENTRESTAGE GROUP PTY LTD</t>
         </is>
       </c>
     </row>
-    <row r="18" customHeight="1" ht="140.0">
-[...10 lines deleted...]
-      <c r="D18" s="1" t="inlineStr">
+    <row r="21" customHeight="1" ht="140.0">
+      <c r="A21" s="1" t="inlineStr">
+        <is>
+          <t>2595795</t>
+        </is>
+      </c>
+      <c r="C21" s="1" t="inlineStr">
+        <is>
+          <t>STORY SALOON SHORT STORIES CENTRE STAGE</t>
+        </is>
+      </c>
+      <c r="D21" s="1" t="inlineStr">
         <is>
           <t>Accepted:
 In opposition period</t>
         </is>
       </c>
-      <c r="E18" s="1" t="inlineStr">
-[...82 lines deleted...]
-      </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>CENTRESTAGE GROUP PTY LTD</t>
+          <t>Story Ship Productions Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="22" customHeight="1" ht="140.0">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>2595795</t>
+          <t>959329</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
-          <t>STORY SALOON SHORT STORIES CENTRE STAGE</t>
+          <t>CENTRE STAGE</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Accepted:
-In opposition period</t>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
-          <t>Story Ship Productions Pty Ltd</t>
+          <t>Trevor Hall Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="23" customHeight="1" ht="140.0">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>959329</t>
+          <t>1040715</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
-          <t>CENTRE STAGE</t>
+          <t>Centre Stage</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
-          <t>41</t>
+          <t>25, 28</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
-          <t>Trevor Hall Pty Ltd</t>
+          <t>Vintage Rags Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="24" customHeight="1" ht="140.0">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>1040715</t>
+          <t>1054210</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
-          <t>Centre Stage</t>
+          <t>CLAUDIA'S CENTRESTAGE STAR ACADEMY</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
-          <t>25, 28</t>
+          <t>41</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
-          <t>Vintage Rags Pty Ltd</t>
+          <t>Claudia Salem</t>
         </is>
       </c>
     </row>
     <row r="25" customHeight="1" ht="140.0">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>1054210</t>
+          <t>1475480</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
-          <t>CLAUDIA'S CENTRESTAGE STAR ACADEMY</t>
+          <t>CENTRESTAGE STEP INTO THE SPOTLIGHT</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
-          <t>41</t>
+          <t>35</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
-          <t>Claudia Salem</t>
+          <t>Zadro Communications Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="26" customHeight="1" ht="140.0">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>1475480</t>
+          <t>1536694</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
-          <t>CENTRESTAGE STEP INTO THE SPOTLIGHT</t>
+          <t>PERFORM-ABILITY BY CENTRE STAGE PERFORMING ARTS</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Removed - Not renewed:
-Renewal fee not paid</t>
+          <t>Lapsed:
+Not accepted</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
-          <t>35</t>
+          <t>41</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
-          <t>Zadro Communications Pty Ltd</t>
+          <t>Miranda Daisy Hayman</t>
         </is>
       </c>
     </row>
     <row r="27" customHeight="1" ht="140.0">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>1536694</t>
+          <t>1810378</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
-          <t>PERFORM-ABILITY BY CENTRE STAGE PERFORMING ARTS</t>
+          <t>NON-ROMAN CHARACTERS</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
-          <t>Miranda Daisy Hayman</t>
+          <t>JZ Centre Stage Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="28" customHeight="1" ht="140.0">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>1810378</t>
+          <t>2014819</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
-          <t>NON-ROMAN CHARACTERS</t>
+          <t>centrestage</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
-          <t>41</t>
+          <t>35, 41</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
-          <t>JZ Centre Stage Pty Ltd</t>
+          <t>CENTRESTAGE PTY LTD</t>
         </is>
       </c>
     </row>
     <row r="29" customHeight="1" ht="140.0">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>2014819</t>
+          <t>2014966</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
-          <t>centrestage</t>
+          <t>Geelong Arts Centre</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
+        <is>
+          <t>Withdrawn:
+Applicant request</t>
+        </is>
+      </c>
+      <c r="E29" s="1" t="inlineStr">
+        <is>
+          <t>41</t>
+        </is>
+      </c>
+      <c r="F29" s="1" t="inlineStr">
+        <is>
+          <t>CENTRESTAGE PTY LTD</t>
+        </is>
+      </c>
+    </row>
+    <row r="30" customHeight="1" ht="140.0">
+      <c r="A30" s="1" t="inlineStr">
+        <is>
+          <t>2365519</t>
+        </is>
+      </c>
+      <c r="C30" s="1" t="inlineStr">
+        <is>
+          <t>Centrestage</t>
+        </is>
+      </c>
+      <c r="D30" s="1" t="inlineStr">
+        <is>
+          <t>Refused:
+Opposition successful</t>
+        </is>
+      </c>
+      <c r="E30" s="1" t="inlineStr">
+        <is>
+          <t>41</t>
+        </is>
+      </c>
+      <c r="F30" s="1" t="inlineStr">
+        <is>
+          <t>CENTRESTAGE GROUP PTY LTD</t>
+        </is>
+      </c>
+    </row>
+    <row r="31" customHeight="1" ht="140.0">
+      <c r="A31" s="1" t="inlineStr">
+        <is>
+          <t>2425451</t>
+        </is>
+      </c>
+      <c r="C31" s="1" t="inlineStr">
+        <is>
+          <t>Centrestage</t>
+        </is>
+      </c>
+      <c r="D31" s="1" t="inlineStr">
+        <is>
+          <t>Withdrawn:
+Applicant request</t>
+        </is>
+      </c>
+      <c r="E31" s="1" t="inlineStr">
+        <is>
+          <t>35</t>
+        </is>
+      </c>
+      <c r="F31" s="1" t="inlineStr">
+        <is>
+          <t>CENTRESTAGE GROUP PTY LTD</t>
+        </is>
+      </c>
+    </row>
+    <row r="32" customHeight="1" ht="140.0">
+      <c r="A32" s="1" t="inlineStr">
+        <is>
+          <t>2500302</t>
+        </is>
+      </c>
+      <c r="C32" s="1" t="inlineStr">
+        <is>
+          <t>Geelong Arts Precinct</t>
+        </is>
+      </c>
+      <c r="D32" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E29" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F29" s="1" t="inlineStr">
+      <c r="E32" s="1" t="inlineStr">
+        <is>
+          <t>41</t>
+        </is>
+      </c>
+      <c r="F32" s="1" t="inlineStr">
         <is>
           <t>CENTRESTAGE PTY LTD</t>
-        </is>
-[...82 lines deleted...]
-          <t>CENTRESTAGE GROUP PTY LTD</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>