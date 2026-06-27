--- v3 (2026-05-04)
+++ v4 (2026-06-27)
@@ -289,95 +289,95 @@
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="952380"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>19</xdr:row>
+      <xdr:row>18</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1332000</xdr:colOff>
-      <xdr:row>19</xdr:row>
+      <xdr:row>18</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1332000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>20</xdr:row>
+      <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>20</xdr:row>
+      <xdr:row>19</xdr:row>
       <xdr:rowOff>1409523</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1409523"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -1020,128 +1020,128 @@
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>IWM IAN WHITE MANAGEMENT</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>CENTRESTAGE GROUP PTY LTD</t>
         </is>
       </c>
     </row>
     <row r="19" customHeight="1" ht="140.0">
       <c r="A19" s="1" t="inlineStr">
         <is>
+          <t>2593784</t>
+        </is>
+      </c>
+      <c r="C19" s="1" t="inlineStr">
+        <is>
+          <t>S SHOWFIT STUDIOS</t>
+        </is>
+      </c>
+      <c r="D19" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E19" s="1" t="inlineStr">
+        <is>
+          <t>41</t>
+        </is>
+      </c>
+      <c r="F19" s="1" t="inlineStr">
+        <is>
+          <t>CENTRESTAGE GROUP PTY LTD</t>
+        </is>
+      </c>
+    </row>
+    <row r="20" customHeight="1" ht="140.0">
+      <c r="A20" s="1" t="inlineStr">
+        <is>
+          <t>2595795</t>
+        </is>
+      </c>
+      <c r="C20" s="1" t="inlineStr">
+        <is>
+          <t>STORY SALOON SHORT STORIES CENTRE STAGE</t>
+        </is>
+      </c>
+      <c r="D20" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E20" s="1" t="inlineStr">
+        <is>
+          <t>41</t>
+        </is>
+      </c>
+      <c r="F20" s="1" t="inlineStr">
+        <is>
+          <t>Story Ship Productions Pty Ltd</t>
+        </is>
+      </c>
+    </row>
+    <row r="21" customHeight="1" ht="140.0">
+      <c r="A21" s="1" t="inlineStr">
+        <is>
           <t>2545192</t>
         </is>
       </c>
-      <c r="C19" s="1" t="inlineStr">
+      <c r="C21" s="1" t="inlineStr">
         <is>
           <t>Onstage Casting</t>
         </is>
       </c>
-      <c r="D19" s="1" t="inlineStr">
+      <c r="D21" s="1" t="inlineStr">
         <is>
           <t>Published:
 Under examination</t>
         </is>
       </c>
-      <c r="E19" s="1" t="inlineStr">
+      <c r="E21" s="1" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
-      <c r="F19" s="1" t="inlineStr">
+      <c r="F21" s="1" t="inlineStr">
         <is>
           <t>CENTRESTAGE PTY LTD</t>
-        </is>
-[...54 lines deleted...]
-          <t>Story Ship Productions Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="22" customHeight="1" ht="140.0">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>959329</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>CENTRE STAGE</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>