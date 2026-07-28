--- v3 (2026-06-13)
+++ v4 (2026-07-28)
@@ -581,51 +581,51 @@
       <c r="E6" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
           <t>KG Mobility Corp.</t>
         </is>
       </c>
     </row>
     <row r="7" customHeight="1" ht="140.0">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>1122111</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
           <t>SSANGYONG</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Expired renewal possible</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
           <t>KG Mobility Corp.</t>
         </is>
       </c>
     </row>
     <row r="8" customHeight="1" ht="140.0">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>1279366</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
           <t>SSANGYONG TRADIE</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">