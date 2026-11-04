--- v4 (2026-09-20)
+++ v5 (2026-11-04)
@@ -2007,247 +2007,247 @@
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Goods &amp; Services classes</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>Owner</t>
         </is>
       </c>
     </row>
     <row r="5" customHeight="1" ht="140.0">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>434733</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
           <t>SWATCH</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Registered/protected</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
           <t>Swatch AG (Swatch SA)(Swatch Ltd.)</t>
         </is>
       </c>
     </row>
     <row r="6" customHeight="1" ht="140.0">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>434734</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
           <t>SWATCH</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Registered/protected</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
           <t>Swatch AG (Swatch SA)(Swatch Ltd.)</t>
         </is>
       </c>
     </row>
     <row r="7" customHeight="1" ht="140.0">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>434736</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
           <t>SWATCH</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Registered/protected</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
           <t>Swatch AG (Swatch SA)(Swatch Ltd.)</t>
         </is>
       </c>
     </row>
     <row r="8" customHeight="1" ht="140.0">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>434737</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
           <t>SWATCH</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Registered/protected</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
           <t>Swatch AG (Swatch SA)(Swatch Ltd.)</t>
         </is>
       </c>
     </row>
     <row r="9" customHeight="1" ht="140.0">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>434738</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
           <t>SWATCH</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Registered/protected</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
           <t>Swatch AG (Swatch SA)(Swatch Ltd.)</t>
         </is>
       </c>
     </row>
     <row r="10" customHeight="1" ht="140.0">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>434739</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
           <t>SWATCH</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Registered/protected</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
           <t>Swatch AG (Swatch SA)(Swatch Ltd.)</t>
         </is>
       </c>
     </row>
     <row r="11" customHeight="1" ht="140.0">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>434740</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
           <t>SWATCH</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Registered/protected</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
           <t>Swatch AG (Swatch SA)(Swatch Ltd.)</t>
         </is>
       </c>
     </row>
     <row r="12" customHeight="1" ht="140.0">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>434741</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>SWATCH</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Registered/protected</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>34</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>Swatch AG (Swatch SA)(Swatch Ltd.)</t>
         </is>
       </c>
     </row>
     <row r="13" customHeight="1" ht="140.0">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>447978</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>SWATCH</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
@@ -2259,51 +2259,51 @@
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>Swatch AG (Swatch SA)(Swatch Ltd.)</t>
         </is>
       </c>
     </row>
     <row r="14" customHeight="1" ht="140.0">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>463932</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>SWATCH</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Registered/protected</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>Swatch AG (Swatch SA)(Swatch Ltd.)</t>
         </is>
       </c>
     </row>
     <row r="15" customHeight="1" ht="140.0">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>503443</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>SWATCH</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
@@ -2763,51 +2763,51 @@
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>9, 14</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>Swatch AG (Swatch SA) (Swatch Ltd.)</t>
         </is>
       </c>
     </row>
     <row r="32" customHeight="1" ht="140.0">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>1148296</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>SWATCH jelly in jelly</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
           <t>Protected:
-Renewal due</t>
+Registered/protected</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>Swatch AG (Swatch SA) (Swatch Ltd.)</t>
         </is>
       </c>
     </row>
     <row r="33" customHeight="1" ht="140.0">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>1188087</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>SWATCH VENDOME COLLECTION</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
@@ -2819,51 +2819,51 @@
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>Swatch AG (Swatch SA) (Swatch Ltd.)</t>
         </is>
       </c>
     </row>
     <row r="34" customHeight="1" ht="140.0">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>1210156</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>SWATCHOLINO</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
           <t>Protected:
-Registered/protected</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>12, 14</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>Swatch AG (Swatch SA) (Swatch Ltd.)</t>
         </is>
       </c>
     </row>
     <row r="35" customHeight="1" ht="140.0">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>1237732</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>FULL-BLOODED</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">